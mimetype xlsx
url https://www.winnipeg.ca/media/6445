--- v1 (2026-03-05)
+++ v2 (2026-07-04)
@@ -3,123 +3,124 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29822"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="T:\CPS\CPS ORDER DESK\Forms\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{04BE75DA-557B-4F3E-AD81-284751CB18B2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8BAB3129-FB86-4207-B911-9FCC286069D1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
     <sheet name="Sheet2" sheetId="2" r:id="rId2"/>
     <sheet name="Sheet3" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$A$1:$H$65</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$A$1:$H$68</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="H33" i="1" l="1"/>
+  <c r="H57" i="1" l="1"/>
+  <c r="H54" i="1"/>
+  <c r="H33" i="1"/>
   <c r="H32" i="1"/>
   <c r="H42" i="1" l="1"/>
-  <c r="H54" i="1" l="1"/>
   <c r="H38" i="1" l="1"/>
   <c r="H37" i="1"/>
   <c r="H36" i="1"/>
   <c r="H39" i="1"/>
   <c r="H16" i="1" l="1"/>
   <c r="H14" i="1"/>
   <c r="H51" i="1" l="1"/>
   <c r="H22" i="1" l="1"/>
   <c r="H44" i="1" l="1"/>
   <c r="H45" i="1"/>
   <c r="H43" i="1"/>
   <c r="H31" i="1"/>
   <c r="H48" i="1"/>
+  <c r="H60" i="1" s="1"/>
   <c r="H26" i="1"/>
   <c r="H27" i="1"/>
   <c r="H28" i="1"/>
   <c r="H25" i="1"/>
   <c r="H21" i="1"/>
   <c r="H18" i="1"/>
   <c r="H13" i="1"/>
   <c r="H19" i="1"/>
   <c r="H15" i="1"/>
   <c r="H20" i="1"/>
   <c r="H17" i="1"/>
-  <c r="H57" i="1" l="1"/>
-  <c r="H60" i="1" s="1"/>
+  <c r="H63" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="108" uniqueCount="79">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="115" uniqueCount="81">
   <si>
     <t>Installer Name</t>
   </si>
   <si>
     <t>Contact Person</t>
   </si>
   <si>
     <t>Phone No.</t>
   </si>
   <si>
     <t>Bid Opportunity No.</t>
   </si>
   <si>
     <t>Park Name</t>
   </si>
   <si>
     <t>Park Address</t>
   </si>
   <si>
     <t>Pick Up Date</t>
   </si>
   <si>
     <t>Benches</t>
   </si>
   <si>
@@ -497,51 +498,57 @@
       <t>(BLACK)</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">In Ground / Backed Bench / 
 No Arms </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>(BLACK)</t>
     </r>
   </si>
   <si>
     <t>Centralized Park Services
 Order Form  (2026)</t>
   </si>
   <si>
-    <t>REVISED Jan. 6, 2026</t>
+    <t>Removable Metal Bollard</t>
+  </si>
+  <si>
+    <t>SCD-105C</t>
+  </si>
+  <si>
+    <t>REVISED May 5, 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0.00"/>
   </numFmts>
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -768,51 +775,51 @@
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="59">
+  <cellXfs count="63">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="13" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -853,50 +860,56 @@
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
@@ -912,55 +925,57 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="15" fontId="0" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="15" fontId="0" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
@@ -1290,185 +1305,185 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:AF62"/>
+  <dimension ref="A1:AF65"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A13" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="F22" sqref="F22"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="F57" sqref="F57"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="28.109375" customWidth="1"/>
     <col min="2" max="2" width="15.5546875" customWidth="1"/>
     <col min="3" max="3" width="2.6640625" customWidth="1"/>
     <col min="4" max="4" width="16.44140625" customWidth="1"/>
     <col min="5" max="5" width="2.6640625" customWidth="1"/>
     <col min="6" max="6" width="13.6640625" customWidth="1"/>
     <col min="7" max="7" width="2.6640625" customWidth="1"/>
     <col min="8" max="8" width="15.6640625" customWidth="1"/>
     <col min="9" max="9" width="19.6640625" customWidth="1"/>
     <col min="10" max="28" width="0" hidden="1" customWidth="1"/>
     <col min="31" max="31" width="38" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:32" ht="64.2" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B1" s="33"/>
-      <c r="C1" s="57" t="s">
+      <c r="C1" s="42" t="s">
         <v>77</v>
       </c>
-      <c r="D1" s="57"/>
-[...3 lines deleted...]
-      <c r="H1" s="57"/>
+      <c r="D1" s="42"/>
+      <c r="E1" s="42"/>
+      <c r="F1" s="42"/>
+      <c r="G1" s="42"/>
+      <c r="H1" s="42"/>
     </row>
     <row r="2" spans="1:32" ht="42.6" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A2" s="58" t="s">
+      <c r="A2" s="43" t="s">
         <v>69</v>
       </c>
-      <c r="B2" s="58"/>
-[...5 lines deleted...]
-      <c r="H2" s="58"/>
+      <c r="B2" s="43"/>
+      <c r="C2" s="43"/>
+      <c r="D2" s="43"/>
+      <c r="E2" s="43"/>
+      <c r="F2" s="43"/>
+      <c r="G2" s="43"/>
+      <c r="H2" s="43"/>
     </row>
     <row r="3" spans="1:32" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A3" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="42"/>
-[...5 lines deleted...]
-      <c r="H3" s="44"/>
+      <c r="B3" s="44"/>
+      <c r="C3" s="45"/>
+      <c r="D3" s="45"/>
+      <c r="E3" s="45"/>
+      <c r="F3" s="45"/>
+      <c r="G3" s="45"/>
+      <c r="H3" s="46"/>
       <c r="AF3" s="32"/>
     </row>
     <row r="4" spans="1:32" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A4" s="9" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="42"/>
-[...5 lines deleted...]
-      <c r="H4" s="44"/>
+      <c r="B4" s="44"/>
+      <c r="C4" s="45"/>
+      <c r="D4" s="45"/>
+      <c r="E4" s="45"/>
+      <c r="F4" s="45"/>
+      <c r="G4" s="45"/>
+      <c r="H4" s="46"/>
       <c r="AF4" s="32"/>
     </row>
     <row r="5" spans="1:32" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A5" s="9" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="42"/>
-[...5 lines deleted...]
-      <c r="H5" s="44"/>
+      <c r="B5" s="44"/>
+      <c r="C5" s="45"/>
+      <c r="D5" s="45"/>
+      <c r="E5" s="45"/>
+      <c r="F5" s="45"/>
+      <c r="G5" s="45"/>
+      <c r="H5" s="46"/>
       <c r="AF5" s="32"/>
     </row>
     <row r="6" spans="1:32" ht="6.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="AF6" s="32"/>
     </row>
     <row r="7" spans="1:32" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A7" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="B7" s="42"/>
-[...5 lines deleted...]
-      <c r="H7" s="44"/>
+      <c r="B7" s="44"/>
+      <c r="C7" s="45"/>
+      <c r="D7" s="45"/>
+      <c r="E7" s="45"/>
+      <c r="F7" s="45"/>
+      <c r="G7" s="45"/>
+      <c r="H7" s="46"/>
       <c r="AF7" s="32"/>
     </row>
     <row r="8" spans="1:32" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A8" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="B8" s="42"/>
-[...5 lines deleted...]
-      <c r="H8" s="44"/>
+      <c r="B8" s="44"/>
+      <c r="C8" s="45"/>
+      <c r="D8" s="45"/>
+      <c r="E8" s="45"/>
+      <c r="F8" s="45"/>
+      <c r="G8" s="45"/>
+      <c r="H8" s="46"/>
       <c r="AF8" s="32"/>
     </row>
     <row r="9" spans="1:32" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A9" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="B9" s="42"/>
-[...5 lines deleted...]
-      <c r="H9" s="44"/>
+      <c r="B9" s="44"/>
+      <c r="C9" s="45"/>
+      <c r="D9" s="45"/>
+      <c r="E9" s="45"/>
+      <c r="F9" s="45"/>
+      <c r="G9" s="45"/>
+      <c r="H9" s="46"/>
     </row>
     <row r="10" spans="1:32" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A10" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="B10" s="55"/>
-[...5 lines deleted...]
-      <c r="H10" s="44"/>
+      <c r="B10" s="57"/>
+      <c r="C10" s="58"/>
+      <c r="D10" s="45"/>
+      <c r="E10" s="45"/>
+      <c r="F10" s="45"/>
+      <c r="G10" s="45"/>
+      <c r="H10" s="46"/>
     </row>
     <row r="11" spans="1:32" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="12" spans="1:32" ht="18" x14ac:dyDescent="0.35">
       <c r="A12" s="10" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>21</v>
       </c>
       <c r="C12" s="19"/>
       <c r="D12" s="16" t="s">
         <v>11</v>
       </c>
       <c r="E12" s="22"/>
       <c r="F12" s="31" t="s">
         <v>12</v>
       </c>
       <c r="G12" s="2"/>
       <c r="H12" s="29" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="13" spans="1:32" ht="31.2" x14ac:dyDescent="0.3">
       <c r="A13" s="11" t="s">
         <v>42</v>
@@ -2147,151 +2162,200 @@
       </c>
       <c r="E53" s="26"/>
       <c r="F53" s="16" t="s">
         <v>12</v>
       </c>
       <c r="G53" s="8"/>
       <c r="H53" s="24" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="54" spans="1:8" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A54" s="11" t="s">
         <v>66</v>
       </c>
       <c r="B54" s="9" t="s">
         <v>65</v>
       </c>
       <c r="C54" s="20"/>
       <c r="D54" s="21">
         <v>125</v>
       </c>
       <c r="E54" s="25"/>
       <c r="F54" s="7"/>
       <c r="G54" s="6"/>
       <c r="H54" s="21">
-        <f>D54*F54</f>
-[...5 lines deleted...]
-      <c r="A56" s="17" t="s">
+        <f>I54</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8" ht="4.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A55" s="59"/>
+      <c r="B55" s="60"/>
+      <c r="C55" s="20"/>
+      <c r="D55" s="61"/>
+      <c r="E55" s="25"/>
+      <c r="F55" s="62"/>
+      <c r="G55" s="6"/>
+      <c r="H55" s="61"/>
+    </row>
+    <row r="56" spans="1:8" ht="22.2" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A56" s="15" t="s">
+        <v>78</v>
+      </c>
+      <c r="B56" s="16" t="s">
+        <v>21</v>
+      </c>
+      <c r="C56" s="20"/>
+      <c r="D56" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="E56" s="25"/>
+      <c r="F56" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="G56" s="6"/>
+      <c r="H56" s="24" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A57" s="11" t="s">
+        <v>78</v>
+      </c>
+      <c r="B57" s="9" t="s">
+        <v>79</v>
+      </c>
+      <c r="C57" s="20"/>
+      <c r="D57" s="21">
+        <v>725</v>
+      </c>
+      <c r="E57" s="25"/>
+      <c r="F57" s="7"/>
+      <c r="G57" s="6"/>
+      <c r="H57" s="21">
+        <f>D57*F57</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8" ht="6.9" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="59" spans="1:8" ht="36" x14ac:dyDescent="0.35">
+      <c r="A59" s="17" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="57" spans="1:8" ht="15.6" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-      <c r="F57" s="27" t="s">
+    <row r="60" spans="1:8" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A60" s="48"/>
+      <c r="B60" s="49"/>
+      <c r="C60" s="49"/>
+      <c r="D60" s="50"/>
+      <c r="F60" s="27" t="s">
         <v>17</v>
-      </c>
-[...38 lines deleted...]
-        <v>20</v>
       </c>
       <c r="G60" s="5"/>
       <c r="H60" s="30">
-        <f>SUM(H57:H59)</f>
-[...4 lines deleted...]
-      <c r="A61" t="s">
+        <f>SUM(H13:H57)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A61" s="51"/>
+      <c r="B61" s="52"/>
+      <c r="C61" s="52"/>
+      <c r="D61" s="53"/>
+      <c r="F61" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="G61" s="5"/>
+      <c r="H61" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A62" s="51"/>
+      <c r="B62" s="52"/>
+      <c r="C62" s="52"/>
+      <c r="D62" s="53"/>
+      <c r="F62" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="G62" s="5"/>
+      <c r="H62" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A63" s="54"/>
+      <c r="B63" s="55"/>
+      <c r="C63" s="55"/>
+      <c r="D63" s="56"/>
+      <c r="F63" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="G63" s="5"/>
+      <c r="H63" s="30">
+        <f>SUM(H60:H62)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A64" t="s">
         <v>70</v>
       </c>
     </row>
-    <row r="62" spans="1:8" x14ac:dyDescent="0.3">
-[...9 lines deleted...]
-      <c r="H62" s="45"/>
+    <row r="65" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A65" s="47" t="s">
+        <v>80</v>
+      </c>
+      <c r="B65" s="47"/>
+      <c r="C65" s="47"/>
+      <c r="D65" s="47"/>
+      <c r="E65" s="47"/>
+      <c r="F65" s="47"/>
+      <c r="G65" s="47"/>
+      <c r="H65" s="47"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="GS2/0WLNJJUxF3GgfSGwEoaorj6gVx0BrKMckdmR/XUcojMt4/Y0pW9FscuCFx3bt8zgcSoGAfrn+FqnE1B0dw==" saltValue="EpKq8RhxysTHVGWd7P/6NQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="/CbKeZ5O5HDmJvC3RkFyT3x8pbpR4X0ZD4wyYmDAxqWLnvxY/kkv34oO+4ggdrPZLqeI/6jqLCZnIHoD1fbSfA==" saltValue="cAdcnnFUfQCjSZ3yuWoJMw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="11">
+    <mergeCell ref="B7:H7"/>
+    <mergeCell ref="A65:H65"/>
+    <mergeCell ref="A60:D63"/>
+    <mergeCell ref="B8:H8"/>
+    <mergeCell ref="B9:H9"/>
+    <mergeCell ref="B10:H10"/>
     <mergeCell ref="C1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="B3:H3"/>
     <mergeCell ref="B4:H4"/>
     <mergeCell ref="B5:H5"/>
-    <mergeCell ref="B7:H7"/>
-[...4 lines deleted...]
-    <mergeCell ref="B10:H10"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.4" bottom="0.4" header="0.3" footer="0.3"/>
   <pageSetup paperSize="5" scale="63" fitToWidth="0" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
-    <brk id="55" max="16383" man="1"/>
+    <brk id="58" max="16383" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <sheetData/>