--- v0 (2025-11-01)
+++ v1 (2026-07-18)
@@ -1,217 +1,221 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
+  <Override PartName="/xl/featurePropertyBag/featurePropertyBag.xml" ContentType="application/vnd.ms-excel.featurepropertybag+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28827"/>
-  <workbookPr codeName="ThisWorkbook"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <workbookPr codeName="ThisWorkbook" defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://winnipeghc.sharepoint.com/sites/WinnipegHousingAcceleratorFund/Shared Documents/06 Infrastructure/Application/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\jrichter\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="83" documentId="8_{26D0897C-C214-4D26-BB96-D82A8F507450}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{5B97CD2E-E029-4909-A6CE-BEFA1E3140EE}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{174D90E6-2BB4-409F-9E1E-853263B17E69}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{1EF58737-E28F-F945-A2F6-86E8206DCB38}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="850" xr2:uid="{1EF58737-E28F-F945-A2F6-86E8206DCB38}"/>
   </bookViews>
   <sheets>
     <sheet name="Background" sheetId="2" r:id="rId1"/>
     <sheet name="1. General   " sheetId="3" r:id="rId2"/>
     <sheet name="2. Budget    " sheetId="9" r:id="rId3"/>
     <sheet name="3. Operations" sheetId="4" r:id="rId4"/>
     <sheet name="4. Description" sheetId="7" r:id="rId5"/>
-    <sheet name="   Evaluation    " sheetId="1" state="veryHidden" r:id="rId6"/>
+    <sheet name="5. HEDI " sheetId="12" r:id="rId6"/>
+    <sheet name="6. Vacant Building Grant" sheetId="13" r:id="rId7"/>
+    <sheet name="   Evaluation    " sheetId="1" state="veryHidden" r:id="rId8"/>
   </sheets>
   <definedNames>
-    <definedName name="Affordability_Category">'1. General   '!$C$53</definedName>
-[...9 lines deleted...]
-    <definedName name="Contact_Telephone">'1. General   '!$F$7</definedName>
+    <definedName name="Affordability_Category">'1. General   '!$C$77</definedName>
+    <definedName name="Affordability_Supports">'1. General   '!$C$79</definedName>
+    <definedName name="Affordable_Rent_Level">'1. General   '!$C$78</definedName>
+    <definedName name="Contact_Address">'1. General   '!$E$15</definedName>
+    <definedName name="Contact_Email">'1. General   '!$C$18</definedName>
+    <definedName name="Contact_First_Name">'1. General   '!$C$14</definedName>
+    <definedName name="Contact_Last_Name">'1. General   '!$C$15</definedName>
+    <definedName name="Contact_Postal_Code">'1. General   '!$F$18</definedName>
+    <definedName name="Contact_Pronouns">'1. General   '!$C$16</definedName>
+    <definedName name="Contact_Relationship">'1. General   '!$C$17</definedName>
+    <definedName name="Contact_Telephone">'1. General   '!$F$14</definedName>
     <definedName name="Cost_Construction">'2. Budget    '!$D$25</definedName>
     <definedName name="Cost_Total">'2. Budget    '!$D$51</definedName>
     <definedName name="Op_Cashflow">'3. Operations'!$N$48</definedName>
     <definedName name="Op_EGI">'3. Operations'!$N$20</definedName>
     <definedName name="Op_Expenses">'3. Operations'!$N$36</definedName>
-    <definedName name="Owner_Address_City">'1. General   '!$F$16</definedName>
-[...6 lines deleted...]
-    <definedName name="Owner_Type">'1. General   '!$C$17</definedName>
+    <definedName name="Owner_Address_City">'1. General   '!$F$23</definedName>
+    <definedName name="Owner_Address_PC">'1. General   '!$F$25</definedName>
+    <definedName name="Owner_Address_Province">'1. General   '!$F$24</definedName>
+    <definedName name="Owner_Address_Street">'1. General   '!$F$22</definedName>
+    <definedName name="Owner_Leadership">'1. General   '!$C$25</definedName>
+    <definedName name="Owner_Name">'1. General   '!$C$23</definedName>
+    <definedName name="Owner_Parent">'1. General   '!$C$22</definedName>
+    <definedName name="Owner_Type">'1. General   '!$C$24</definedName>
     <definedName name="Program_Request_TIF">'1. General   '!#REF!</definedName>
-    <definedName name="Project_Accessibility_Achievement">'1. General   '!$C$38</definedName>
-[...19 lines deleted...]
-    <definedName name="Property_Zoning_Status">'1. General   '!$F$22</definedName>
+    <definedName name="Project_Accessibility_Achievement">'1. General   '!$C$48</definedName>
+    <definedName name="Project_Affordable_Units">'1. General   '!$F$77</definedName>
+    <definedName name="Project_Architect">'1. General   '!$C$43</definedName>
+    <definedName name="Project_Budget_Author">'1. General   '!$C$47</definedName>
+    <definedName name="Project_Budget_Class">'1. General   '!$C$46</definedName>
+    <definedName name="Project_Builder">'1. General   '!$C$44</definedName>
+    <definedName name="Project_Building_Material">'1. General   '!$C$42</definedName>
+    <definedName name="Project_Construction_Type">'1. General   '!$C$41</definedName>
+    <definedName name="Project_Development_Consultant">'1. General   '!$C$45</definedName>
+    <definedName name="Project_Environmental_Achievement">'1. General   '!$C$50</definedName>
+    <definedName name="Project_Gross_SF">'1. General   '!$F$40</definedName>
+    <definedName name="Project_Name">'1. General   '!$C$39</definedName>
+    <definedName name="Project_Permit_Attestation">'1. General   '!$F$47</definedName>
+    <definedName name="Project_Storeys">'1. General   '!$F$39</definedName>
+    <definedName name="Project_Total_Units">'1. General   '!$C$40</definedName>
+    <definedName name="Property_Area">'1. General   '!$C$33</definedName>
+    <definedName name="Property_Assessment_Roll">'1. General   '!$C$34</definedName>
+    <definedName name="Property_Ownership_Status">'1. General   '!$F$33</definedName>
+    <definedName name="Property_Status">'1. General   '!$F$34</definedName>
+    <definedName name="Property_Street_Address">'1. General   '!$C$32</definedName>
+    <definedName name="Property_Zoning_Status">'1. General   '!$F$32</definedName>
     <definedName name="Roll_Affordable_Units">'3. Operations'!$C$29</definedName>
     <definedName name="Roll_Market_Units">'3. Operations'!$C$17</definedName>
     <definedName name="Roll_RGI_Units">'3. Operations'!$C$52</definedName>
     <definedName name="Roll_Total_Units">'3. Operations'!$D$54</definedName>
     <definedName name="Source_AHN_Capital">'2. Budget    '!$H$10</definedName>
     <definedName name="Source_HAF_Request">'2. Budget    '!$H$9</definedName>
     <definedName name="Source_Owner_Equity">'2. Budget    '!$H$8</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="I1" i="1" l="1"/>
+  <c r="D1" i="13" l="1"/>
+  <c r="D1" i="12"/>
+  <c r="I1" i="1"/>
   <c r="F31" i="1"/>
   <c r="E1" i="1"/>
   <c r="C41" i="4"/>
   <c r="O8" i="1" s="1"/>
   <c r="F40" i="4"/>
   <c r="F39" i="4"/>
   <c r="F38" i="4"/>
   <c r="F37" i="4"/>
   <c r="F36" i="4"/>
   <c r="D19" i="9"/>
   <c r="C46" i="1"/>
   <c r="F9" i="1"/>
   <c r="G1" i="3"/>
   <c r="D1" i="7"/>
   <c r="P1" i="4"/>
   <c r="L1" i="9"/>
   <c r="H50" i="4"/>
   <c r="H27" i="4"/>
   <c r="F27" i="4"/>
   <c r="H15" i="4"/>
   <c r="D46" i="9"/>
   <c r="D36" i="9"/>
   <c r="D31" i="9"/>
   <c r="D12" i="9"/>
   <c r="F41" i="4" l="1"/>
   <c r="F11" i="1"/>
   <c r="C45" i="1"/>
   <c r="N36" i="4"/>
-  <c r="G65" i="4"/>
+  <c r="G76" i="4"/>
   <c r="H27" i="9"/>
-  <c r="D54" i="3"/>
-[...1 lines deleted...]
-  <c r="E53" i="3" s="1"/>
   <c r="C23" i="1" l="1"/>
   <c r="H8" i="1" l="1"/>
   <c r="N39" i="4"/>
   <c r="N46" i="4"/>
   <c r="F26" i="4"/>
   <c r="F28" i="4"/>
   <c r="F25" i="4"/>
   <c r="F24" i="4"/>
   <c r="H24" i="4"/>
   <c r="H51" i="4"/>
   <c r="H49" i="4"/>
   <c r="H48" i="4"/>
   <c r="H47" i="4"/>
   <c r="H16" i="4"/>
   <c r="H14" i="4"/>
   <c r="H13" i="4"/>
   <c r="H12" i="4"/>
   <c r="H28" i="4"/>
   <c r="H26" i="4"/>
   <c r="H25" i="4"/>
   <c r="C17" i="4"/>
   <c r="O7" i="1" s="1"/>
   <c r="C52" i="4"/>
   <c r="O10" i="1" s="1"/>
   <c r="C29" i="4"/>
-  <c r="O9" i="1" s="1"/>
-  <c r="O11" i="1" l="1"/>
+  <c r="O9" i="1" l="1"/>
+  <c r="O11" i="1"/>
   <c r="B55" i="4"/>
   <c r="H52" i="4"/>
   <c r="D54" i="4"/>
   <c r="H29" i="4"/>
   <c r="H17" i="4"/>
   <c r="C35" i="1"/>
   <c r="D35" i="1" s="1"/>
   <c r="E35" i="1"/>
   <c r="C44" i="1" l="1"/>
   <c r="O49" i="4"/>
   <c r="P49" i="4" s="1"/>
   <c r="H54" i="4"/>
   <c r="N8" i="4" s="1"/>
   <c r="O45" i="4"/>
   <c r="O48" i="4"/>
   <c r="O47" i="4"/>
   <c r="O25" i="4"/>
   <c r="P25" i="4" s="1"/>
   <c r="O46" i="4"/>
   <c r="O24" i="4"/>
   <c r="P24" i="4" s="1"/>
   <c r="O43" i="4"/>
   <c r="O29" i="4"/>
   <c r="P29" i="4" s="1"/>
   <c r="O27" i="4"/>
@@ -235,416 +239,504 @@
   <c r="F10" i="1"/>
   <c r="D51" i="9" l="1"/>
   <c r="N20" i="4"/>
   <c r="F8" i="1"/>
   <c r="F7" i="1"/>
   <c r="H53" i="1"/>
   <c r="C33" i="1"/>
   <c r="C21" i="1"/>
   <c r="C20" i="1"/>
   <c r="C22" i="1"/>
   <c r="E45" i="1" l="1"/>
   <c r="H39" i="9"/>
   <c r="B5" i="1"/>
   <c r="H16" i="1"/>
   <c r="F53" i="1"/>
   <c r="F18" i="1"/>
   <c r="N38" i="4" l="1"/>
   <c r="N40" i="4" s="1"/>
   <c r="N48" i="4" s="1"/>
   <c r="D46" i="1" s="1"/>
   <c r="F42" i="1" l="1"/>
   <c r="F16" i="1" s="1"/>
 </calcChain>
 </file>
 
-<file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
-[...18 lines deleted...]
-</metadata>
+<file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
+<comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
+  <authors>
+    <author>Richter, Julie</author>
+  </authors>
+  <commentList>
+    <comment ref="G65" authorId="0" shapeId="0" xr:uid="{36588697-098B-49E9-8A1D-114B4B6632DD}">
+      <text>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t>Such as property taxes, utilities, etc.</t>
+        </r>
+      </text>
+    </comment>
+  </commentList>
+</comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="439" uniqueCount="282">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="509" uniqueCount="317">
   <si>
     <t>CITY OF WINNIPEG HOUSING SUPPORT PROGRAM APPLICATION</t>
   </si>
   <si>
-    <t>This application form can be used to apply for the City of Winnipeg’s Housing Accelerator Fund Multi-Family Sustainable Housing Infrastructure Program and/or Heritage &amp; Economic Development Incentive.</t>
+    <t>VERSION: June 17 2026</t>
+  </si>
+  <si>
+    <t>This application form can be used to apply for grants under the City of Winnipeg’s Housing Accelerator Fund Grant Program, Vacant Building Grant, and/or Heritage &amp; Economic Development Incentive (HEDI).</t>
   </si>
   <si>
     <t>DIRECTIONS</t>
   </si>
   <si>
     <t>1. Determine if your project is eligible by visiting the program website:</t>
   </si>
   <si>
-    <t>City of Winnipeg Housing Accelerator Fund (HAF) Multi-Family Sustainable Housing Infrastructure Program (MSHIP)</t>
-[...1 lines deleted...]
-  <si>
     <t>City of Wininpeg Heritage &amp; Economic Development Incentive (HEDI)</t>
   </si>
   <si>
-    <t>If you consent, your application will also be shared with other funders to maximize impact, such as the Province of Manitoba and End Homelessness Winnipeg.</t>
-[...14 lines deleted...]
-    <t>B) AACE Class 3 budget estimate for the proposed infrastructure project with the servicing report.</t>
+    <t>Housing Accelerator Fund</t>
+  </si>
+  <si>
+    <t>Vacant Building Grant</t>
+  </si>
+  <si>
+    <t>All applications: Please complete tabs 1-4.</t>
+  </si>
+  <si>
+    <t>HEDI: Please also complete tab 5.</t>
+  </si>
+  <si>
+    <t>Vacant Building Grant: Please also complete tab 6.</t>
+  </si>
+  <si>
+    <t>If you consent, your application will also be shared with other funders to maximize impact.</t>
+  </si>
+  <si>
+    <t>3. Upload your completed workbook as an excel file through the website form at one the links above or by email to HAF@winnipeg.ca.</t>
+  </si>
+  <si>
+    <t>4. Upload your project's architectural plans, third-party construction budget, and any other supporting documentation.</t>
   </si>
   <si>
     <t>ENVIRONMENTAL ACHIEVEMENT</t>
   </si>
   <si>
-    <t>1. 2020 National Building Code of Canada (NBC:</t>
+    <t>1. 2020 National Building Code of Canada (NBC):</t>
   </si>
   <si>
     <t>2. 2020 National Energy Code for Buildings (NECB):</t>
   </si>
   <si>
-    <t>3. Efficiency Manitoba New Buildings program 3.0:</t>
+    <t>3. Efficiency Manitoba (offers incentives for new builds and retrofits):</t>
   </si>
   <si>
     <t>AFFORDABILITY CRITERA</t>
+  </si>
+  <si>
+    <t>Province of Manitoba Affordable Housing Rental Program Rents</t>
+  </si>
+  <si>
+    <t>CMHC Housing Market Information Portal</t>
+  </si>
+  <si>
+    <t>CITY OF WINNIPEG POLICY ALIGNMENT</t>
+  </si>
+  <si>
+    <t>1. OurWinnipeg 2045</t>
+  </si>
+  <si>
+    <t>2. Complete Communities Direction Strategy (CCDS) 2.0</t>
+  </si>
+  <si>
+    <t>3. Winnipeg Transit Master Plan</t>
+  </si>
+  <si>
+    <t>4. Poverty Reduction Strategy (PRS)</t>
+  </si>
+  <si>
+    <t>5. Housing Needs Assessment</t>
+  </si>
+  <si>
+    <t>6. Winnipeg Zoning By-Law No. 200/2006</t>
+  </si>
+  <si>
+    <t>QUESTIONS</t>
+  </si>
+  <si>
+    <t>GENERAL APPLICATION INFORMATION</t>
+  </si>
+  <si>
+    <t>Note: All shaded fields must be filled in by the applicant. If a field is not applicable to the project, enter 0 (zero).</t>
+  </si>
+  <si>
+    <t>CITY OF WINNIPEG FUNDING PROGRAMS</t>
+  </si>
+  <si>
+    <t>Please select at least one funding program. Multiple may be selected.</t>
+  </si>
+  <si>
+    <t>Heritage &amp; Economic Development Incentive (HEDI)</t>
+  </si>
+  <si>
+    <t>Housing Accelerator Fund (HAF) Pre-Development</t>
+  </si>
+  <si>
+    <t>Vacant Building (VB) Grant</t>
+  </si>
+  <si>
+    <t>Other</t>
+  </si>
+  <si>
+    <t>PRIMARY CONTACT</t>
+  </si>
+  <si>
+    <t>First Name:</t>
+  </si>
+  <si>
+    <t>Telephone:</t>
+  </si>
+  <si>
+    <t>Last Name:</t>
+  </si>
+  <si>
+    <t>Mailing Street Address:</t>
+  </si>
+  <si>
+    <t>Pronouns:</t>
+  </si>
+  <si>
+    <t>City:</t>
+  </si>
+  <si>
+    <t>Relationship:</t>
+  </si>
+  <si>
+    <t>Province:</t>
+  </si>
+  <si>
+    <t>Email:</t>
+  </si>
+  <si>
+    <t>Postal Code:</t>
+  </si>
+  <si>
+    <t>PROJECT OWNERSHIP</t>
+  </si>
+  <si>
+    <t>Organization Name (Parent):</t>
+  </si>
+  <si>
+    <t>Street Address:</t>
+  </si>
+  <si>
+    <t>Legal Name:</t>
+  </si>
+  <si>
+    <t>Organization Type:</t>
+  </si>
+  <si>
+    <t>Indigenous Led Organization:</t>
+  </si>
+  <si>
+    <t>PROPERTY INFORMATION</t>
+  </si>
+  <si>
+    <t>If there are multiple sites to your project, please select this box.</t>
+  </si>
+  <si>
+    <t>Please add the details of multiple sites in the ADDITIONAL PROPERTIES INFORMATION section below if applicable.</t>
+  </si>
+  <si>
+    <t>Zoning Status:</t>
+  </si>
+  <si>
+    <t>Area:</t>
+  </si>
+  <si>
+    <t>Ownership Status:</t>
+  </si>
+  <si>
+    <t>Assessment Roll #:</t>
+  </si>
+  <si>
+    <t>Property Status:</t>
+  </si>
+  <si>
+    <t>Construction Status:</t>
+  </si>
+  <si>
+    <t>Current Status of Existing Building (if applicable):</t>
+  </si>
+  <si>
+    <t>HOUSING PROJECT INFORMATION</t>
+  </si>
+  <si>
+    <t>Project Name:</t>
+  </si>
+  <si>
+    <t>Number of Stories:</t>
+  </si>
+  <si>
+    <t>Total Number of Housing Units:</t>
+  </si>
+  <si>
+    <t>Gross Building Square Footage:</t>
+  </si>
+  <si>
+    <t>Construction Type:</t>
+  </si>
+  <si>
+    <t>Residential Area Square Footage:</t>
+  </si>
+  <si>
+    <t>Primary Building Material:</t>
+  </si>
+  <si>
+    <t>Commercial Area Square Footage:</t>
+  </si>
+  <si>
+    <t>Contracted Architect:</t>
+  </si>
+  <si>
+    <t>Property Possession (year-m-d):</t>
+  </si>
+  <si>
+    <t>Contracted Builder:</t>
+  </si>
+  <si>
+    <t>Est. Construction Tender (year-m-d):</t>
+  </si>
+  <si>
+    <t>Development Consultant:</t>
+  </si>
+  <si>
+    <t>Est. Construction Start (year-m-d):</t>
+  </si>
+  <si>
+    <t>Budget Class:</t>
+  </si>
+  <si>
+    <t>Est. Occupancy (year-m-d):</t>
+  </si>
+  <si>
+    <t>Budget Author:</t>
+  </si>
+  <si>
+    <t>Building Permit Attestation:</t>
+  </si>
+  <si>
+    <t>Number of Accessible Units:</t>
+  </si>
+  <si>
+    <t>Accessibility Achievement:</t>
+  </si>
+  <si>
+    <t>Describe highest standard or certification achieved.</t>
+  </si>
+  <si>
+    <t>Environmental Achievement:</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="8"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve">1. All MSHIP Projects must include a minimum 10% of units, at or below </t>
+      <t xml:space="preserve">For </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
-      <t>CMHC Mortgage Loan Insurance affordability criteria</t>
+      <t>new builds</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
-      <t>:</t>
+      <t>, describe the percentage improvement of energy efficiency compared to NECB 2020 Tier 1 and indicate any green building certification(s) that the project is expected to achieve.</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">2. Preference is given to projects including more affordable units and/or a longer affordability term and/or deeper affordability such as: </t>
-[...181 lines deleted...]
-  <si>
     <t>1. Percentage Improvement:</t>
   </si>
   <si>
     <t>2. Green Building Certification:</t>
   </si>
   <si>
     <t>To Specify "Other":</t>
   </si>
   <si>
-    <t>INFRASTRUCTURE PROJECT INFORMATION</t>
-[...2 lines deleted...]
-    <t>For MSHIP projects: Does the existing City water and/or sewer infrastructure servicing capacity for the property to create a barrier to allowing the development to occur?</t>
+    <t>Energy Efficieny Measures:</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">For </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="8"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>existing buildings,</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> describe any energy efficiency measures proposed for the project and the expected improvement in energy performance compared to the pre-renovation baseline.</t>
+    </r>
+  </si>
+  <si>
+    <t>Please check all that apply:</t>
+  </si>
+  <si>
+    <t>Building envelope upgrades</t>
+  </si>
+  <si>
+    <t>Window and/or door upgrades</t>
+  </si>
+  <si>
+    <t>Mechanical or electrical system upgrades</t>
+  </si>
+  <si>
+    <t>Deep energy retrofit</t>
+  </si>
+  <si>
+    <t>Please provide additional details on the proposed energy efficiency measures (if required).</t>
+  </si>
+  <si>
+    <t>Percentage of Improvement:</t>
+  </si>
+  <si>
+    <t>&lt; 20%</t>
+  </si>
+  <si>
+    <t>20-29%</t>
+  </si>
+  <si>
+    <t>30-39%</t>
+  </si>
+  <si>
+    <t>40% or greater</t>
+  </si>
+  <si>
+    <t>Not yet determied</t>
   </si>
   <si>
     <t>AFFORDABILITY INFORMATION</t>
   </si>
   <si>
     <t>Please refer to the Background tab for details about affordability</t>
   </si>
   <si>
     <t>Affordability Category:</t>
   </si>
   <si>
-    <t>Affordable Housing</t>
-[...1 lines deleted...]
-  <si>
     <t>Number of Affordable Units:</t>
   </si>
   <si>
-    <t>Meets the Affordability Criteria:</t>
+    <t>Specify Affordability Level:</t>
   </si>
   <si>
     <t>Housing Supports:</t>
   </si>
   <si>
     <t>PROGRAM APPLICATIONS</t>
   </si>
   <si>
     <t>Do you authorize the City of Winnipeg to discuss your project with other potential project funders?</t>
+  </si>
+  <si>
+    <t>ADDITIONAL PROPERTIES INFORMATION</t>
   </si>
   <si>
     <t>DEVELOPMENT BUDGET AND SOURCES</t>
   </si>
   <si>
     <t>DEVELOPMENT COSTS</t>
   </si>
   <si>
     <t>DEVELOPMENT SOURCES</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>EQUITY SOURCES</t>
   </si>
   <si>
     <t>Confirmed/
 Unconfirmed</t>
   </si>
   <si>
     <t>Land</t>
   </si>
   <si>
     <t>$</t>
   </si>
   <si>
     <t>Owner Sources (Cash and/or Land)</t>
   </si>
   <si>
-    <t>Indicate</t>
-[...1 lines deleted...]
-  <si>
     <t>Basis for Land Amount</t>
   </si>
   <si>
-    <t>Housing Accelerator Fund (HAF) Request</t>
+    <t>City of Winnipeg Grant Request</t>
   </si>
   <si>
     <t>Closing Costs &amp; Site Preparation</t>
   </si>
   <si>
     <t>Land Donation to Non-Profit (if applicable)</t>
   </si>
   <si>
     <t>Other (Indicate)</t>
   </si>
   <si>
     <t>Land Acquisition Costs</t>
   </si>
   <si>
     <t xml:space="preserve">Consulting </t>
   </si>
   <si>
     <t>Planning Approval Fees</t>
   </si>
   <si>
     <t>Pre-Development Costs</t>
   </si>
   <si>
     <t>Developer Fee</t>
   </si>
@@ -792,51 +884,51 @@
   <si>
     <t xml:space="preserve">3 Bed </t>
   </si>
   <si>
     <t>Gross Potential Income</t>
   </si>
   <si>
     <t xml:space="preserve">4 Bed </t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Subtract Vacancy &amp; Bad Debt</t>
   </si>
   <si>
     <t>Add Operating Subsidy</t>
   </si>
   <si>
     <t>AFFORDABLE UNITS</t>
   </si>
   <si>
     <t>Add Other Grants/Rebates</t>
   </si>
   <si>
-    <t xml:space="preserve">This area is for affordable units beyond CMHC MLI, but not deemed Rent-Geared-to-Income (RGI). This section is for projects meeting CMHC Affordable Housing Fund Criteria of less than 80% Median Market Rent (MMR), please also input the MMR. See Background tab for assistance.							</t>
+    <t xml:space="preserve">This area is for affordable units beyond CMHC MLI, but not deemed Rent-Geared-to-Income (RGI). If using the Winnipeg Zoning By-law criteria of less than 80% Median Market Rent (MMR), please also input the MMR. See Background tab for assistance.							</t>
   </si>
   <si>
     <t>Effective Gross Income</t>
   </si>
   <si>
     <t>RESIDENTIAL OPERATING EXPENSES</t>
   </si>
   <si>
     <t>MMR</t>
   </si>
   <si>
     <t>TERM (YEARS)</t>
   </si>
   <si>
     <t>Insurance</t>
   </si>
   <si>
     <t>Property Management</t>
   </si>
   <si>
     <t>Utilities</t>
   </si>
   <si>
     <t>Property Taxes</t>
   </si>
@@ -895,96 +987,182 @@
     <t xml:space="preserve">This area is for RGI units. Use the maximum Province of Manitoba Affordable Housing Rental Program Rents.		
 						</t>
   </si>
   <si>
     <t>RGI MAX. RENT</t>
   </si>
   <si>
     <t>Total Annual Principal &amp; Interest</t>
   </si>
   <si>
     <t xml:space="preserve">Project Cash Flow </t>
   </si>
   <si>
     <t xml:space="preserve">Total Units: </t>
   </si>
   <si>
     <t>Total Monthly Revenue:</t>
   </si>
   <si>
     <t>Do the rents listed above include utilities?</t>
   </si>
   <si>
     <t>If answering "Some" to the above question, please provide explanation in the field below</t>
   </si>
   <si>
+    <t>AFFORDABLE HOMEOWNERSHIP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">This area is for affordable homeownership units.		
+						</t>
+  </si>
+  <si>
+    <t>Total Purchase Price</t>
+  </si>
+  <si>
+    <t>Down Payment Amount</t>
+  </si>
+  <si>
+    <t>Mortgage Interest Rate</t>
+  </si>
+  <si>
+    <t>Estimated Monthly Mortgage Payment</t>
+  </si>
+  <si>
+    <t>Estimated Total Other Housing Costs</t>
+  </si>
+  <si>
     <t>NON RESIDENTIAL RENT ROLL</t>
   </si>
   <si>
     <t>Enter the total rentable commercial square footage and the average annual rent per square foot (triple net) excluding any common area costs.</t>
   </si>
   <si>
     <t>SQUARE FEET</t>
   </si>
   <si>
     <t>NET RENT</t>
   </si>
   <si>
     <t>VACANCY RATE</t>
   </si>
   <si>
     <t>NOI</t>
   </si>
   <si>
     <t>Rent Roll Notes</t>
   </si>
   <si>
     <t>PROJECT DESCRIPTION</t>
   </si>
   <si>
     <t>Please provide a summary that best describes your proposed residential project and its objectives. This summary may be used in public communications about your project if it is approved (maximum 1,000 character/spaces).</t>
   </si>
   <si>
-    <t>For MSHIP projects: Please describe how the existing City water and/or sewer infrastructure servicing capacity for the property in question is a barrier to allowing the housing development to occur and the scope of the proposed project which will address this barrier. For all projects: Why is financial support from the program required to achieve your objective and outcomes? (maximum 1,000 characters/spaces)</t>
-[...2 lines deleted...]
-    <t>If applicable, describe the financial support that your project has received or that you will be seeking from other level(s) of government or agencies (maximum 1,000 characters/spaces).</t>
+    <t>Why is financial support from the program required to achieve your objective and outcomes? (maximum 1,000 characters/spaces)</t>
+  </si>
+  <si>
+    <t>If applicable, describe the financial support that your project has received or that you will be seeking from other level(s) of government or agencies, including the sources and amounts (maximum 1,000 characters/spaces).</t>
   </si>
   <si>
     <t>Please describe the experience of your project team and partners in developing and operating comparable projects. (maximum 1,000 characters/spaces).</t>
   </si>
   <si>
     <t>If applicable, explain how the commercial rentable space and/or any tenant support/amenity spaces in your project will be used (maximum 1,000 characters/spaces).</t>
   </si>
   <si>
-    <t>TARGETTED, SUPPORTIVE OR TRANSITIONAL HOUSING PROJECTS -  If relevant, please specify which priority tenant groups you are targeting and describe your organization's capacity and experience in serving these specific target populations. Please describe what service and supports will be provided to residents of the proposed project and how they will be delivered. Please attach supporting materials as required.  (Maximum 1,000 characters/spaces).</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">PLANNING ALIGNMENT: Please describe how the project aligns with any of the following City of Winnipeg policies: OurWinnipeg 2045, Complete Communities Direction Strategy 2.0, Winnipeg Transit Master Plan, Poverty Reduction Strategy (see links in Background tab) (Maximum 1,000 characters/ spaces). </t>
+    <t>TARGETED, SUPPORTIVE OR TRANSITIONAL HOUSING PROJECTS -  If relevant, please specify which priority tenant groups you are targeting and describe your organization's capacity and experience in serving these specific target populations. Please describe what service and supports will be provided to residents of the proposed project and how they will be delivered. Please attach supporting materials as required.  (maximum 1,000 characters/spaces).</t>
+  </si>
+  <si>
+    <t>Please describe any social or environmental impacts of the project not described above, including accessibility considerations, employment and social procurement impacts, green building measures, demonstrated community support, etc. Please attach supporting materials as required (maximum 1,000 characters/spaces).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PLANNING ALIGNMENT: Please describe how the project aligns with any of the following City of Winnipeg policies/documents: OurWinnipeg 2045, Complete Communities Direction Strategy 2.0, Winnipeg Transit Master Plan, Poverty Reduction Strategy, Housing Needs Assessment (see Background tab) (maximum 1,000 characters/ spaces). </t>
+  </si>
+  <si>
+    <t>If applying for a New or Expanded Business Grant, please estimate the number of new jobs that will be created and maintained after project completion. Describe the nature of the new jobs and their alignment with economic development objectives in OurWinnipeg 2045 and the Economic Growth Action Plan launched by the Province of Manitoba in December 2018 (maximum 1,000 characters/spaces).</t>
+  </si>
+  <si>
+    <t>If applying for a Heritage Building Conservation Grant, please describe the plans for conservation of the character-defining elements of the heritage building (maximum 1,000 characters/spaces).</t>
+  </si>
+  <si>
+    <t>Describe the vacant or underutilized building(s) targetted with this project. What is its current or most recent use? How long has the building(s) been vacant or underutilized? Why has it been vacant or underutilized? Are you aware of any negative impacts on the community that this vacant or underutilized building(s) has been causing (e.g. safety concerns, resident displacement)? (maximum 1,000 characters/spaces).</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> If the applicant is not the current owner of the building, how does the applicant plan to secure ownership/long-term lease of the property? (maximum 1,000 characters/spaces)</t>
+  </si>
+  <si>
+    <t>Describe the work that is anticipated to be needed to bring the building(s) into occupancy. Include a high-level project timeline with anticipated dates of key milestones. If you have a project schedule, you can include that as an attachment (maximum 1,000 characters/spaces).</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">If </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="8"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>affordable homeownership</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> is being proposed, please describe the approach to affordable homeownership, including selection of prospective homeowners, any capacity building/support offered, and any ongoing commitments or involvement after the initial sale to the homeowner. If the proposal includes </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="8"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>fewer affordable units</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>, or a level of affordability that does not match the program criteria, please explain why this is necessary (maximum 1,000 characters/spaces).</t>
+    </r>
   </si>
   <si>
     <t>PROJECT FUNDING EVALUATION</t>
   </si>
   <si>
     <t>ADDRESS:</t>
   </si>
   <si>
     <t>APPLICANT:</t>
   </si>
   <si>
     <t>EVALUATOR:</t>
   </si>
   <si>
     <t>please fill in name</t>
   </si>
   <si>
     <t>MINIMUM ELIGIBILITY REQUIREMENT AND PROJECT SUMMARY</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">The project meets the by-law definition of </t>
     </r>
     <r>
       <rPr>
@@ -1143,75 +1321,81 @@
   <si>
     <t xml:space="preserve">• Does the project address poverty reduction (in line with the Poverty Reduction Strategy)? </t>
   </si>
   <si>
     <t>• Is the project aligned with Our Winnipeg 2045?</t>
   </si>
   <si>
     <t>• Is the project aligned with Complete Communities 2.0 priority areas for support?</t>
   </si>
   <si>
     <t xml:space="preserve">OVERALL ASSESSMENT </t>
   </si>
   <si>
     <t>• What is your overall assessment of the project?</t>
   </si>
   <si>
     <t xml:space="preserve">• What are some risks with this project?  </t>
   </si>
   <si>
     <t>• What are some unknowns?</t>
   </si>
   <si>
     <t xml:space="preserve">• What are some additional benefits to the City with this project? </t>
   </si>
   <si>
-    <t>VERSION: JUNE 20, 2025</t>
+    <t>Vacant Building Grant Applicants</t>
+  </si>
+  <si>
+    <t>Heritage and Economic Development Incentive (HEDI) applicants</t>
+  </si>
+  <si>
+    <t>2. Complete information in all shaded fields on each of the application worksheets. If a field is not applicable to the project, enter 0 (zero).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="15">
     <numFmt numFmtId="41" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;&quot;??_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="166" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="167" formatCode="&quot;$&quot;#,##0.00"/>
     <numFmt numFmtId="168" formatCode="&quot;$&quot;#,##0"/>
     <numFmt numFmtId="169" formatCode="0;\-0;&quot;-&quot;\ "/>
     <numFmt numFmtId="170" formatCode="#,##0;\-#,##0;&quot;-&quot;\ "/>
     <numFmt numFmtId="171" formatCode="&quot;$&quot;#,##0;\-\ &quot;$&quot;#,##0;&quot;-&quot;\ "/>
     <numFmt numFmtId="172" formatCode="0.0%"/>
     <numFmt numFmtId="173" formatCode="0;\-0;&quot;-&quot;;@\ "/>
     <numFmt numFmtId="174" formatCode="&quot;$&quot;#,##0.00;\-\ &quot;$&quot;#,##0.00;&quot;-&quot;\ "/>
     <numFmt numFmtId="175" formatCode="#,##0;\-#,##0;&quot;-&quot;;@\ "/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="19">
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -1274,50 +1458,56 @@
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color indexed="81"/>
+      <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="10">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF123985"/>
@@ -1478,51 +1668,51 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="327">
+  <cellXfs count="342">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
@@ -1710,53 +1900,50 @@
       <protection locked="0"/>
     </xf>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="0" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="1" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="9" fontId="0" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="169" fontId="1" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="169" fontId="0" fillId="2" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="171" fontId="0" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="169" fontId="1" fillId="2" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="171" fontId="0" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="169" fontId="0" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="2" borderId="11" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
@@ -2237,104 +2424,95 @@
     </xf>
     <xf numFmtId="0" fontId="15" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="4"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" indent="4"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="2" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="170" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="9" fontId="1" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="171" fontId="1" fillId="2" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="9" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left" indent="4"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="4"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
-      <alignment vertical="top" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="173" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="0" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
@@ -2363,163 +2541,241 @@
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="2" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="2" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="1" fontId="3" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="41" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="49" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" indent="7"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+      <extLst>
+        <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
+          <xfpb:xfComplement i="0"/>
+        </ext>
+      </extLst>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="0" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="1" fillId="2" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="44" fontId="0" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="44" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="44" fontId="1" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="44" fontId="0" fillId="2" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="44" fontId="1" fillId="2" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1">
+      <extLst>
+        <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
+          <xfpb:xfComplement i="0"/>
+        </ext>
+      </extLst>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+      <extLst>
+        <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
+          <xfpb:xfComplement i="0"/>
+        </ext>
+      </extLst>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="18" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="41" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="0" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="41" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="41" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1" applyProtection="1">
-[...8 lines deleted...]
-    </xf>
     <xf numFmtId="14" fontId="0" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="170" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="170" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="9" fontId="1" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="171" fontId="1" fillId="2" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="9" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="7" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="169" fontId="1" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="169" fontId="1" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...7 lines deleted...]
-      <protection locked="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Comma 2" xfId="6" xr:uid="{46F698D5-8C33-8344-B5C5-C42A61713710}"/>
     <cellStyle name="Currency" xfId="7" builtinId="4"/>
     <cellStyle name="Currency 2" xfId="5" xr:uid="{D280C050-A190-C840-8859-5EF96C110154}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="3" xr:uid="{60AD2AEA-D4B5-B44E-877B-D048448D2B69}"/>
     <cellStyle name="Percent" xfId="2" builtinId="5"/>
     <cellStyle name="Percent 2" xfId="4" xr:uid="{18EC1DD0-6544-624F-8996-7FFD4AE3B973}"/>
   </cellStyles>
-  <dxfs count="43">
+  <dxfs count="62">
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFE6EBF4"/>
         </patternFill>
       </fill>
       <border>
         <left style="thin">
           <color theme="0"/>
         </left>
         <right style="thin">
           <color theme="0"/>
         </right>
         <top style="thin">
           <color theme="0"/>
         </top>
         <bottom style="thin">
           <color theme="0"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
@@ -2579,243 +2835,73 @@
         <top style="thin">
           <color theme="0"/>
         </top>
         <bottom style="thin">
           <color theme="0"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFE6EBF4"/>
         </patternFill>
       </fill>
       <border>
         <left style="thin">
           <color theme="0"/>
         </left>
         <right style="thin">
           <color theme="0"/>
         </right>
         <top style="thin">
           <color theme="0"/>
         </top>
         <bottom style="thin">
-          <color theme="1"/>
-[...42 lines deleted...]
-        <bottom style="thin">
           <color theme="0"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFE6EBF4"/>
         </patternFill>
       </fill>
       <border>
         <left style="thin">
           <color theme="0"/>
         </left>
         <right style="thin">
           <color theme="0"/>
         </right>
         <top style="thin">
           <color theme="0"/>
         </top>
-        <bottom/>
-[...127 lines deleted...]
-        <horizontal/>
+        <bottom style="thin">
+          <color theme="0"/>
+        </bottom>
       </border>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFE6EBF4"/>
         </patternFill>
       </fill>
       <border>
         <left style="thin">
           <color theme="0"/>
         </left>
         <right style="thin">
           <color theme="0"/>
         </right>
         <top style="thin">
           <color theme="0"/>
         </top>
         <bottom style="thin">
           <color theme="1"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
@@ -2837,138 +2923,371 @@
         </top>
         <bottom/>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFE6EBF4"/>
         </patternFill>
       </fill>
       <border>
         <left style="thin">
           <color theme="0"/>
         </left>
         <right style="thin">
           <color theme="0"/>
         </right>
         <top style="thin">
           <color theme="0"/>
         </top>
         <bottom style="thin">
           <color theme="0"/>
         </bottom>
-        <vertical/>
-        <horizontal/>
       </border>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFE6EBF4"/>
         </patternFill>
       </fill>
       <border>
         <left style="thin">
           <color theme="0"/>
         </left>
         <right style="thin">
           <color theme="0"/>
         </right>
         <top style="thin">
           <color theme="0"/>
         </top>
         <bottom/>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFE6EBF4"/>
         </patternFill>
       </fill>
       <border>
         <left style="thin">
           <color theme="0"/>
         </left>
         <right style="thin">
           <color theme="0"/>
         </right>
         <top style="thin">
           <color theme="0"/>
         </top>
-        <bottom style="thin">
-[...1 lines deleted...]
-        </bottom>
+        <bottom/>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFE6EBF4"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left style="thin">
+          <color theme="0"/>
+        </left>
+        <right style="thin">
+          <color theme="0"/>
+        </right>
+        <top style="thin">
+          <color theme="0"/>
+        </top>
+        <bottom/>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFE6EBF4"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left style="thin">
+          <color theme="0"/>
+        </left>
+        <right style="thin">
+          <color theme="0"/>
+        </right>
+        <top style="thin">
+          <color theme="0"/>
+        </top>
+        <bottom/>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFE6EBF4"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left style="thin">
+          <color theme="0"/>
+        </left>
+        <right style="thin">
+          <color theme="0"/>
+        </right>
+        <top style="thin">
+          <color theme="0"/>
+        </top>
+        <bottom/>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFE6EBF4"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left style="thin">
+          <color theme="0"/>
+        </left>
+        <right style="thin">
+          <color theme="0"/>
+        </right>
+        <top style="thin">
+          <color theme="0"/>
+        </top>
+        <bottom/>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFE6EBF4"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left style="thin">
+          <color theme="0"/>
+        </left>
+        <right style="thin">
+          <color theme="0"/>
+        </right>
+        <top style="thin">
+          <color theme="0"/>
+        </top>
+        <bottom/>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFE6EBF4"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left style="thin">
+          <color theme="0"/>
+        </left>
+        <right style="thin">
+          <color theme="0"/>
+        </right>
+        <top style="thin">
+          <color theme="0"/>
+        </top>
+        <bottom/>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFE6EBF4"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left style="thin">
+          <color theme="0"/>
+        </left>
+        <right style="thin">
+          <color theme="0"/>
+        </right>
+        <top style="thin">
+          <color theme="0"/>
+        </top>
+        <bottom/>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFE6EBF4"/>
         </patternFill>
       </fill>
       <border>
         <left style="thin">
           <color theme="0"/>
         </left>
         <right style="thin">
           <color theme="0"/>
         </right>
         <top style="thin">
           <color theme="0"/>
         </top>
         <bottom style="thin">
           <color theme="1"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFE6EBF4"/>
         </patternFill>
       </fill>
       <border>
         <left style="thin">
           <color theme="0"/>
         </left>
         <right style="thin">
           <color theme="0"/>
         </right>
         <top style="thin">
           <color theme="0"/>
         </top>
+        <bottom style="thin">
+          <color theme="1"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFE6EBF4"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left style="thin">
+          <color theme="0"/>
+        </left>
+        <right style="thin">
+          <color theme="0"/>
+        </right>
+        <top style="thin">
+          <color theme="0"/>
+        </top>
         <bottom/>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFE6EBF4"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left style="thin">
+          <color theme="0"/>
+        </left>
+        <right style="thin">
+          <color theme="0"/>
+        </right>
+        <top style="thin">
+          <color theme="0"/>
+        </top>
+        <bottom style="thin">
+          <color theme="0"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFE6EBF4"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left style="thin">
+          <color theme="0"/>
+        </left>
+        <right style="thin">
+          <color theme="0"/>
+        </right>
+        <top style="thin">
+          <color theme="0"/>
+        </top>
+        <bottom/>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFE6EBF4"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left style="thin">
+          <color theme="0"/>
+        </left>
+        <right style="thin">
+          <color theme="0"/>
+        </right>
+        <top style="thin">
+          <color theme="0"/>
+        </top>
+        <bottom style="thin">
+          <color theme="0"/>
+        </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFE6EBF4"/>
         </patternFill>
       </fill>
       <border>
         <left style="thin">
           <color theme="0"/>
         </left>
         <right style="thin">
           <color theme="0"/>
         </right>
         <top style="thin">
           <color theme="0"/>
         </top>
         <bottom style="thin">
           <color theme="1"/>
         </bottom>
         <vertical/>
         <horizontal/>
@@ -2989,115 +3308,115 @@
         </right>
         <top style="thin">
           <color theme="0"/>
         </top>
         <bottom/>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFE6EBF4"/>
         </patternFill>
       </fill>
       <border>
         <left style="thin">
           <color theme="0"/>
         </left>
         <right style="thin">
           <color theme="0"/>
         </right>
         <top style="thin">
           <color theme="0"/>
         </top>
-        <bottom/>
-[...19 lines deleted...]
-        </top>
         <bottom style="thin">
-          <color theme="0"/>
+          <color theme="1"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFE6EBF4"/>
         </patternFill>
       </fill>
       <border>
         <left style="thin">
           <color theme="0"/>
         </left>
         <right style="thin">
           <color theme="0"/>
         </right>
         <top style="thin">
           <color theme="0"/>
         </top>
         <bottom/>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFE6EBF4"/>
         </patternFill>
       </fill>
       <border>
         <left style="thin">
           <color theme="0"/>
         </left>
         <right style="thin">
           <color theme="0"/>
         </right>
         <top style="thin">
           <color theme="0"/>
         </top>
+        <bottom/>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFE6EBF4"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left style="thin">
+          <color theme="0"/>
+        </left>
+        <right style="thin">
+          <color theme="0"/>
+        </right>
+        <top style="thin">
+          <color theme="0"/>
+        </top>
         <bottom style="thin">
           <color theme="0"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFE6EBF4"/>
         </patternFill>
       </fill>
       <border>
         <left style="thin">
           <color theme="0"/>
         </left>
         <right style="thin">
           <color theme="0"/>
         </right>
         <top style="thin">
           <color theme="0"/>
         </top>
         <bottom/>
         <vertical/>
@@ -3253,80 +3572,418 @@
           <color theme="0"/>
         </top>
         <bottom style="thin">
           <color theme="0"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFE6EBF4"/>
         </patternFill>
       </fill>
       <border>
         <left style="thin">
           <color theme="0"/>
         </left>
         <right style="thin">
           <color theme="0"/>
         </right>
         <top style="thin">
           <color theme="0"/>
         </top>
+        <bottom/>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFE6EBF4"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left style="thin">
+          <color theme="0"/>
+        </left>
+        <right style="thin">
+          <color theme="0"/>
+        </right>
+        <top style="thin">
+          <color theme="0"/>
+        </top>
+        <bottom style="thin">
+          <color theme="0"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFE6EBF4"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left style="thin">
+          <color theme="0"/>
+        </left>
+        <right style="thin">
+          <color theme="0"/>
+        </right>
+        <top style="thin">
+          <color theme="0"/>
+        </top>
         <bottom style="thin">
           <color theme="0"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFE6EBF4"/>
         </patternFill>
       </fill>
       <border>
         <left style="thin">
           <color theme="0"/>
         </left>
         <right style="thin">
           <color theme="0"/>
         </right>
         <top style="thin">
           <color theme="0"/>
         </top>
         <bottom style="thin">
           <color theme="0"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFE6EBF4"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left style="thin">
+          <color theme="0"/>
+        </left>
+        <right style="thin">
+          <color theme="0"/>
+        </right>
+        <top style="thin">
+          <color theme="0"/>
+        </top>
+        <bottom style="thin">
+          <color theme="0"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFE6EBF4"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left style="thin">
+          <color theme="0"/>
+        </left>
+        <right style="thin">
+          <color theme="0"/>
+        </right>
+        <top style="thin">
+          <color theme="0"/>
+        </top>
+        <bottom style="thin">
+          <color theme="0"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFE6EBF4"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left style="thin">
+          <color theme="0"/>
+        </left>
+        <right style="thin">
+          <color theme="0"/>
+        </right>
+        <top style="thin">
+          <color theme="0"/>
+        </top>
+        <bottom style="thin">
+          <color theme="0"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFE6EBF4"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left style="thin">
+          <color theme="0"/>
+        </left>
+        <right style="thin">
+          <color theme="0"/>
+        </right>
+        <top style="thin">
+          <color theme="0"/>
+        </top>
+        <bottom style="thin">
+          <color theme="0"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFE6EBF4"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left style="thin">
+          <color theme="0"/>
+        </left>
+        <right style="thin">
+          <color theme="0"/>
+        </right>
+        <top style="thin">
+          <color theme="0"/>
+        </top>
+        <bottom style="thin">
+          <color theme="0"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFE6EBF4"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left style="thin">
+          <color theme="0"/>
+        </left>
+        <right style="thin">
+          <color theme="0"/>
+        </right>
+        <top style="thin">
+          <color theme="0"/>
+        </top>
+        <bottom style="thin">
+          <color theme="0"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFE6EBF4"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left style="thin">
+          <color theme="0"/>
+        </left>
+        <right style="thin">
+          <color theme="0"/>
+        </right>
+        <top style="thin">
+          <color theme="0"/>
+        </top>
+        <bottom style="thin">
+          <color theme="0"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFE6EBF4"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left style="thin">
+          <color theme="0"/>
+        </left>
+        <right style="thin">
+          <color theme="0"/>
+        </right>
+        <top style="thin">
+          <color theme="0"/>
+        </top>
+        <bottom style="thin">
+          <color theme="0"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFE6EBF4"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left style="thin">
+          <color theme="0"/>
+        </left>
+        <right style="thin">
+          <color theme="0"/>
+        </right>
+        <top style="thin">
+          <color theme="0"/>
+        </top>
+        <bottom style="thin">
+          <color theme="0"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFE6EBF4"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left style="thin">
+          <color theme="0"/>
+        </left>
+        <right style="thin">
+          <color theme="0"/>
+        </right>
+        <top style="thin">
+          <color theme="0"/>
+        </top>
+        <bottom style="thin">
+          <color theme="0"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFE6EBF4"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left style="thin">
+          <color theme="0"/>
+        </left>
+        <right style="thin">
+          <color theme="0"/>
+        </right>
+        <top style="thin">
+          <color theme="0"/>
+        </top>
+        <bottom style="thin">
+          <color theme="0"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFE6EBF4"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left style="thin">
+          <color theme="0"/>
+        </left>
+        <right style="thin">
+          <color theme="0"/>
+        </right>
+        <top style="thin">
+          <color theme="0"/>
+        </top>
+        <bottom style="thin">
+          <color theme="0"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFE6EBF4"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left style="thin">
+          <color theme="0"/>
+        </left>
+        <right style="thin">
+          <color theme="0"/>
+        </right>
+        <top style="thin">
+          <color theme="0"/>
+        </top>
+        <bottom style="thin">
+          <color theme="0"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFE6EBF4"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left style="thin">
+          <color theme="0"/>
+        </left>
+        <right style="thin">
+          <color theme="0"/>
+        </right>
+        <top style="thin">
+          <color theme="0"/>
+        </top>
+        <bottom style="thin">
+          <color theme="0"/>
+        </bottom>
+      </border>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFE6EBF4"/>
         </patternFill>
       </fill>
       <border>
         <left style="thin">
           <color theme="0"/>
         </left>
         <right style="thin">
           <color theme="0"/>
         </right>
         <top style="thin">
           <color theme="0"/>
         </top>
         <bottom style="thin">
           <color theme="0"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
@@ -3391,162 +4048,76 @@
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF123985"/>
       <color rgb="FF00669B"/>
       <color rgb="FFFFF8E8"/>
       <color rgb="FFE6EBF4"/>
       <color rgb="FFF8F9FC"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.microsoft.com/office/2022/11/relationships/FeaturePropertyBag" Target="featurePropertyBag/featurePropertyBag.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.winnipeg.ca/building-development/city-planning-design/ourwinnipeg/complete-communities-direction-strategy-20" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efficiencymb.ca/business/new-buildings/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="www03.cmhc-schl.gc.ca/hmip-pimh/en#Profile/2680/3/Winnipeg" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.winnipeg.ca/building-development/city-planning-design/ourwinnipeg/ourwinnipeg-2045" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nrc.canada.ca/en/certifications-evaluations-standards/codes-canada/codes-canada-publications/national-energy-code-canada-buildings-2020" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:HAF@winnipeg.ca?subject=HAF%20Inquiry" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.winnipeg.ca/building-development/housing/housing-accelerator-fund/multi-family-sustainable-housing-infrastructure-program" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cmhc-schl.gc.ca/professionals/project-funding-and-mortgage-financing/mortgage-loan-insurance/multi-unit-insurance/mliselect" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nrc.canada.ca/en/certifications-evaluations-standards/codes-canada/codes-canada-publications/national-building-code-canada-2020" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gov.mb.ca/housing/progs/pil.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.winnipeg.ca/city-governance/strategic-plans-policies/winnipeg-transit-master-plan" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cmhc-schl.gc.ca/professionals/project-funding-and-mortgage-financing/funding-programs/all-funding-programs/affordable-housing-fund" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legacy.winnipeg.ca/interhom/cityhall/pdfs/Poverty-Reduction-Strategy.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.winnipeg.ca/building-development/housing/heritage-economic-development-incentive" TargetMode="External"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.winnipeg.ca/media/3603" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legacy.winnipeg.ca/ppd/Mapping/Hafmap/default.stm" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nrc.canada.ca/en/certifications-evaluations-standards/codes-canada/codes-canada-publications/national-building-code-canada-2020" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.winnipeg.ca/building-development/housing/housing-accelerator-fund" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gov.mb.ca/housing/progs/pil.html" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.winnipeg.ca/city-governance/strategic-plans-policies/winnipeg-transit-master-plan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.winnipeg.ca/building-development/housing/housing-accelerator-fund/housing-needs-assessment" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../www03.cmhc-schl.gc.ca/hmip-pimh/en#Profile/2680/3/Winnipeg" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:HAF@winnipeg.ca?subject=HAF%20Inquiry" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legacy.winnipeg.ca/interhom/cityhall/pdfs/Poverty-Reduction-Strategy.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.winnipeg.ca/building-development/housing/heritage-economic-development-incentive" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.winnipeg.ca/building-development/city-planning-design/ourwinnipeg/complete-communities-direction-strategy-20" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dmis.winnipeg.ca/permalink/bylaw/200/2006C" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efficiencymb.ca/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.winnipeg.ca/building-development/city-planning-design/ourwinnipeg/ourwinnipeg-2045" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nrc.canada.ca/en/certifications-evaluations-standards/codes-canada/codes-canada-publications/national-energy-code-canada-buildings-2020" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.winnipeg.ca/building-development/housing/housing-accelerator-fund/vacant-building-grant" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>5614458</xdr:colOff>
-[...80 lines deleted...]
-      <xdr:col>1</xdr:col>
       <xdr:colOff>339499</xdr:colOff>
-      <xdr:row>57</xdr:row>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>14295</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1711099</xdr:colOff>
-      <xdr:row>57</xdr:row>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>152400</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="13" name="TextBox 12">
-          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
+          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{47E0718D-C241-584D-B319-4AF1169F5851}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="595326" y="7917532"/>
           <a:ext cx="1371600" cy="138105"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFF8E8"/>
         </a:solidFill>
         <a:ln w="9525" cmpd="sng">
           <a:solidFill>
             <a:srgbClr val="00669B"/>
           </a:solidFill>
         </a:ln>
         <a:effectLst>
@@ -3573,63 +4144,63 @@
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="ctr"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:r>
             <a:rPr lang="en-US" sz="800" b="0" i="0">
               <a:solidFill>
                 <a:srgbClr val="00669B"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>email: HAF@winnipeg.ca</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>3179802</xdr:colOff>
-      <xdr:row>42</xdr:row>
+      <xdr:row>38</xdr:row>
       <xdr:rowOff>3908</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>3899469</xdr:colOff>
-      <xdr:row>42</xdr:row>
+      <xdr:row>38</xdr:row>
       <xdr:rowOff>142913</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="14" name="TextBox 13">
-          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId3"/>
+          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{067253C3-6265-B844-B6A6-386AF15B86F8}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="3433802" y="7014308"/>
           <a:ext cx="719667" cy="139005"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFF8E8"/>
         </a:solidFill>
         <a:ln w="9525" cmpd="sng">
           <a:solidFill>
             <a:srgbClr val="00669B"/>
           </a:solidFill>
         </a:ln>
         <a:effectLst>
@@ -3655,145 +4226,63 @@
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="ctr"/>
         <a:lstStyle/>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="800" b="0" i="0">
               <a:solidFill>
                 <a:srgbClr val="00669B"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Website Link</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>3183466</xdr:colOff>
-      <xdr:row>39</xdr:row>
-[...81 lines deleted...]
-      <xdr:row>37</xdr:row>
+      <xdr:row>36</xdr:row>
       <xdr:rowOff>12700</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>3903133</xdr:colOff>
-      <xdr:row>37</xdr:row>
+      <xdr:row>36</xdr:row>
       <xdr:rowOff>149860</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="16" name="TextBox 15">
-          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId5"/>
+          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId3"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3F1708DF-8475-7648-B666-5FBFEF5E5D2E}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="3437466" y="6070600"/>
           <a:ext cx="719667" cy="137160"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFF8E8"/>
         </a:solidFill>
         <a:ln w="9525" cmpd="sng">
           <a:solidFill>
             <a:srgbClr val="00669B"/>
           </a:solidFill>
         </a:ln>
         <a:effectLst>
@@ -3818,149 +4307,64 @@
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="ctr"/>
         <a:lstStyle/>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="800" b="0" i="0">
               <a:solidFill>
                 <a:srgbClr val="00669B"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Website Link</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>5422899</xdr:colOff>
-[...83 lines deleted...]
-      <xdr:col>1</xdr:col>
       <xdr:colOff>3208866</xdr:colOff>
-      <xdr:row>45</xdr:row>
+      <xdr:row>41</xdr:row>
       <xdr:rowOff>139700</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>3928533</xdr:colOff>
-      <xdr:row>46</xdr:row>
+      <xdr:row>42</xdr:row>
       <xdr:rowOff>111760</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="4" name="TextBox 3">
-          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
+          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId4"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9E83D7EF-A6CF-4B39-9F89-5E22E483E6BC}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="3494616" y="6902450"/>
           <a:ext cx="719667" cy="137160"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFF8E8"/>
         </a:solidFill>
         <a:ln w="9525" cmpd="sng">
           <a:solidFill>
             <a:srgbClr val="00669B"/>
           </a:solidFill>
         </a:ln>
         <a:effectLst>
@@ -3986,63 +4390,63 @@
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="ctr"/>
         <a:lstStyle/>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="800" b="0" i="0">
               <a:solidFill>
                 <a:srgbClr val="00669B"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Website Link</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>3202516</xdr:colOff>
-      <xdr:row>47</xdr:row>
+      <xdr:row>43</xdr:row>
       <xdr:rowOff>133350</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>3922183</xdr:colOff>
-      <xdr:row>48</xdr:row>
+      <xdr:row>44</xdr:row>
       <xdr:rowOff>118110</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="5" name="TextBox 4">
-          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId8"/>
+          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId5"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E97DB5CF-714D-4229-9880-649C1BBC7AF7}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="3488266" y="7226300"/>
           <a:ext cx="719667" cy="137160"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFF8E8"/>
         </a:solidFill>
         <a:ln w="9525" cmpd="sng">
           <a:solidFill>
             <a:srgbClr val="00669B"/>
           </a:solidFill>
         </a:ln>
         <a:effectLst>
@@ -4068,63 +4472,63 @@
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="ctr"/>
         <a:lstStyle/>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="800" b="0" i="0">
               <a:solidFill>
                 <a:srgbClr val="00669B"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Website Link</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>3177116</xdr:colOff>
-      <xdr:row>52</xdr:row>
+      <xdr:row>48</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>3896783</xdr:colOff>
-      <xdr:row>52</xdr:row>
+      <xdr:row>48</xdr:row>
       <xdr:rowOff>143510</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="7" name="TextBox 6">
-          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId9"/>
+          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId6"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{175ABE58-97F7-4360-913D-F64C2B2412B5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="3462866" y="7899400"/>
           <a:ext cx="719667" cy="137160"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFF8E8"/>
         </a:solidFill>
         <a:ln w="9525" cmpd="sng">
           <a:solidFill>
             <a:srgbClr val="00669B"/>
           </a:solidFill>
         </a:ln>
         <a:effectLst>
@@ -4150,63 +4554,63 @@
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="ctr"/>
         <a:lstStyle/>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="800" b="0" i="0">
               <a:solidFill>
                 <a:srgbClr val="00669B"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Website Link</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>3189816</xdr:colOff>
-      <xdr:row>50</xdr:row>
+      <xdr:row>46</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>3909483</xdr:colOff>
-      <xdr:row>50</xdr:row>
+      <xdr:row>46</xdr:row>
       <xdr:rowOff>156210</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="8" name="TextBox 7">
-          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId10"/>
+          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CB91BC10-EDED-44DF-9758-AEDF02FAB149}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="3475566" y="7581900"/>
           <a:ext cx="719667" cy="137160"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFF8E8"/>
         </a:solidFill>
         <a:ln w="9525" cmpd="sng">
           <a:solidFill>
             <a:srgbClr val="00669B"/>
           </a:solidFill>
         </a:ln>
         <a:effectLst>
@@ -4232,63 +4636,63 @@
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="ctr"/>
         <a:lstStyle/>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="800" b="0" i="0">
               <a:solidFill>
                 <a:srgbClr val="00669B"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Website Link</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>3632200</xdr:colOff>
-      <xdr:row>25</xdr:row>
+      <xdr:row>27</xdr:row>
       <xdr:rowOff>50800</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>4351867</xdr:colOff>
-      <xdr:row>26</xdr:row>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>35560</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="TextBox 1">
-          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId11"/>
+          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId8"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9EB9D21E-B6D0-4446-BF6B-BD038103B15F}"/>
             </a:ext>
             <a:ext uri="{147F2762-F138-4A5C-976F-8EAC2B608ADB}">
               <a16:predDERef xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" pred="{795E4C60-F4FC-1645-830C-3327204D57A7}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="3917950" y="4019550"/>
           <a:ext cx="719667" cy="137160"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFF8E8"/>
         </a:solidFill>
         <a:ln w="9525" cmpd="sng">
           <a:solidFill>
             <a:srgbClr val="00669B"/>
@@ -4319,63 +4723,63 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="ctr"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" indent="0"/>
           <a:r>
             <a:rPr lang="en-US" sz="800" b="0" i="0">
               <a:solidFill>
                 <a:srgbClr val="00669B"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Website Link</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>3625850</xdr:colOff>
-      <xdr:row>26</xdr:row>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>127000</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>4345517</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>111760</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="6" name="TextBox 1">
-          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId12"/>
+          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId9"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0BE72E67-74A4-459B-994A-2810C4096C92}"/>
             </a:ext>
             <a:ext uri="{147F2762-F138-4A5C-976F-8EAC2B608ADB}">
               <a16:predDERef xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" pred="{795E4C60-F4FC-1645-830C-3327204D57A7}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="3911600" y="4248150"/>
           <a:ext cx="719667" cy="137160"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFF8E8"/>
         </a:solidFill>
         <a:ln w="9525" cmpd="sng">
           <a:solidFill>
             <a:srgbClr val="00669B"/>
@@ -4406,63 +4810,63 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="ctr"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" indent="0"/>
           <a:r>
             <a:rPr lang="en-US" sz="800" b="0" i="0">
               <a:solidFill>
                 <a:srgbClr val="00669B"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Website Link</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>3613150</xdr:colOff>
-      <xdr:row>28</xdr:row>
+      <xdr:row>30</xdr:row>
       <xdr:rowOff>120650</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>4332817</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>31</xdr:row>
       <xdr:rowOff>105410</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="11" name="TextBox 1">
-          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId13"/>
+          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId10"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C18AB635-1D4F-4BF4-9A2D-AC98DA0A9B0E}"/>
             </a:ext>
             <a:ext uri="{147F2762-F138-4A5C-976F-8EAC2B608ADB}">
               <a16:predDERef xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" pred="{795E4C60-F4FC-1645-830C-3327204D57A7}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="3898900" y="4546600"/>
           <a:ext cx="719667" cy="137160"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFF8E8"/>
         </a:solidFill>
         <a:ln w="9525" cmpd="sng">
           <a:solidFill>
             <a:srgbClr val="00669B"/>
@@ -4493,63 +4897,63 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="ctr"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" indent="0"/>
           <a:r>
             <a:rPr lang="en-US" sz="800" b="0" i="0">
               <a:solidFill>
                 <a:srgbClr val="00669B"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Website Link</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>3709458</xdr:colOff>
-      <xdr:row>11</xdr:row>
+      <xdr:row>9</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>4429125</xdr:colOff>
-      <xdr:row>11</xdr:row>
+      <xdr:row>9</xdr:row>
       <xdr:rowOff>137160</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="10" name="TextBox 9">
-          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId14"/>
+          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId11"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{322685F8-A17C-4925-AD52-FC64BAC55908}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="3995208" y="2095500"/>
           <a:ext cx="719667" cy="137160"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFF8E8"/>
         </a:solidFill>
         <a:ln w="9525" cmpd="sng">
           <a:solidFill>
             <a:srgbClr val="00669B"/>
           </a:solidFill>
         </a:ln>
         <a:effectLst>
@@ -4571,260 +4975,396 @@
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="ctr"/>
         <a:lstStyle/>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="800" b="0" i="0">
               <a:solidFill>
                 <a:srgbClr val="00669B"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Website Link</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
-</xdr:wsDr>
-[...3 lines deleted...]
-<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>3</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>19050</xdr:rowOff>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>3163146</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>137160</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>4</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>158750</xdr:rowOff>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>3882813</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>111760</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="2" name="TextBox 1">
-          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+        <xdr:cNvPr id="9" name="TextBox 8">
+          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId12"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A671ECD-4E6D-4206-9464-99C44A8B7708}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0F1A44F9-99F4-44EE-9E38-0BEAD11C8F18}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="3695700" y="3962400"/>
-          <a:ext cx="882650" cy="139700"/>
+          <a:off x="3432386" y="9011920"/>
+          <a:ext cx="719667" cy="137160"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFF8E8"/>
         </a:solidFill>
         <a:ln w="9525" cmpd="sng">
           <a:solidFill>
             <a:srgbClr val="00669B"/>
           </a:solidFill>
         </a:ln>
         <a:effectLst>
           <a:outerShdw blurRad="50800" dist="12700" dir="2700000" algn="tl" rotWithShape="0">
             <a:prstClr val="black">
               <a:alpha val="40000"/>
             </a:prstClr>
           </a:outerShdw>
         </a:effectLst>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="ctr"/>
         <a:lstStyle/>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="800" b="0" i="0">
               <a:solidFill>
                 <a:srgbClr val="00669B"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>HAF Map</a:t>
-[...19 lines deleted...]
-            <a:t>Link</a:t>
+            <a:t>Website Link</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>3</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>57150</xdr:rowOff>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>3690408</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>25400</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>4</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>6350</xdr:rowOff>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>4410075</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>168910</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="3" name="TextBox 2">
-          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
+        <xdr:cNvPr id="18" name="TextBox 17">
+          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId13"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A920DF4A-2ED3-4780-821F-C7D28FC7C4D8}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BA31A835-CF11-4826-B048-435F418A46A4}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="3714750" y="4184650"/>
-          <a:ext cx="863600" cy="133350"/>
+          <a:off x="3976158" y="2006600"/>
+          <a:ext cx="719667" cy="143510"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFF8E8"/>
         </a:solidFill>
         <a:ln w="9525" cmpd="sng">
           <a:solidFill>
             <a:srgbClr val="00669B"/>
           </a:solidFill>
         </a:ln>
         <a:effectLst>
           <a:outerShdw blurRad="50800" dist="12700" dir="2700000" algn="tl" rotWithShape="0">
             <a:prstClr val="black">
               <a:alpha val="40000"/>
             </a:prstClr>
           </a:outerShdw>
         </a:effectLst>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="ctr"/>
         <a:lstStyle/>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="800" b="0" i="0">
               <a:solidFill>
                 <a:srgbClr val="00669B"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>HEDI Map</a:t>
+            <a:t>Website Link</a:t>
           </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>3684058</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>57150</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>4403725</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="19" name="TextBox 18">
+          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId14"/>
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E5A89B3F-0D84-4628-B479-838C5A5CA78E}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="3969808" y="2228850"/>
+          <a:ext cx="719667" cy="133350"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="FFF8E8"/>
+        </a:solidFill>
+        <a:ln w="9525" cmpd="sng">
+          <a:solidFill>
+            <a:srgbClr val="00669B"/>
+          </a:solidFill>
+        </a:ln>
+        <a:effectLst>
+          <a:outerShdw blurRad="50800" dist="12700" dir="2700000" algn="tl" rotWithShape="0">
+            <a:prstClr val="black">
+              <a:alpha val="40000"/>
+            </a:prstClr>
+          </a:outerShdw>
+        </a:effectLst>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
           <a:r>
-            <a:rPr lang="en-US" sz="800" b="0" i="0" baseline="0">
+            <a:rPr lang="en-US" sz="800" b="0" i="0">
               <a:solidFill>
-                <a:srgbClr val="00669B"/>
+                <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t> </a:t>
+            <a:t>Website Link</a:t>
           </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>3140286</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>147320</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>3859953</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>134620</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="20" name="TextBox 19">
+          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId15"/>
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D5DC2A6B-9602-4B5F-872F-02FECB4011EA}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="3426036" y="9107170"/>
+          <a:ext cx="719667" cy="139700"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="FFF8E8"/>
+        </a:solidFill>
+        <a:ln w="9525" cmpd="sng">
+          <a:solidFill>
+            <a:srgbClr val="00669B"/>
+          </a:solidFill>
+        </a:ln>
+        <a:effectLst>
+          <a:outerShdw blurRad="50800" dist="12700" dir="2700000" algn="tl" rotWithShape="0">
+            <a:prstClr val="black">
+              <a:alpha val="40000"/>
+            </a:prstClr>
+          </a:outerShdw>
+        </a:effectLst>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="800" b="0" i="0">
               <a:solidFill>
                 <a:srgbClr val="00669B"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>Link</a:t>
+            <a:t>Website Link</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
+</file>
+
+<file path=xl/featurePropertyBag/featurePropertyBag.xml><?xml version="1.0" encoding="utf-8"?>
+<FeaturePropertyBags xmlns="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag">
+  <bag type="Checkbox"/>
+  <bag type="XFControls">
+    <bagId k="CellControl">0</bagId>
+  </bag>
+  <bag type="XFComplement">
+    <bagId k="XFControls">1</bagId>
+  </bag>
+  <bag type="XFComplements" extRef="XFComplementsMapperExtRef">
+    <a k="MappedFeaturePropertyBags">
+      <bagId>2</bagId>
+    </a>
+  </bag>
+</FeaturePropertyBags>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -5103,1346 +5643,1917 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8A144F37-B376-BC4D-A2F1-2BCE6A344912}">
   <sheetPr codeName="Sheet1">
     <tabColor theme="1"/>
   </sheetPr>
-  <dimension ref="A1:C64"/>
+  <dimension ref="A1:C63"/>
   <sheetViews>
-    <sheetView showGridLines="0" showRowColHeaders="0" tabSelected="1" showRuler="0" defaultGridColor="0" colorId="22" zoomScale="150" zoomScaleNormal="150" zoomScalePageLayoutView="150" workbookViewId="0"/>
+    <sheetView showGridLines="0" showRowColHeaders="0" tabSelected="1" showRuler="0" defaultGridColor="0" colorId="22" zoomScale="150" zoomScaleNormal="150" zoomScalePageLayoutView="150" workbookViewId="0">
+      <selection activeCell="B19" sqref="B19"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="12" defaultRowHeight="14.25" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="1"/>
-    <col min="2" max="2" width="124.7109375" style="109" customWidth="1"/>
+    <col min="2" max="2" width="124.7109375" style="108" customWidth="1"/>
     <col min="3" max="3" width="4.42578125" customWidth="1"/>
     <col min="4" max="4" width="3.42578125" customWidth="1"/>
     <col min="6" max="6" width="5" customWidth="1"/>
     <col min="8" max="8" width="3.7109375" customWidth="1"/>
     <col min="10" max="10" width="4.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="29.1" customHeight="1">
       <c r="A1" s="69"/>
-      <c r="B1" s="186" t="s">
+      <c r="B1" s="185" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="185"/>
+      <c r="C1" s="184"/>
     </row>
     <row r="2" spans="1:3" ht="14.1" customHeight="1">
       <c r="A2" s="70"/>
-      <c r="B2" s="106"/>
+      <c r="B2" s="105"/>
       <c r="C2" s="71"/>
     </row>
     <row r="3" spans="1:3" ht="14.1" customHeight="1">
       <c r="A3" s="70"/>
-      <c r="B3" s="269" t="s">
-        <v>281</v>
+      <c r="B3" s="266" t="s">
+        <v>1</v>
       </c>
       <c r="C3" s="71"/>
     </row>
     <row r="4" spans="1:3" ht="20.399999999999999">
       <c r="A4" s="70"/>
-      <c r="B4" s="270" t="s">
-        <v>1</v>
+      <c r="B4" s="267" t="s">
+        <v>2</v>
       </c>
       <c r="C4" s="71"/>
     </row>
     <row r="5" spans="1:3" ht="12" customHeight="1">
       <c r="A5" s="70"/>
-      <c r="B5" s="107"/>
+      <c r="B5" s="106"/>
       <c r="C5" s="71"/>
     </row>
     <row r="6" spans="1:3" ht="15" customHeight="1">
       <c r="A6" s="70"/>
-      <c r="B6" s="122" t="s">
-        <v>2</v>
+      <c r="B6" s="121" t="s">
+        <v>3</v>
       </c>
       <c r="C6" s="71"/>
     </row>
     <row r="7" spans="1:3" ht="12" customHeight="1">
       <c r="A7" s="70"/>
-      <c r="B7" s="108"/>
+      <c r="B7" s="107"/>
       <c r="C7" s="71"/>
     </row>
     <row r="8" spans="1:3" ht="12" customHeight="1">
       <c r="A8" s="70"/>
-      <c r="B8" s="116" t="s">
-        <v>3</v>
+      <c r="B8" s="115" t="s">
+        <v>4</v>
       </c>
       <c r="C8" s="71"/>
     </row>
     <row r="9" spans="1:3" ht="12" customHeight="1">
       <c r="A9" s="70"/>
-      <c r="B9" s="116"/>
+      <c r="B9" s="115"/>
       <c r="C9" s="71"/>
     </row>
-    <row r="10" spans="1:3" ht="12" customHeight="1">
+    <row r="10" spans="1:3" ht="15" customHeight="1">
       <c r="A10" s="70"/>
-      <c r="B10" s="117" t="s">
-        <v>4</v>
+      <c r="B10" s="116" t="s">
+        <v>5</v>
       </c>
       <c r="C10" s="71"/>
     </row>
-    <row r="11" spans="1:3" ht="12" customHeight="1">
+    <row r="11" spans="1:3" ht="15" customHeight="1">
       <c r="A11" s="70"/>
-      <c r="B11" s="117"/>
+      <c r="B11" s="294" t="s">
+        <v>6</v>
+      </c>
       <c r="C11" s="71"/>
     </row>
-    <row r="12" spans="1:3" ht="12" customHeight="1">
+    <row r="12" spans="1:3" ht="15" customHeight="1">
       <c r="A12" s="70"/>
-      <c r="B12" s="117" t="s">
-        <v>5</v>
+      <c r="B12" s="294" t="s">
+        <v>7</v>
       </c>
       <c r="C12" s="71"/>
     </row>
-    <row r="13" spans="1:3" ht="12" customHeight="1">
+    <row r="13" spans="1:3" ht="15" customHeight="1">
       <c r="A13" s="70"/>
-      <c r="B13" s="257"/>
+      <c r="B13" s="307" t="s">
+        <v>8</v>
+      </c>
       <c r="C13" s="71"/>
     </row>
-    <row r="14" spans="1:3" ht="24.6" customHeight="1">
+    <row r="14" spans="1:3" ht="15" customHeight="1">
       <c r="A14" s="70"/>
-      <c r="B14" s="119" t="s">
-        <v>6</v>
+      <c r="B14" s="308" t="s">
+        <v>9</v>
       </c>
       <c r="C14" s="71"/>
     </row>
-    <row r="15" spans="1:3" ht="12" customHeight="1">
+    <row r="15" spans="1:3" ht="15" customHeight="1">
       <c r="A15" s="70"/>
-      <c r="B15" s="118"/>
+      <c r="B15" s="308" t="s">
+        <v>10</v>
+      </c>
       <c r="C15" s="71"/>
     </row>
-    <row r="16" spans="1:3" ht="12" customHeight="1">
+    <row r="16" spans="1:3" ht="24.6" customHeight="1">
       <c r="A16" s="70"/>
-      <c r="B16" s="107" t="s">
-        <v>7</v>
+      <c r="B16" s="118" t="s">
+        <v>11</v>
       </c>
       <c r="C16" s="71"/>
     </row>
     <row r="17" spans="1:3" ht="12" customHeight="1">
       <c r="A17" s="70"/>
-      <c r="B17" s="107"/>
+      <c r="B17" s="117"/>
       <c r="C17" s="71"/>
     </row>
     <row r="18" spans="1:3" ht="12" customHeight="1">
       <c r="A18" s="70"/>
-      <c r="B18" s="107" t="s">
-        <v>8</v>
+      <c r="B18" s="106" t="s">
+        <v>316</v>
       </c>
       <c r="C18" s="71"/>
     </row>
     <row r="19" spans="1:3" ht="12" customHeight="1">
       <c r="A19" s="70"/>
-      <c r="B19" s="107"/>
+      <c r="B19" s="106"/>
       <c r="C19" s="71"/>
     </row>
     <row r="20" spans="1:3" ht="12" customHeight="1">
       <c r="A20" s="70"/>
-      <c r="B20" s="298" t="s">
-        <v>9</v>
+      <c r="B20" s="106" t="s">
+        <v>12</v>
       </c>
       <c r="C20" s="71"/>
     </row>
-    <row r="21" spans="1:3" ht="23.25" customHeight="1">
+    <row r="21" spans="1:3" ht="12" customHeight="1">
       <c r="A21" s="70"/>
-      <c r="B21" s="272" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B21" s="106"/>
       <c r="C21" s="71"/>
     </row>
     <row r="22" spans="1:3" ht="12" customHeight="1">
       <c r="A22" s="70"/>
-      <c r="B22" s="271" t="s">
-        <v>11</v>
+      <c r="B22" s="293" t="s">
+        <v>13</v>
       </c>
       <c r="C22" s="71"/>
     </row>
-    <row r="23" spans="1:3" ht="12" customHeight="1">
+    <row r="23" spans="1:3" ht="23.25" customHeight="1">
       <c r="A23" s="70"/>
-      <c r="B23" s="271"/>
+      <c r="B23" s="269"/>
       <c r="C23" s="71"/>
     </row>
-    <row r="24" spans="1:3" ht="15" customHeight="1">
+    <row r="24" spans="1:3" ht="12" customHeight="1">
       <c r="A24" s="70"/>
-      <c r="B24" s="113" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B24" s="268"/>
       <c r="C24" s="71"/>
     </row>
     <row r="25" spans="1:3" ht="12" customHeight="1">
       <c r="A25" s="70"/>
-      <c r="B25" s="271"/>
+      <c r="B25" s="268"/>
       <c r="C25" s="71"/>
     </row>
-    <row r="26" spans="1:3" ht="12" customHeight="1">
+    <row r="26" spans="1:3" ht="15" customHeight="1">
       <c r="A26" s="70"/>
-      <c r="B26" s="295" t="s">
-        <v>13</v>
+      <c r="B26" s="112" t="s">
+        <v>14</v>
       </c>
       <c r="C26" s="71"/>
     </row>
     <row r="27" spans="1:3" ht="12" customHeight="1">
       <c r="A27" s="70"/>
-      <c r="B27" s="271"/>
+      <c r="B27" s="268"/>
       <c r="C27" s="71"/>
     </row>
     <row r="28" spans="1:3" ht="12" customHeight="1">
       <c r="A28" s="70"/>
-      <c r="B28" s="295" t="s">
-        <v>14</v>
+      <c r="B28" s="291" t="s">
+        <v>15</v>
       </c>
       <c r="C28" s="71"/>
     </row>
     <row r="29" spans="1:3" ht="12" customHeight="1">
       <c r="A29" s="70"/>
-      <c r="B29" s="271"/>
+      <c r="B29" s="268"/>
       <c r="C29" s="71"/>
     </row>
     <row r="30" spans="1:3" ht="12" customHeight="1">
       <c r="A30" s="70"/>
-      <c r="B30" s="295" t="s">
-        <v>15</v>
+      <c r="B30" s="291" t="s">
+        <v>16</v>
       </c>
       <c r="C30" s="71"/>
     </row>
     <row r="31" spans="1:3" ht="12" customHeight="1">
       <c r="A31" s="70"/>
-      <c r="B31" s="271"/>
+      <c r="B31" s="268"/>
       <c r="C31" s="71"/>
     </row>
-    <row r="32" spans="1:3" ht="15" customHeight="1">
-[...13 lines deleted...]
-      <c r="B34" s="297" t="s">
+    <row r="32" spans="1:3" ht="12" customHeight="1">
+      <c r="A32" s="70"/>
+      <c r="B32" s="291" t="s">
         <v>17</v>
       </c>
-      <c r="C34" s="300"/>
+      <c r="C32" s="71"/>
+    </row>
+    <row r="33" spans="1:3" ht="12" customHeight="1">
+      <c r="A33" s="70"/>
+      <c r="B33" s="268"/>
+      <c r="C33" s="71"/>
+    </row>
+    <row r="34" spans="1:3" ht="15" customHeight="1">
+      <c r="A34" s="313"/>
+      <c r="B34" s="112" t="s">
+        <v>18</v>
+      </c>
+      <c r="C34" s="314"/>
     </row>
     <row r="35" spans="1:3" ht="12.9" customHeight="1">
-      <c r="A35" s="299"/>
-[...1 lines deleted...]
-      <c r="C35" s="300"/>
+      <c r="A35" s="313"/>
+      <c r="B35" s="114"/>
+      <c r="C35" s="314"/>
     </row>
     <row r="36" spans="1:3" ht="12.9" customHeight="1">
-      <c r="A36" s="299"/>
-[...3 lines deleted...]
-      <c r="C36" s="300"/>
+      <c r="A36" s="313"/>
+      <c r="B36" s="109"/>
+      <c r="C36" s="314"/>
     </row>
     <row r="37" spans="1:3" ht="12.9" customHeight="1">
-      <c r="A37" s="299"/>
-[...1 lines deleted...]
-      <c r="C37" s="300"/>
+      <c r="A37" s="313"/>
+      <c r="B37" s="111" t="s">
+        <v>19</v>
+      </c>
+      <c r="C37" s="314"/>
     </row>
     <row r="38" spans="1:3" ht="12.9" customHeight="1">
-      <c r="A38" s="299"/>
-[...3 lines deleted...]
-      <c r="C38" s="300"/>
+      <c r="A38" s="313"/>
+      <c r="B38" s="1"/>
+      <c r="C38" s="314"/>
     </row>
     <row r="39" spans="1:3" ht="12.9" customHeight="1">
-      <c r="A39" s="299"/>
-[...1 lines deleted...]
-      <c r="C39" s="300"/>
+      <c r="A39" s="313"/>
+      <c r="B39" s="257" t="s">
+        <v>20</v>
+      </c>
+      <c r="C39" s="314"/>
     </row>
     <row r="40" spans="1:3" ht="12.9" customHeight="1">
-      <c r="A40" s="299"/>
-[...3 lines deleted...]
-      <c r="C40" s="300"/>
+      <c r="A40" s="313"/>
+      <c r="B40" s="109"/>
+      <c r="C40" s="314"/>
     </row>
     <row r="41" spans="1:3" ht="12.9" customHeight="1">
-      <c r="A41" s="299"/>
-[...5 lines deleted...]
-      <c r="B42" s="111" t="s">
+      <c r="A41" s="313"/>
+      <c r="B41" s="112" t="s">
         <v>21</v>
       </c>
-      <c r="C42" s="300"/>
+      <c r="C41" s="314"/>
+    </row>
+    <row r="42" spans="1:3" ht="12.9" customHeight="1">
+      <c r="A42" s="313"/>
+      <c r="B42" s="109"/>
+      <c r="C42" s="314"/>
     </row>
     <row r="43" spans="1:3" ht="12.9" customHeight="1">
-      <c r="A43" s="299"/>
-      <c r="B43" s="259" t="s">
+      <c r="A43" s="313"/>
+      <c r="B43" s="109" t="s">
         <v>22</v>
       </c>
-      <c r="C43" s="300"/>
-[...4 lines deleted...]
-      <c r="C44" s="300"/>
+      <c r="C43" s="314"/>
+    </row>
+    <row r="44" spans="1:3" ht="12" customHeight="1">
+      <c r="A44" s="313"/>
+      <c r="B44" s="109"/>
+      <c r="C44" s="314"/>
     </row>
     <row r="45" spans="1:3" ht="12.9" customHeight="1">
-      <c r="A45" s="299"/>
-      <c r="B45" s="113" t="s">
+      <c r="A45" s="313"/>
+      <c r="B45" s="109" t="s">
         <v>23</v>
       </c>
-      <c r="C45" s="300"/>
-[...4 lines deleted...]
-      <c r="C46" s="300"/>
+      <c r="C45" s="314"/>
+    </row>
+    <row r="46" spans="1:3" ht="12" customHeight="1">
+      <c r="A46" s="313"/>
+      <c r="B46" s="109"/>
+      <c r="C46" s="314"/>
     </row>
     <row r="47" spans="1:3" ht="12.9" customHeight="1">
-      <c r="A47" s="299"/>
-      <c r="B47" s="110" t="s">
+      <c r="A47" s="313"/>
+      <c r="B47" s="109" t="s">
         <v>24</v>
       </c>
-      <c r="C47" s="300"/>
-[...8 lines deleted...]
-      <c r="B49" s="110" t="s">
+      <c r="C47" s="314"/>
+    </row>
+    <row r="48" spans="1:3" ht="12.9" customHeight="1">
+      <c r="A48" s="313"/>
+      <c r="B48" s="109"/>
+      <c r="C48" s="314"/>
+    </row>
+    <row r="49" spans="1:3" ht="12" customHeight="1">
+      <c r="A49" s="313"/>
+      <c r="B49" s="109" t="s">
         <v>25</v>
       </c>
-      <c r="C49" s="300"/>
-[...8 lines deleted...]
-      <c r="B51" s="110" t="s">
+      <c r="C49" s="314"/>
+    </row>
+    <row r="50" spans="1:3" ht="12.9" customHeight="1">
+      <c r="A50" s="313"/>
+      <c r="B50" s="109"/>
+      <c r="C50" s="314"/>
+    </row>
+    <row r="51" spans="1:3" ht="12" customHeight="1">
+      <c r="A51" s="313"/>
+      <c r="B51" s="109" t="s">
         <v>26</v>
       </c>
-      <c r="C51" s="300"/>
-[...4 lines deleted...]
-      <c r="C52" s="300"/>
+      <c r="C51" s="314"/>
+    </row>
+    <row r="52" spans="1:3" ht="12" customHeight="1">
+      <c r="A52" s="313"/>
+      <c r="B52" s="109"/>
+      <c r="C52" s="314"/>
     </row>
     <row r="53" spans="1:3" ht="12" customHeight="1">
-      <c r="A53" s="299"/>
-      <c r="B53" s="110" t="s">
+      <c r="A53" s="313"/>
+      <c r="B53" s="109" t="s">
         <v>27</v>
       </c>
-      <c r="C53" s="300"/>
-[...13 lines deleted...]
-      <c r="B56" s="114" t="s">
+      <c r="C53" s="314"/>
+    </row>
+    <row r="54" spans="1:3" ht="12" customHeight="1">
+      <c r="A54" s="313"/>
+      <c r="B54" s="109"/>
+      <c r="C54" s="314"/>
+    </row>
+    <row r="55" spans="1:3" ht="15" customHeight="1">
+      <c r="A55" s="313"/>
+      <c r="B55" s="113" t="s">
         <v>28</v>
       </c>
-      <c r="C56" s="300"/>
+      <c r="C55" s="314"/>
+    </row>
+    <row r="56" spans="1:3" ht="12.9" customHeight="1">
+      <c r="A56" s="313"/>
+      <c r="B56" s="119"/>
+      <c r="C56" s="314"/>
     </row>
     <row r="57" spans="1:3" ht="12.9" customHeight="1">
-      <c r="A57" s="299"/>
-[...1 lines deleted...]
-      <c r="C57" s="300"/>
+      <c r="A57" s="313"/>
+      <c r="B57" s="119"/>
+      <c r="C57" s="314"/>
     </row>
     <row r="58" spans="1:3" ht="12.9" customHeight="1">
-      <c r="A58" s="299"/>
-[...1 lines deleted...]
-      <c r="C58" s="300"/>
+      <c r="A58" s="313"/>
+      <c r="B58" s="110"/>
+      <c r="C58" s="314"/>
     </row>
     <row r="59" spans="1:3" ht="12.9" customHeight="1">
-      <c r="A59" s="299"/>
-[...1 lines deleted...]
-      <c r="C59" s="300"/>
+      <c r="A59" s="102"/>
+      <c r="B59" s="256"/>
+      <c r="C59" s="103"/>
     </row>
     <row r="60" spans="1:3" ht="12.9" customHeight="1">
-      <c r="A60" s="103"/>
-[...3 lines deleted...]
-    <row r="61" spans="1:3" ht="12.9" customHeight="1">
+      <c r="A60" s="70"/>
+      <c r="B60" s="105"/>
+      <c r="C60" s="71"/>
+    </row>
+    <row r="61" spans="1:3" ht="14.25" customHeight="1">
       <c r="A61" s="70"/>
-      <c r="B61" s="106"/>
+      <c r="B61" s="105"/>
       <c r="C61" s="71"/>
     </row>
     <row r="62" spans="1:3" ht="14.25" customHeight="1">
       <c r="A62" s="70"/>
-      <c r="B62" s="106"/>
+      <c r="B62" s="105"/>
       <c r="C62" s="71"/>
     </row>
     <row r="63" spans="1:3" ht="14.25" customHeight="1">
-      <c r="A63" s="70"/>
-[...6 lines deleted...]
-      <c r="C64" s="50"/>
+      <c r="A63" s="49"/>
+      <c r="B63" s="120"/>
+      <c r="C63" s="50"/>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1"/>
   <mergeCells count="2">
-    <mergeCell ref="A32:A59"/>
-    <mergeCell ref="C32:C59"/>
+    <mergeCell ref="A34:A58"/>
+    <mergeCell ref="C34:C58"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.3" footer="0.3"/>
   <pageSetup fitToWidth="0" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2EAC5C6B-F8E5-3440-B54D-D43802A22689}">
   <sheetPr codeName="Sheet2">
     <tabColor rgb="FF123985"/>
   </sheetPr>
-  <dimension ref="A1:G61"/>
+  <dimension ref="A1:G106"/>
   <sheetViews>
-    <sheetView showGridLines="0" showRowColHeaders="0" showRuler="0" zoomScale="150" zoomScaleNormal="150" zoomScalePageLayoutView="150" workbookViewId="0"/>
+    <sheetView showGridLines="0" showRowColHeaders="0" showRuler="0" zoomScale="150" zoomScaleNormal="150" zoomScalePageLayoutView="150" workbookViewId="0">
+      <selection activeCell="D5" sqref="D5"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="12" defaultRowHeight="14.25" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="4.7109375" customWidth="1"/>
     <col min="2" max="2" width="28" customWidth="1"/>
     <col min="3" max="3" width="31.140625" customWidth="1"/>
-    <col min="4" max="4" width="6" customWidth="1"/>
+    <col min="4" max="4" width="8.85546875" customWidth="1"/>
     <col min="5" max="5" width="28" customWidth="1"/>
     <col min="6" max="6" width="31.140625" customWidth="1"/>
     <col min="7" max="7" width="4.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="29.1" customHeight="1">
       <c r="A1" s="21"/>
       <c r="B1" s="51" t="s">
         <v>29</v>
       </c>
       <c r="C1" s="2"/>
       <c r="D1" s="83"/>
       <c r="E1" s="2"/>
       <c r="F1" s="52"/>
-      <c r="G1" s="178" t="str">
+      <c r="G1" s="177" t="str">
         <f>IF(ISBLANK(Project_Name), "", UPPER(Project_Name))</f>
         <v/>
       </c>
     </row>
     <row r="2" spans="1:7" ht="14.25" customHeight="1">
       <c r="A2" s="3"/>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="1"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="5"/>
     </row>
     <row r="3" spans="1:7" ht="14.25" customHeight="1">
       <c r="A3" s="3"/>
       <c r="B3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="C3" s="4"/>
       <c r="D3" s="1"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="5"/>
     </row>
-    <row r="4" spans="1:7" ht="15" customHeight="1">
+    <row r="4" spans="1:7" ht="14.25" customHeight="1">
       <c r="A4" s="3"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
+      <c r="D4" s="1"/>
       <c r="E4" s="4"/>
       <c r="F4" s="4"/>
       <c r="G4" s="5"/>
     </row>
     <row r="5" spans="1:7" ht="14.25" customHeight="1">
       <c r="A5" s="3"/>
       <c r="B5" s="14" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="82"/>
       <c r="E5" s="6"/>
       <c r="F5" s="6"/>
       <c r="G5" s="5"/>
     </row>
-    <row r="6" spans="1:7" ht="6.9" customHeight="1">
+    <row r="6" spans="1:7" ht="13.95" customHeight="1">
       <c r="A6" s="3"/>
-      <c r="B6" s="15"/>
-[...3 lines deleted...]
-      <c r="F6" s="7"/>
+      <c r="B6" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="C6" s="4"/>
+      <c r="E6" s="4"/>
+      <c r="F6" s="4"/>
       <c r="G6" s="5"/>
     </row>
     <row r="7" spans="1:7" ht="14.25" customHeight="1">
       <c r="A7" s="3"/>
-      <c r="B7" s="9" t="s">
-[...2 lines deleted...]
-      <c r="C7" s="72"/>
+      <c r="C7" s="39" t="s">
+        <v>33</v>
+      </c>
       <c r="D7" s="1"/>
-      <c r="E7" s="9" t="s">
-[...2 lines deleted...]
-      <c r="F7" s="72"/>
+      <c r="E7" s="295" t="b">
+        <v>0</v>
+      </c>
+      <c r="F7" s="4"/>
       <c r="G7" s="5"/>
     </row>
     <row r="8" spans="1:7" ht="14.25" customHeight="1">
       <c r="A8" s="3"/>
-      <c r="B8" s="9" t="s">
+      <c r="B8" s="4"/>
+      <c r="C8" s="39" t="s">
         <v>34</v>
       </c>
-      <c r="C8" s="72"/>
       <c r="D8" s="1"/>
-      <c r="E8" s="9" t="s">
-[...2 lines deleted...]
-      <c r="F8" s="72"/>
+      <c r="E8" s="295" t="b">
+        <v>0</v>
+      </c>
+      <c r="F8" s="4"/>
       <c r="G8" s="5"/>
     </row>
     <row r="9" spans="1:7" ht="14.25" customHeight="1">
       <c r="A9" s="3"/>
-      <c r="B9" s="9" t="s">
-[...2 lines deleted...]
-      <c r="C9" s="72"/>
+      <c r="B9" s="4"/>
+      <c r="C9" s="39" t="s">
+        <v>35</v>
+      </c>
       <c r="D9" s="1"/>
-      <c r="E9" s="9" t="s">
-[...2 lines deleted...]
-      <c r="F9" s="72"/>
+      <c r="E9" s="295" t="b">
+        <v>0</v>
+      </c>
+      <c r="F9" s="4"/>
       <c r="G9" s="5"/>
     </row>
     <row r="10" spans="1:7" ht="14.25" customHeight="1">
       <c r="A10" s="3"/>
-      <c r="B10" s="9" t="s">
+      <c r="B10" s="4"/>
+      <c r="C10" s="39" t="s">
+        <v>36</v>
+      </c>
+      <c r="D10" s="1"/>
+      <c r="E10" s="295" t="b">
+        <v>0</v>
+      </c>
+      <c r="F10" s="4"/>
+      <c r="G10" s="5"/>
+    </row>
+    <row r="11" spans="1:7" ht="15" customHeight="1">
+      <c r="A11" s="3"/>
+      <c r="B11" s="4"/>
+      <c r="C11" s="4"/>
+      <c r="E11" s="4"/>
+      <c r="F11" s="4"/>
+      <c r="G11" s="5"/>
+    </row>
+    <row r="12" spans="1:7" ht="14.25" customHeight="1">
+      <c r="A12" s="3"/>
+      <c r="B12" s="14" t="s">
+        <v>37</v>
+      </c>
+      <c r="C12" s="6"/>
+      <c r="D12" s="82"/>
+      <c r="E12" s="6"/>
+      <c r="F12" s="6"/>
+      <c r="G12" s="5"/>
+    </row>
+    <row r="13" spans="1:7" ht="6.9" customHeight="1">
+      <c r="A13" s="3"/>
+      <c r="B13" s="15"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="1"/>
+      <c r="E13" s="7"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="5"/>
+    </row>
+    <row r="14" spans="1:7" ht="14.25" customHeight="1">
+      <c r="A14" s="3"/>
+      <c r="B14" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="C10" s="72"/>
-[...1 lines deleted...]
-      <c r="E10" s="9" t="s">
+      <c r="C14" s="72"/>
+      <c r="D14" s="1"/>
+      <c r="E14" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="F10" s="72"/>
-[...40 lines deleted...]
-      <c r="F14" s="7"/>
+      <c r="F14" s="72"/>
       <c r="G14" s="5"/>
     </row>
     <row r="15" spans="1:7" ht="14.25" customHeight="1">
       <c r="A15" s="3"/>
       <c r="B15" s="9" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="C15" s="72"/>
       <c r="D15" s="1"/>
       <c r="E15" s="9" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="F15" s="72"/>
       <c r="G15" s="5"/>
     </row>
     <row r="16" spans="1:7" ht="14.25" customHeight="1">
       <c r="A16" s="3"/>
       <c r="B16" s="9" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="C16" s="72"/>
       <c r="D16" s="1"/>
       <c r="E16" s="9" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="F16" s="72"/>
       <c r="G16" s="5"/>
     </row>
     <row r="17" spans="1:7" ht="14.25" customHeight="1">
       <c r="A17" s="3"/>
       <c r="B17" s="9" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="C17" s="72"/>
       <c r="D17" s="1"/>
       <c r="E17" s="9" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="F17" s="72"/>
       <c r="G17" s="5"/>
     </row>
     <row r="18" spans="1:7" ht="14.25" customHeight="1">
       <c r="A18" s="3"/>
-      <c r="B18" s="12" t="s">
-[...2 lines deleted...]
-      <c r="C18" s="73"/>
+      <c r="B18" s="9" t="s">
+        <v>46</v>
+      </c>
+      <c r="C18" s="72"/>
       <c r="D18" s="1"/>
       <c r="E18" s="9" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="F18" s="72"/>
       <c r="G18" s="5"/>
     </row>
     <row r="19" spans="1:7" ht="6.9" customHeight="1">
       <c r="A19" s="3"/>
       <c r="B19" s="4"/>
       <c r="C19" s="4"/>
-      <c r="D19" s="1"/>
       <c r="E19" s="4"/>
-      <c r="F19" s="8"/>
+      <c r="F19" s="4"/>
       <c r="G19" s="5"/>
     </row>
     <row r="20" spans="1:7" ht="14.25" customHeight="1">
       <c r="A20" s="3"/>
       <c r="B20" s="16" t="s">
         <v>48</v>
       </c>
       <c r="C20" s="6"/>
       <c r="D20" s="82"/>
       <c r="E20" s="6"/>
       <c r="F20" s="6"/>
       <c r="G20" s="5"/>
     </row>
     <row r="21" spans="1:7" ht="6.9" customHeight="1">
       <c r="A21" s="3"/>
-      <c r="B21" s="18"/>
-      <c r="C21" s="4"/>
+      <c r="B21" s="17"/>
+      <c r="C21" s="7"/>
       <c r="D21" s="1"/>
-      <c r="E21" s="4"/>
-      <c r="F21" s="4"/>
+      <c r="E21" s="7"/>
+      <c r="F21" s="7"/>
       <c r="G21" s="5"/>
     </row>
     <row r="22" spans="1:7" ht="14.25" customHeight="1">
       <c r="A22" s="3"/>
       <c r="B22" s="9" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="C22" s="72"/>
       <c r="D22" s="1"/>
       <c r="E22" s="9" t="s">
-        <v>49</v>
-[...1 lines deleted...]
-      <c r="F22" s="73"/>
+        <v>50</v>
+      </c>
+      <c r="F22" s="72"/>
       <c r="G22" s="5"/>
     </row>
     <row r="23" spans="1:7" ht="14.25" customHeight="1">
       <c r="A23" s="3"/>
       <c r="B23" s="9" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C23" s="72"/>
       <c r="D23" s="1"/>
-      <c r="E23" s="274" t="s">
-[...2 lines deleted...]
-      <c r="F23" s="73"/>
+      <c r="E23" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="F23" s="72"/>
       <c r="G23" s="5"/>
     </row>
     <row r="24" spans="1:7" ht="14.25" customHeight="1">
       <c r="A24" s="3"/>
       <c r="B24" s="9" t="s">
         <v>52</v>
       </c>
       <c r="C24" s="72"/>
       <c r="D24" s="1"/>
       <c r="E24" s="9" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="F24" s="73"/>
+        <v>45</v>
+      </c>
+      <c r="F24" s="72"/>
       <c r="G24" s="5"/>
     </row>
     <row r="25" spans="1:7" ht="14.25" customHeight="1">
       <c r="A25" s="3"/>
-      <c r="B25" s="9" t="s">
-[...2 lines deleted...]
-      <c r="C25" s="72"/>
+      <c r="B25" s="12" t="s">
+        <v>53</v>
+      </c>
+      <c r="C25" s="73"/>
       <c r="D25" s="1"/>
-      <c r="E25" s="4"/>
-      <c r="F25" s="4"/>
+      <c r="E25" s="9" t="s">
+        <v>47</v>
+      </c>
+      <c r="F25" s="72"/>
       <c r="G25" s="5"/>
     </row>
     <row r="26" spans="1:7" ht="6.9" customHeight="1">
       <c r="A26" s="3"/>
-      <c r="B26" s="13"/>
+      <c r="B26" s="4"/>
       <c r="C26" s="4"/>
       <c r="D26" s="1"/>
       <c r="E26" s="4"/>
-      <c r="F26" s="4"/>
+      <c r="F26" s="8"/>
       <c r="G26" s="5"/>
     </row>
     <row r="27" spans="1:7" ht="14.25" customHeight="1">
       <c r="A27" s="3"/>
       <c r="B27" s="16" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="C27" s="11"/>
+        <v>54</v>
+      </c>
+      <c r="C27" s="6"/>
       <c r="D27" s="82"/>
-      <c r="E27" s="11"/>
-      <c r="F27" s="11"/>
+      <c r="E27" s="6"/>
+      <c r="F27" s="6"/>
       <c r="G27" s="5"/>
     </row>
     <row r="28" spans="1:7" ht="6.9" customHeight="1">
       <c r="A28" s="3"/>
-      <c r="B28" s="4"/>
+      <c r="B28" s="18"/>
       <c r="C28" s="4"/>
       <c r="D28" s="1"/>
       <c r="E28" s="4"/>
       <c r="F28" s="4"/>
       <c r="G28" s="5"/>
     </row>
-    <row r="29" spans="1:7" ht="15" customHeight="1">
+    <row r="29" spans="1:7" ht="12" customHeight="1">
       <c r="A29" s="3"/>
-      <c r="B29" s="10" t="s">
+      <c r="B29" s="296" t="s">
+        <v>55</v>
+      </c>
+      <c r="C29" s="4"/>
+      <c r="D29" s="309" t="b">
+        <v>0</v>
+      </c>
+      <c r="E29" s="4"/>
+      <c r="F29" s="4"/>
+      <c r="G29" s="5"/>
+    </row>
+    <row r="30" spans="1:7" ht="10.199999999999999">
+      <c r="A30" s="3"/>
+      <c r="B30" s="296" t="s">
         <v>56</v>
       </c>
-      <c r="C29" s="72"/>
-[...12 lines deleted...]
-      <c r="C30" s="72"/>
+      <c r="C30" s="4"/>
       <c r="D30" s="1"/>
-      <c r="E30" s="10" t="s">
-[...2 lines deleted...]
-      <c r="F30" s="183"/>
+      <c r="E30" s="4"/>
+      <c r="F30" s="4"/>
       <c r="G30" s="5"/>
     </row>
-    <row r="31" spans="1:7" ht="14.25" customHeight="1">
+    <row r="31" spans="1:7" ht="6.9" customHeight="1">
       <c r="A31" s="3"/>
-      <c r="B31" s="10" t="s">
-[...2 lines deleted...]
-      <c r="C31" s="72"/>
+      <c r="B31" s="18"/>
+      <c r="C31" s="4"/>
       <c r="D31" s="1"/>
-      <c r="E31" s="123" t="s">
-[...2 lines deleted...]
-      <c r="F31" s="183"/>
+      <c r="E31" s="4"/>
+      <c r="F31" s="4"/>
       <c r="G31" s="5"/>
     </row>
     <row r="32" spans="1:7" ht="14.25" customHeight="1">
       <c r="A32" s="3"/>
-      <c r="B32" s="10" t="s">
-        <v>62</v>
+      <c r="B32" s="9" t="s">
+        <v>50</v>
       </c>
       <c r="C32" s="72"/>
       <c r="D32" s="1"/>
-      <c r="E32" s="123" t="s">
-[...2 lines deleted...]
-      <c r="F32" s="183"/>
+      <c r="E32" s="9" t="s">
+        <v>57</v>
+      </c>
+      <c r="F32" s="73"/>
       <c r="G32" s="5"/>
     </row>
     <row r="33" spans="1:7" ht="14.25" customHeight="1">
       <c r="A33" s="3"/>
-      <c r="B33" s="10" t="s">
-        <v>64</v>
+      <c r="B33" s="9" t="s">
+        <v>58</v>
       </c>
       <c r="C33" s="72"/>
       <c r="D33" s="1"/>
-      <c r="E33" s="10" t="s">
-[...2 lines deleted...]
-      <c r="F33" s="184"/>
+      <c r="E33" s="270" t="s">
+        <v>59</v>
+      </c>
+      <c r="F33" s="73"/>
       <c r="G33" s="5"/>
     </row>
     <row r="34" spans="1:7" ht="14.25" customHeight="1">
       <c r="A34" s="3"/>
-      <c r="B34" s="10" t="s">
-        <v>66</v>
+      <c r="B34" s="9" t="s">
+        <v>60</v>
       </c>
       <c r="C34" s="72"/>
       <c r="D34" s="1"/>
-      <c r="E34" s="10" t="s">
-[...2 lines deleted...]
-      <c r="F34" s="184"/>
+      <c r="E34" s="9" t="s">
+        <v>61</v>
+      </c>
+      <c r="F34" s="73"/>
       <c r="G34" s="5"/>
     </row>
-    <row r="35" spans="1:7" ht="14.25" customHeight="1">
+    <row r="35" spans="1:7" ht="20.399999999999999">
       <c r="A35" s="3"/>
-      <c r="B35" s="10" t="s">
-[...2 lines deleted...]
-      <c r="C35" s="72"/>
+      <c r="B35" s="39" t="s">
+        <v>62</v>
+      </c>
+      <c r="C35" s="73"/>
       <c r="D35" s="1"/>
-      <c r="E35" s="10" t="s">
-[...2 lines deleted...]
-      <c r="F35" s="184"/>
+      <c r="E35" s="311" t="s">
+        <v>63</v>
+      </c>
+      <c r="F35" s="73"/>
       <c r="G35" s="5"/>
     </row>
-    <row r="36" spans="1:7" ht="14.25" customHeight="1">
+    <row r="36" spans="1:7" ht="6.9" customHeight="1">
       <c r="A36" s="3"/>
-      <c r="B36" s="10" t="s">
-[...2 lines deleted...]
-      <c r="C36" s="72"/>
+      <c r="B36" s="13"/>
+      <c r="C36" s="4"/>
       <c r="D36" s="1"/>
-      <c r="E36" s="10" t="s">
-[...2 lines deleted...]
-      <c r="F36" s="184"/>
+      <c r="E36" s="4"/>
+      <c r="F36" s="4"/>
       <c r="G36" s="5"/>
     </row>
     <row r="37" spans="1:7" ht="14.25" customHeight="1">
       <c r="A37" s="3"/>
-      <c r="B37" s="10" t="s">
-[...7 lines deleted...]
-      <c r="F37" s="275"/>
+      <c r="B37" s="16" t="s">
+        <v>64</v>
+      </c>
+      <c r="C37" s="11"/>
+      <c r="D37" s="82"/>
+      <c r="E37" s="11"/>
+      <c r="F37" s="11"/>
       <c r="G37" s="5"/>
     </row>
-    <row r="38" spans="1:7" ht="14.25" customHeight="1">
+    <row r="38" spans="1:7" ht="6.9" customHeight="1">
       <c r="A38" s="3"/>
-      <c r="B38" s="10" t="s">
-[...2 lines deleted...]
-      <c r="C38" s="72"/>
+      <c r="B38" s="4"/>
+      <c r="C38" s="4"/>
       <c r="D38" s="1"/>
-      <c r="E38" s="1"/>
-      <c r="F38" s="1"/>
+      <c r="E38" s="4"/>
+      <c r="F38" s="4"/>
       <c r="G38" s="5"/>
     </row>
-    <row r="39" spans="1:7" ht="14.25" customHeight="1">
+    <row r="39" spans="1:7" ht="15" customHeight="1">
       <c r="A39" s="3"/>
       <c r="B39" s="10" t="s">
-        <v>75</v>
-[...6 lines deleted...]
-      <c r="F39" s="301"/>
+        <v>65</v>
+      </c>
+      <c r="C39" s="72"/>
+      <c r="D39" s="1"/>
+      <c r="E39" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="F39" s="181"/>
       <c r="G39" s="5"/>
     </row>
-    <row r="40" spans="1:7" ht="22.5" customHeight="1">
+    <row r="40" spans="1:7" ht="14.25" customHeight="1">
       <c r="A40" s="3"/>
-      <c r="B40" s="12" t="s">
-[...7 lines deleted...]
-      <c r="F40" s="302"/>
+      <c r="B40" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="C40" s="72"/>
+      <c r="D40" s="1"/>
+      <c r="E40" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F40" s="182"/>
       <c r="G40" s="5"/>
     </row>
     <row r="41" spans="1:7" ht="14.25" customHeight="1">
       <c r="A41" s="3"/>
-      <c r="B41" s="12"/>
-[...5 lines deleted...]
-      <c r="F41" s="305"/>
+      <c r="B41" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="C41" s="72"/>
+      <c r="D41" s="1"/>
+      <c r="E41" s="122" t="s">
+        <v>70</v>
+      </c>
+      <c r="F41" s="182"/>
       <c r="G41" s="5"/>
     </row>
     <row r="42" spans="1:7" ht="14.25" customHeight="1">
       <c r="A42" s="3"/>
-      <c r="B42" s="12"/>
-[...5 lines deleted...]
-      <c r="F42" s="305"/>
+      <c r="B42" s="10" t="s">
+        <v>71</v>
+      </c>
+      <c r="C42" s="72"/>
+      <c r="D42" s="1"/>
+      <c r="E42" s="122" t="s">
+        <v>72</v>
+      </c>
+      <c r="F42" s="182"/>
       <c r="G42" s="5"/>
     </row>
     <row r="43" spans="1:7" ht="14.25" customHeight="1">
       <c r="A43" s="3"/>
-      <c r="B43" s="12"/>
-      <c r="C43" s="12" t="s">
+      <c r="B43" s="10" t="s">
+        <v>73</v>
+      </c>
+      <c r="C43" s="72"/>
+      <c r="D43" s="1"/>
+      <c r="E43" s="10" t="s">
+        <v>74</v>
+      </c>
+      <c r="F43" s="183"/>
+      <c r="G43" s="5"/>
+    </row>
+    <row r="44" spans="1:7" ht="14.25" customHeight="1">
+      <c r="A44" s="3"/>
+      <c r="B44" s="10" t="s">
+        <v>75</v>
+      </c>
+      <c r="C44" s="72"/>
+      <c r="D44" s="1"/>
+      <c r="E44" s="10" t="s">
+        <v>76</v>
+      </c>
+      <c r="F44" s="183"/>
+      <c r="G44" s="5"/>
+    </row>
+    <row r="45" spans="1:7" ht="14.25" customHeight="1">
+      <c r="A45" s="3"/>
+      <c r="B45" s="10" t="s">
+        <v>77</v>
+      </c>
+      <c r="C45" s="72"/>
+      <c r="D45" s="1"/>
+      <c r="E45" s="10" t="s">
+        <v>78</v>
+      </c>
+      <c r="F45" s="183"/>
+      <c r="G45" s="5"/>
+    </row>
+    <row r="46" spans="1:7" ht="14.25" customHeight="1">
+      <c r="A46" s="3"/>
+      <c r="B46" s="10" t="s">
+        <v>79</v>
+      </c>
+      <c r="C46" s="72"/>
+      <c r="D46" s="1"/>
+      <c r="E46" s="10" t="s">
+        <v>80</v>
+      </c>
+      <c r="F46" s="183"/>
+      <c r="G46" s="5"/>
+    </row>
+    <row r="47" spans="1:7" ht="14.25" customHeight="1">
+      <c r="A47" s="3"/>
+      <c r="B47" s="10" t="s">
         <v>81</v>
       </c>
-      <c r="D43" s="305"/>
-[...14 lines deleted...]
-      <c r="B45" s="16" t="s">
+      <c r="C47" s="72"/>
+      <c r="D47" s="1"/>
+      <c r="E47" s="10" t="s">
         <v>82</v>
       </c>
-      <c r="C45" s="11"/>
-[...15 lines deleted...]
-      <c r="B47" s="303" t="s">
+      <c r="F47" s="271"/>
+      <c r="G47" s="5"/>
+    </row>
+    <row r="48" spans="1:7" ht="14.25" customHeight="1">
+      <c r="A48" s="3"/>
+      <c r="B48" s="10" t="s">
         <v>83</v>
       </c>
-      <c r="C47" s="304"/>
-[...8 lines deleted...]
-      <c r="C48" s="1"/>
+      <c r="C48" s="72"/>
       <c r="D48" s="1"/>
       <c r="E48" s="1"/>
+      <c r="F48" s="1"/>
       <c r="G48" s="5"/>
     </row>
-    <row r="49" spans="1:7" ht="14.1" customHeight="1">
+    <row r="49" spans="1:7" ht="14.25" customHeight="1">
       <c r="A49" s="3"/>
-      <c r="B49" s="16" t="s">
+      <c r="B49" s="10" t="s">
         <v>84</v>
       </c>
-      <c r="C49" s="11"/>
-[...2 lines deleted...]
-      <c r="F49" s="11"/>
+      <c r="C49" s="318" t="s">
+        <v>85</v>
+      </c>
+      <c r="D49" s="318"/>
+      <c r="E49" s="318"/>
+      <c r="F49" s="318"/>
       <c r="G49" s="5"/>
     </row>
-    <row r="50" spans="1:7" ht="6.9" customHeight="1">
+    <row r="50" spans="1:7" ht="22.5" customHeight="1">
       <c r="A50" s="3"/>
-      <c r="B50" s="1"/>
-[...3 lines deleted...]
-      <c r="F50" s="1"/>
+      <c r="B50" s="12" t="s">
+        <v>86</v>
+      </c>
+      <c r="C50" s="315" t="s">
+        <v>87</v>
+      </c>
+      <c r="D50" s="316"/>
+      <c r="E50" s="316"/>
+      <c r="F50" s="316"/>
       <c r="G50" s="5"/>
     </row>
-    <row r="51" spans="1:7" ht="12" customHeight="1">
+    <row r="51" spans="1:7" ht="14.25" customHeight="1">
       <c r="A51" s="3"/>
-      <c r="B51" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F51" s="1"/>
+      <c r="B51" s="12"/>
+      <c r="C51" s="292" t="s">
+        <v>88</v>
+      </c>
+      <c r="D51" s="319"/>
+      <c r="E51" s="319"/>
+      <c r="F51" s="319"/>
       <c r="G51" s="5"/>
     </row>
-    <row r="52" spans="1:7" ht="6.9" customHeight="1">
+    <row r="52" spans="1:7" ht="14.25" customHeight="1">
       <c r="A52" s="3"/>
-      <c r="B52" s="1"/>
-[...3 lines deleted...]
-      <c r="F52" s="1"/>
+      <c r="B52" s="12"/>
+      <c r="C52" s="292" t="s">
+        <v>89</v>
+      </c>
+      <c r="D52" s="319"/>
+      <c r="E52" s="319"/>
+      <c r="F52" s="319"/>
       <c r="G52" s="5"/>
     </row>
     <row r="53" spans="1:7" ht="14.25" customHeight="1">
       <c r="A53" s="3"/>
-      <c r="B53" s="12" t="s">
-[...14 lines deleted...]
-      <c r="F53" s="261"/>
+      <c r="B53" s="12"/>
+      <c r="C53" s="12" t="s">
+        <v>90</v>
+      </c>
+      <c r="D53" s="319"/>
+      <c r="E53" s="319"/>
+      <c r="F53" s="319"/>
       <c r="G53" s="5"/>
     </row>
-    <row r="54" spans="1:7" ht="14.25" customHeight="1">
+    <row r="54" spans="1:7" ht="12" customHeight="1">
       <c r="A54" s="3"/>
-      <c r="B54" s="10" t="s">
-[...8 lines deleted...]
-      <c r="F54" s="261"/>
+      <c r="B54" s="1"/>
+      <c r="C54" s="1"/>
+      <c r="D54" s="1"/>
+      <c r="E54" s="1"/>
       <c r="G54" s="5"/>
     </row>
-    <row r="55" spans="1:7" ht="14.25" customHeight="1">
+    <row r="55" spans="1:7" ht="22.2" customHeight="1">
       <c r="A55" s="3"/>
       <c r="B55" s="10" t="s">
-        <v>89</v>
-[...3 lines deleted...]
-      <c r="F55" s="1"/>
+        <v>91</v>
+      </c>
+      <c r="C55" s="315" t="s">
+        <v>92</v>
+      </c>
+      <c r="D55" s="316"/>
+      <c r="E55" s="316"/>
+      <c r="F55" s="316"/>
       <c r="G55" s="5"/>
     </row>
-    <row r="56" spans="1:7" ht="14.25" customHeight="1">
+    <row r="56" spans="1:7" ht="12" customHeight="1">
       <c r="A56" s="3"/>
-      <c r="B56" s="10" t="s">
-[...2 lines deleted...]
-      <c r="C56" s="101"/>
+      <c r="B56" s="1"/>
+      <c r="C56" s="1" t="s">
+        <v>93</v>
+      </c>
       <c r="D56" s="1"/>
-      <c r="E56" s="81"/>
-      <c r="F56" s="81"/>
+      <c r="E56" s="204"/>
       <c r="G56" s="5"/>
     </row>
-    <row r="57" spans="1:7" ht="6.9" customHeight="1">
+    <row r="57" spans="1:7" ht="12" customHeight="1">
       <c r="A57" s="3"/>
       <c r="B57" s="1"/>
-      <c r="C57" s="1"/>
-[...1 lines deleted...]
-      <c r="F57" s="80"/>
+      <c r="C57" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="D57" s="1"/>
+      <c r="E57" s="312" t="b">
+        <v>0</v>
+      </c>
       <c r="G57" s="5"/>
     </row>
-    <row r="58" spans="1:7" ht="14.25" customHeight="1">
+    <row r="58" spans="1:7" ht="12" customHeight="1">
       <c r="A58" s="3"/>
-      <c r="B58" s="16" t="s">
-[...5 lines deleted...]
-      <c r="F58" s="11"/>
+      <c r="B58" s="1"/>
+      <c r="C58" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="D58" s="1"/>
+      <c r="E58" s="312" t="b">
+        <v>0</v>
+      </c>
       <c r="G58" s="5"/>
     </row>
-    <row r="59" spans="1:7" ht="6.9" customHeight="1">
+    <row r="59" spans="1:7" ht="12" customHeight="1">
       <c r="A59" s="3"/>
-      <c r="B59" s="17"/>
-      <c r="C59" s="4"/>
+      <c r="B59" s="1"/>
+      <c r="C59" s="1" t="s">
+        <v>96</v>
+      </c>
       <c r="D59" s="1"/>
-      <c r="E59" s="4"/>
-      <c r="F59" s="4"/>
+      <c r="E59" s="312" t="b">
+        <v>0</v>
+      </c>
       <c r="G59" s="5"/>
     </row>
-    <row r="60" spans="1:7" ht="14.25" customHeight="1">
+    <row r="60" spans="1:7" ht="12" customHeight="1">
       <c r="A60" s="3"/>
-      <c r="B60" s="4"/>
-      <c r="C60" s="1"/>
+      <c r="B60" s="1"/>
+      <c r="C60" s="1" t="s">
+        <v>97</v>
+      </c>
       <c r="D60" s="1"/>
-      <c r="E60" s="10" t="s">
-[...2 lines deleted...]
-      <c r="F60" s="72"/>
+      <c r="E60" s="312" t="b">
+        <v>0</v>
+      </c>
       <c r="G60" s="5"/>
     </row>
-    <row r="61" spans="1:7" ht="14.25" customHeight="1">
-[...6 lines deleted...]
-      <c r="G61" s="20"/>
+    <row r="61" spans="1:7" ht="12" customHeight="1">
+      <c r="A61" s="3"/>
+      <c r="B61" s="1"/>
+      <c r="C61" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="D61" s="1"/>
+      <c r="E61" s="312" t="b">
+        <v>0</v>
+      </c>
+      <c r="G61" s="5"/>
+    </row>
+    <row r="62" spans="1:7" ht="12" customHeight="1">
+      <c r="A62" s="3"/>
+      <c r="B62" s="1"/>
+      <c r="C62" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="D62" s="1"/>
+      <c r="E62" s="317"/>
+      <c r="F62" s="317"/>
+      <c r="G62" s="297"/>
+    </row>
+    <row r="63" spans="1:7" ht="12" customHeight="1">
+      <c r="A63" s="3"/>
+      <c r="B63" s="1"/>
+      <c r="C63" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="D63" s="1"/>
+      <c r="E63" s="1"/>
+      <c r="G63" s="5"/>
+    </row>
+    <row r="64" spans="1:7" ht="12" customHeight="1">
+      <c r="A64" s="3"/>
+      <c r="B64" s="1"/>
+      <c r="C64" s="316"/>
+      <c r="D64" s="316"/>
+      <c r="E64" s="316"/>
+      <c r="F64" s="316"/>
+      <c r="G64" s="5"/>
+    </row>
+    <row r="65" spans="1:7" ht="7.2" customHeight="1">
+      <c r="A65" s="3"/>
+      <c r="B65" s="1"/>
+      <c r="C65" s="1"/>
+      <c r="D65" s="1"/>
+      <c r="E65" s="1"/>
+      <c r="G65" s="5"/>
+    </row>
+    <row r="66" spans="1:7" ht="12" customHeight="1">
+      <c r="A66" s="3"/>
+      <c r="B66" s="1"/>
+      <c r="C66" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="D66" s="1"/>
+      <c r="E66" s="1"/>
+      <c r="G66" s="5"/>
+    </row>
+    <row r="67" spans="1:7" ht="12" customHeight="1">
+      <c r="A67" s="3"/>
+      <c r="B67" s="1"/>
+      <c r="C67" s="205" t="s">
+        <v>100</v>
+      </c>
+      <c r="D67" s="312" t="b">
+        <v>0</v>
+      </c>
+      <c r="E67" s="1"/>
+      <c r="G67" s="5"/>
+    </row>
+    <row r="68" spans="1:7" ht="12" customHeight="1">
+      <c r="A68" s="3"/>
+      <c r="B68" s="1"/>
+      <c r="C68" s="205" t="s">
+        <v>101</v>
+      </c>
+      <c r="D68" s="312" t="b">
+        <v>0</v>
+      </c>
+      <c r="E68" s="1"/>
+      <c r="G68" s="5"/>
+    </row>
+    <row r="69" spans="1:7" ht="12" customHeight="1">
+      <c r="A69" s="3"/>
+      <c r="B69" s="1"/>
+      <c r="C69" s="205" t="s">
+        <v>102</v>
+      </c>
+      <c r="D69" s="312" t="b">
+        <v>0</v>
+      </c>
+      <c r="E69" s="1"/>
+      <c r="G69" s="5"/>
+    </row>
+    <row r="70" spans="1:7" ht="12" customHeight="1">
+      <c r="A70" s="3"/>
+      <c r="B70" s="1"/>
+      <c r="C70" s="205" t="s">
+        <v>103</v>
+      </c>
+      <c r="D70" s="312" t="b">
+        <v>0</v>
+      </c>
+      <c r="E70" s="1"/>
+      <c r="G70" s="5"/>
+    </row>
+    <row r="71" spans="1:7" ht="12" customHeight="1">
+      <c r="A71" s="3"/>
+      <c r="B71" s="1"/>
+      <c r="C71" s="205" t="s">
+        <v>104</v>
+      </c>
+      <c r="D71" s="312" t="b">
+        <v>0</v>
+      </c>
+      <c r="E71" s="1"/>
+      <c r="G71" s="5"/>
+    </row>
+    <row r="72" spans="1:7" ht="12" customHeight="1">
+      <c r="A72" s="3"/>
+      <c r="B72" s="1"/>
+      <c r="C72" s="1"/>
+      <c r="D72" s="1"/>
+      <c r="E72" s="1"/>
+      <c r="G72" s="5"/>
+    </row>
+    <row r="73" spans="1:7" ht="14.1" customHeight="1">
+      <c r="A73" s="3"/>
+      <c r="B73" s="16" t="s">
+        <v>105</v>
+      </c>
+      <c r="C73" s="11"/>
+      <c r="D73" s="82"/>
+      <c r="E73" s="11"/>
+      <c r="F73" s="11"/>
+      <c r="G73" s="5"/>
+    </row>
+    <row r="74" spans="1:7" ht="6.9" customHeight="1">
+      <c r="A74" s="3"/>
+      <c r="B74" s="1"/>
+      <c r="C74" s="1"/>
+      <c r="D74" s="1"/>
+      <c r="E74" s="1"/>
+      <c r="F74" s="1"/>
+      <c r="G74" s="5"/>
+    </row>
+    <row r="75" spans="1:7" ht="12" customHeight="1">
+      <c r="A75" s="3"/>
+      <c r="B75" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="C75" s="1"/>
+      <c r="D75" s="1"/>
+      <c r="E75" s="1"/>
+      <c r="F75" s="1"/>
+      <c r="G75" s="5"/>
+    </row>
+    <row r="76" spans="1:7" ht="6.9" customHeight="1">
+      <c r="A76" s="3"/>
+      <c r="B76" s="1"/>
+      <c r="C76" s="1"/>
+      <c r="D76" s="1"/>
+      <c r="E76" s="1"/>
+      <c r="F76" s="1"/>
+      <c r="G76" s="5"/>
+    </row>
+    <row r="77" spans="1:7" ht="14.25" customHeight="1">
+      <c r="A77" s="3"/>
+      <c r="B77" s="12" t="s">
+        <v>107</v>
+      </c>
+      <c r="C77" s="72"/>
+      <c r="D77" s="1"/>
+      <c r="E77" s="10" t="s">
+        <v>108</v>
+      </c>
+      <c r="F77" s="72"/>
+      <c r="G77" s="5"/>
+    </row>
+    <row r="78" spans="1:7" ht="14.25" customHeight="1">
+      <c r="A78" s="3"/>
+      <c r="B78" s="10" t="s">
+        <v>109</v>
+      </c>
+      <c r="C78" s="74"/>
+      <c r="D78" s="1"/>
+      <c r="E78" s="12" t="s">
+        <v>90</v>
+      </c>
+      <c r="F78" s="297"/>
+      <c r="G78" s="5"/>
+    </row>
+    <row r="79" spans="1:7" ht="14.25" customHeight="1">
+      <c r="A79" s="3"/>
+      <c r="B79" s="10" t="s">
+        <v>110</v>
+      </c>
+      <c r="C79" s="100"/>
+      <c r="D79" s="1"/>
+      <c r="E79" s="81"/>
+      <c r="F79" s="81"/>
+      <c r="G79" s="5"/>
+    </row>
+    <row r="80" spans="1:7" ht="6.9" customHeight="1">
+      <c r="A80" s="3"/>
+      <c r="B80" s="1"/>
+      <c r="C80" s="1"/>
+      <c r="E80" s="80"/>
+      <c r="F80" s="80"/>
+      <c r="G80" s="5"/>
+    </row>
+    <row r="81" spans="1:7" ht="14.25" customHeight="1">
+      <c r="A81" s="3"/>
+      <c r="B81" s="16" t="s">
+        <v>111</v>
+      </c>
+      <c r="C81" s="11"/>
+      <c r="D81" s="82"/>
+      <c r="E81" s="11"/>
+      <c r="F81" s="11"/>
+      <c r="G81" s="5"/>
+    </row>
+    <row r="82" spans="1:7" ht="6.9" customHeight="1">
+      <c r="A82" s="3"/>
+      <c r="B82" s="17"/>
+      <c r="C82" s="4"/>
+      <c r="D82" s="1"/>
+      <c r="E82" s="4"/>
+      <c r="F82" s="4"/>
+      <c r="G82" s="5"/>
+    </row>
+    <row r="83" spans="1:7" ht="14.25" customHeight="1">
+      <c r="A83" s="3"/>
+      <c r="B83" s="4"/>
+      <c r="C83" s="1"/>
+      <c r="D83" s="1"/>
+      <c r="E83" s="10" t="s">
+        <v>112</v>
+      </c>
+      <c r="F83" s="72"/>
+      <c r="G83" s="5"/>
+    </row>
+    <row r="84" spans="1:7" ht="6.9" customHeight="1">
+      <c r="B84" s="1"/>
+      <c r="C84" s="1"/>
+      <c r="D84" s="1"/>
+      <c r="E84" s="1"/>
+      <c r="F84" s="1"/>
+      <c r="G84" s="5"/>
+    </row>
+    <row r="85" spans="1:7" ht="14.25" customHeight="1">
+      <c r="B85" s="16" t="s">
+        <v>113</v>
+      </c>
+      <c r="C85" s="6"/>
+      <c r="D85" s="82"/>
+      <c r="E85" s="6"/>
+      <c r="F85" s="6"/>
+      <c r="G85" s="5"/>
+    </row>
+    <row r="86" spans="1:7" ht="6.9" customHeight="1">
+      <c r="B86" s="18"/>
+      <c r="C86" s="4"/>
+      <c r="D86" s="1"/>
+      <c r="E86" s="4"/>
+      <c r="F86" s="4"/>
+      <c r="G86" s="5"/>
+    </row>
+    <row r="87" spans="1:7" ht="14.25" customHeight="1">
+      <c r="B87" s="9" t="s">
+        <v>50</v>
+      </c>
+      <c r="C87" s="72"/>
+      <c r="D87" s="1"/>
+      <c r="E87" s="9" t="s">
+        <v>57</v>
+      </c>
+      <c r="F87" s="73"/>
+      <c r="G87" s="5"/>
+    </row>
+    <row r="88" spans="1:7" ht="14.25" customHeight="1">
+      <c r="B88" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="C88" s="72"/>
+      <c r="D88" s="1"/>
+      <c r="E88" s="270" t="s">
+        <v>59</v>
+      </c>
+      <c r="F88" s="73"/>
+      <c r="G88" s="5"/>
+    </row>
+    <row r="89" spans="1:7" ht="14.25" customHeight="1">
+      <c r="B89" s="9" t="s">
+        <v>60</v>
+      </c>
+      <c r="C89" s="72"/>
+      <c r="D89" s="1"/>
+      <c r="E89" s="9" t="s">
+        <v>61</v>
+      </c>
+      <c r="F89" s="73"/>
+      <c r="G89" s="5"/>
+    </row>
+    <row r="90" spans="1:7" ht="22.2" customHeight="1">
+      <c r="B90" s="39" t="s">
+        <v>62</v>
+      </c>
+      <c r="C90" s="73"/>
+      <c r="D90" s="1"/>
+      <c r="E90" s="311" t="s">
+        <v>63</v>
+      </c>
+      <c r="F90" s="73"/>
+      <c r="G90" s="5"/>
+    </row>
+    <row r="91" spans="1:7" ht="6.9" customHeight="1">
+      <c r="B91" s="18"/>
+      <c r="C91" s="4"/>
+      <c r="D91" s="1"/>
+      <c r="E91" s="4"/>
+      <c r="F91" s="4"/>
+      <c r="G91" s="5"/>
+    </row>
+    <row r="92" spans="1:7" ht="14.25" customHeight="1">
+      <c r="B92" s="9" t="s">
+        <v>50</v>
+      </c>
+      <c r="C92" s="72"/>
+      <c r="D92" s="1"/>
+      <c r="E92" s="9" t="s">
+        <v>57</v>
+      </c>
+      <c r="F92" s="73"/>
+      <c r="G92" s="5"/>
+    </row>
+    <row r="93" spans="1:7" ht="14.25" customHeight="1">
+      <c r="B93" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="C93" s="72"/>
+      <c r="D93" s="1"/>
+      <c r="E93" s="270" t="s">
+        <v>59</v>
+      </c>
+      <c r="F93" s="73"/>
+      <c r="G93" s="5"/>
+    </row>
+    <row r="94" spans="1:7" ht="14.25" customHeight="1">
+      <c r="B94" s="9" t="s">
+        <v>60</v>
+      </c>
+      <c r="C94" s="72"/>
+      <c r="D94" s="1"/>
+      <c r="E94" s="9" t="s">
+        <v>61</v>
+      </c>
+      <c r="F94" s="73"/>
+      <c r="G94" s="5"/>
+    </row>
+    <row r="95" spans="1:7" ht="20.399999999999999">
+      <c r="B95" s="39" t="s">
+        <v>62</v>
+      </c>
+      <c r="C95" s="73"/>
+      <c r="D95" s="1"/>
+      <c r="E95" s="311" t="s">
+        <v>63</v>
+      </c>
+      <c r="F95" s="73"/>
+      <c r="G95" s="5"/>
+    </row>
+    <row r="96" spans="1:7" ht="6.9" customHeight="1">
+      <c r="B96" s="18"/>
+      <c r="C96" s="4"/>
+      <c r="D96" s="1"/>
+      <c r="E96" s="4"/>
+      <c r="F96" s="4"/>
+      <c r="G96" s="5"/>
+    </row>
+    <row r="97" spans="1:7" ht="14.25" customHeight="1">
+      <c r="B97" s="9" t="s">
+        <v>50</v>
+      </c>
+      <c r="C97" s="72"/>
+      <c r="D97" s="1"/>
+      <c r="E97" s="9" t="s">
+        <v>57</v>
+      </c>
+      <c r="F97" s="73"/>
+      <c r="G97" s="5"/>
+    </row>
+    <row r="98" spans="1:7" ht="14.25" customHeight="1">
+      <c r="B98" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="C98" s="72"/>
+      <c r="D98" s="1"/>
+      <c r="E98" s="270" t="s">
+        <v>59</v>
+      </c>
+      <c r="F98" s="73"/>
+      <c r="G98" s="5"/>
+    </row>
+    <row r="99" spans="1:7" ht="14.25" customHeight="1">
+      <c r="B99" s="9" t="s">
+        <v>60</v>
+      </c>
+      <c r="C99" s="72"/>
+      <c r="D99" s="1"/>
+      <c r="E99" s="9" t="s">
+        <v>61</v>
+      </c>
+      <c r="F99" s="73"/>
+      <c r="G99" s="5"/>
+    </row>
+    <row r="100" spans="1:7" ht="20.399999999999999">
+      <c r="B100" s="39" t="s">
+        <v>62</v>
+      </c>
+      <c r="C100" s="73"/>
+      <c r="D100" s="1"/>
+      <c r="E100" s="311" t="s">
+        <v>63</v>
+      </c>
+      <c r="F100" s="73"/>
+      <c r="G100" s="5"/>
+    </row>
+    <row r="101" spans="1:7" ht="6.9" customHeight="1">
+      <c r="B101" s="18"/>
+      <c r="C101" s="4"/>
+      <c r="D101" s="1"/>
+      <c r="E101" s="4"/>
+      <c r="F101" s="4"/>
+      <c r="G101" s="5"/>
+    </row>
+    <row r="102" spans="1:7" ht="14.25" customHeight="1">
+      <c r="B102" s="9" t="s">
+        <v>50</v>
+      </c>
+      <c r="C102" s="72"/>
+      <c r="D102" s="1"/>
+      <c r="E102" s="9" t="s">
+        <v>57</v>
+      </c>
+      <c r="F102" s="73"/>
+      <c r="G102" s="5"/>
+    </row>
+    <row r="103" spans="1:7" ht="14.25" customHeight="1">
+      <c r="B103" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="C103" s="72"/>
+      <c r="D103" s="1"/>
+      <c r="E103" s="270" t="s">
+        <v>59</v>
+      </c>
+      <c r="F103" s="73"/>
+      <c r="G103" s="5"/>
+    </row>
+    <row r="104" spans="1:7" ht="14.25" customHeight="1">
+      <c r="B104" s="9" t="s">
+        <v>60</v>
+      </c>
+      <c r="C104" s="72"/>
+      <c r="D104" s="1"/>
+      <c r="E104" s="9" t="s">
+        <v>61</v>
+      </c>
+      <c r="F104" s="73"/>
+      <c r="G104" s="5"/>
+    </row>
+    <row r="105" spans="1:7" ht="20.399999999999999">
+      <c r="B105" s="39" t="s">
+        <v>62</v>
+      </c>
+      <c r="C105" s="73"/>
+      <c r="D105" s="1"/>
+      <c r="E105" s="311" t="s">
+        <v>63</v>
+      </c>
+      <c r="F105" s="73"/>
+      <c r="G105" s="5"/>
+    </row>
+    <row r="106" spans="1:7" ht="14.25" customHeight="1">
+      <c r="A106" s="174"/>
+      <c r="B106" s="174"/>
+      <c r="C106" s="174"/>
+      <c r="D106" s="174"/>
+      <c r="E106" s="174"/>
+      <c r="F106" s="174"/>
+      <c r="G106" s="310"/>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1"/>
-  <mergeCells count="6">
-[...5 lines deleted...]
-    <mergeCell ref="D41:F41"/>
+  <mergeCells count="8">
+    <mergeCell ref="C55:F55"/>
+    <mergeCell ref="E62:F62"/>
+    <mergeCell ref="C64:F64"/>
+    <mergeCell ref="C49:F49"/>
+    <mergeCell ref="C50:F50"/>
+    <mergeCell ref="D53:F53"/>
+    <mergeCell ref="D52:F52"/>
+    <mergeCell ref="D51:F51"/>
   </mergeCells>
-  <conditionalFormatting sqref="C7:C11 F7:F11 C15:C18 F15:F18 F22:F24 C22:C25 F29:F37 C29:C38 C39:F40 C41 C53:C56 F60">
-[...1 lines deleted...]
-      <formula>NOT(ISERROR(SEARCH("Describe",C7)))</formula>
+  <conditionalFormatting sqref="C14:C18 F14:F18 C22:C25 F22:F25 C32:C35 F32:F35 F39:F47 C39:C48 C49:F50 C51 C77:C79 F83">
+    <cfRule type="containsText" dxfId="61" priority="23" operator="containsText" text="Describe">
+      <formula>NOT(ISERROR(SEARCH("Describe",C14)))</formula>
     </cfRule>
-    <cfRule type="containsBlanks" dxfId="41" priority="12">
-      <formula>LEN(TRIM(C7))=0</formula>
+    <cfRule type="containsBlanks" dxfId="60" priority="30">
+      <formula>LEN(TRIM(C14))=0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="D41:D43">
-[...1 lines deleted...]
-      <formula>NOT(ISERROR(SEARCH("Describe",D41)))</formula>
+  <conditionalFormatting sqref="C87:C90 F87:F90">
+    <cfRule type="containsText" dxfId="59" priority="13" operator="containsText" text="Describe">
+      <formula>NOT(ISERROR(SEARCH("Describe",C87)))</formula>
     </cfRule>
-    <cfRule type="containsBlanks" dxfId="39" priority="2">
-      <formula>LEN(TRIM(D41))=0</formula>
+    <cfRule type="containsBlanks" dxfId="58" priority="14">
+      <formula>LEN(TRIM(C87))=0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="E53 E57:F57">
-[...1 lines deleted...]
-      <formula>$C$55="yes"</formula>
+  <conditionalFormatting sqref="C92:C95 F92:F95">
+    <cfRule type="containsText" dxfId="57" priority="11" operator="containsText" text="Describe">
+      <formula>NOT(ISERROR(SEARCH("Describe",C92)))</formula>
+    </cfRule>
+    <cfRule type="containsBlanks" dxfId="56" priority="12">
+      <formula>LEN(TRIM(C92))=0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="F47">
-[...1 lines deleted...]
-      <formula>NOT(ISERROR(SEARCH("Describe",F47)))</formula>
+  <conditionalFormatting sqref="C97:C100 F97:F100">
+    <cfRule type="containsText" dxfId="55" priority="9" operator="containsText" text="Describe">
+      <formula>NOT(ISERROR(SEARCH("Describe",C97)))</formula>
     </cfRule>
-    <cfRule type="containsBlanks" dxfId="36" priority="4">
-      <formula>LEN(TRIM(F47))=0</formula>
+    <cfRule type="containsBlanks" dxfId="54" priority="10">
+      <formula>LEN(TRIM(C97))=0</formula>
     </cfRule>
   </conditionalFormatting>
-  <dataValidations count="22">
-    <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="C10" xr:uid="{5BF22027-AD4F-944D-8CF4-D777413CD975}">
+  <conditionalFormatting sqref="C102:C105 F102:F105">
+    <cfRule type="containsText" dxfId="53" priority="7" operator="containsText" text="Describe">
+      <formula>NOT(ISERROR(SEARCH("Describe",C102)))</formula>
+    </cfRule>
+    <cfRule type="containsBlanks" dxfId="52" priority="8">
+      <formula>LEN(TRIM(C102))=0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C55:F55">
+    <cfRule type="containsText" dxfId="51" priority="5" operator="containsText" text="Describe">
+      <formula>NOT(ISERROR(SEARCH("Describe",C55)))</formula>
+    </cfRule>
+    <cfRule type="containsBlanks" dxfId="50" priority="6">
+      <formula>LEN(TRIM(C55))=0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C64:F64">
+    <cfRule type="containsText" dxfId="49" priority="1" operator="containsText" text="Describe">
+      <formula>NOT(ISERROR(SEARCH("Describe",C64)))</formula>
+    </cfRule>
+    <cfRule type="containsBlanks" dxfId="48" priority="2">
+      <formula>LEN(TRIM(C64))=0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D51:D53">
+    <cfRule type="containsText" dxfId="47" priority="19" operator="containsText" text="Describe">
+      <formula>NOT(ISERROR(SEARCH("Describe",D51)))</formula>
+    </cfRule>
+    <cfRule type="containsBlanks" dxfId="46" priority="20">
+      <formula>LEN(TRIM(D51))=0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E62">
+    <cfRule type="containsText" dxfId="45" priority="3" operator="containsText" text="Describe">
+      <formula>NOT(ISERROR(SEARCH("Describe",E62)))</formula>
+    </cfRule>
+    <cfRule type="containsBlanks" dxfId="44" priority="4">
+      <formula>LEN(TRIM(E62))=0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E80:F80">
+    <cfRule type="expression" dxfId="43" priority="28">
+      <formula>$C$78="yes"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="F77:F78">
+    <cfRule type="containsText" dxfId="42" priority="17" operator="containsText" text="Describe">
+      <formula>NOT(ISERROR(SEARCH("Describe",F77)))</formula>
+    </cfRule>
+    <cfRule type="containsBlanks" dxfId="41" priority="18">
+      <formula>LEN(TRIM(F77))=0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <dataValidations count="24">
+    <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="C17" xr:uid="{5BF22027-AD4F-944D-8CF4-D777413CD975}">
       <formula1>"Owner,Employee,Consultant"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Select From Drop Down Menu" error=" " sqref="C17" xr:uid="{2D4C5553-09D5-A44B-9919-CAB025DBA08D}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Select From Drop Down Menu" error=" " sqref="C24" xr:uid="{2D4C5553-09D5-A44B-9919-CAB025DBA08D}">
       <formula1>"Non-Profit,For-Profit,Cooperative,Indigenous Government"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Select From Drop Down Menu" error=" " sqref="C23" xr:uid="{2BDA752B-4527-6247-8E97-B516AA0E9C51}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Select From Drop Down Menu" error=" " sqref="C33 C88 C93 C98 C103" xr:uid="{2BDA752B-4527-6247-8E97-B516AA0E9C51}">
       <formula1>"Downtown,Other Area"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Select From Drop Down Menu" error=" " sqref="F22" xr:uid="{4B015F44-6943-4F44-9E16-250B7F528E58}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Select From Drop Down Menu" error=" " sqref="F32 F87 F92 F97 F102" xr:uid="{4B015F44-6943-4F44-9E16-250B7F528E58}">
       <formula1>"Currently Zoned for Project, Requires Rezoning, Requires Variance or Conditional Use"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Select From Drop Down Menu" error=" " sqref="F23" xr:uid="{3CA9DC78-4A9D-874D-AC3C-DB216A48826B}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Select From Drop Down Menu" error=" " sqref="F33 F88 F93 F98 F103" xr:uid="{3CA9DC78-4A9D-874D-AC3C-DB216A48826B}">
       <formula1>"Applicant Owned, Applicant Leased (20+ Years Remaining), Executed Legal Option to Purchase, Executed Legal Option to Lease,City of Winnipeg Land Enhancement Site"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Select From Drop Down Menu" error=" " sqref="F24" xr:uid="{57DF3113-5ABF-2C44-8F8D-73B0B9425788}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Select From Drop Down Menu" error=" " sqref="F34 F89 F94 F99 F104" xr:uid="{57DF3113-5ABF-2C44-8F8D-73B0B9425788}">
       <formula1>"Vacant Land, Building to be Demolished,Building to be Re-Used, Surface Parking Lot, Heritage Building"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Select From Drop Down Menu" error=" " sqref="C36" xr:uid="{EC3FFE1C-B69A-6845-8723-4EE32551F5BA}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Select From Drop Down Menu" error=" " sqref="C46" xr:uid="{EC3FFE1C-B69A-6845-8723-4EE32551F5BA}">
       <formula1>"Class A,Class B,Class C,Class D"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F37" xr:uid="{FEC994E1-743E-CE47-86EF-EF08B6A2B918}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F47" xr:uid="{FEC994E1-743E-CE47-86EF-EF08B6A2B918}">
       <formula1>"Has been secured post Dec. 5/23,Can be secured before Sept.30/26,Neither"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C53" xr:uid="{E4CE08E6-D7E6-9A47-B7D0-E389137FBCCC}">
-      <formula1>"Market Housing,Affordable Housing,Mixed Housing"</formula1>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C77" xr:uid="{E4CE08E6-D7E6-9A47-B7D0-E389137FBCCC}">
+      <formula1>"Market Housing,Affordable Housing,Mixed Housing,Affordable Homeownership"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C55 C18" xr:uid="{6D03AB70-D83F-8B4B-8C86-62460878053D}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C25" xr:uid="{6D03AB70-D83F-8B4B-8C86-62460878053D}">
       <formula1>"Yes, No"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Select From Drop Down Menu" error=" " sqref="C32" xr:uid="{EED880F5-D704-AC41-B5DB-4C4E50263747}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Select From Drop Down Menu" error=" " sqref="C42" xr:uid="{EED880F5-D704-AC41-B5DB-4C4E50263747}">
       <formula1>"Wood, Concrete"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Select From Drop Down Menu" error=" " sqref="F60" xr:uid="{53399EAF-7FB7-E544-886C-A20897C20DD4}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Select From Drop Down Menu" error=" " sqref="F83" xr:uid="{53399EAF-7FB7-E544-886C-A20897C20DD4}">
       <formula1>"Yes, No"</formula1>
     </dataValidation>
-    <dataValidation type="whole" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Format Error" error="Must be a number and greater than 4." sqref="C38" xr:uid="{95605D7E-2B2E-8444-89F5-F79DE3BC380B}">
+    <dataValidation type="whole" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Format Error" error="Must be a number and greater than 4." sqref="C48" xr:uid="{95605D7E-2B2E-8444-89F5-F79DE3BC380B}">
       <formula1>0</formula1>
       <formula2>1000</formula2>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Select From Drop Down Menu" error=" " sqref="C31" xr:uid="{77AAEFC2-7C4C-B841-8107-9DA350097AD2}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Select From Drop Down Menu" error=" " sqref="C41" xr:uid="{77AAEFC2-7C4C-B841-8107-9DA350097AD2}">
       <formula1>"New Construction, Commercial to Residential Use, Rehab/Uninhabitable Residential"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C56" xr:uid="{F43BF600-4DFC-654A-B483-0614254ED9D8}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C79" xr:uid="{F43BF600-4DFC-654A-B483-0614254ED9D8}">
       <formula1>"No Supports,  Brief targeted supports through off-site staff/partners,  Part-time staff supports (on-site or off-site),Staff supports 24/7 (on-site or off-site)   "</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Select From Drop Down Menu" error=" " sqref="C37:C38" xr:uid="{B91DE925-B7E8-EF46-AA7C-3A1D807F4913}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Select From Drop Down Menu" error=" " sqref="C47:C48" xr:uid="{B91DE925-B7E8-EF46-AA7C-3A1D807F4913}">
       <formula1>"Quantity Surveyor,Construction Company,Architect/Engineer,Developer"</formula1>
     </dataValidation>
-    <dataValidation type="whole" allowBlank="1" showInputMessage="1" errorTitle="Select From Drop Down Menu" error=" " sqref="F30" xr:uid="{25448610-04FC-984E-9CD9-AA93CF46FEA5}">
+    <dataValidation type="whole" allowBlank="1" showInputMessage="1" errorTitle="Select From Drop Down Menu" error=" " sqref="F40" xr:uid="{25448610-04FC-984E-9CD9-AA93CF46FEA5}">
       <formula1>1</formula1>
       <formula2>1000000</formula2>
     </dataValidation>
-    <dataValidation type="whole" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Format Error" error="Must be a number and greater than 4." sqref="C30" xr:uid="{1533CC4A-1CBD-654C-AE64-FDE929EB1267}">
+    <dataValidation type="whole" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Format Error" error="Must be a number and greater than 4." sqref="C40" xr:uid="{1533CC4A-1CBD-654C-AE64-FDE929EB1267}">
       <formula1>5</formula1>
       <formula2>2000</formula2>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Select From Drop Down Menu" error=" " sqref="C30" xr:uid="{52D89107-359E-0F47-B2F3-A8798AB1D2B8}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Select From Drop Down Menu" error=" " sqref="C40" xr:uid="{52D89107-359E-0F47-B2F3-A8798AB1D2B8}">
       <formula1>"Primarily Wood, Primarily Concrete"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C25 F47" xr:uid="{D82AC552-0B17-4DC1-99C5-B9DCF9D1D009}">
-[...2 lines deleted...]
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D42" xr:uid="{EDB0034F-1EDD-4CC7-900F-8BC808061F5E}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D52" xr:uid="{EDB0034F-1EDD-4CC7-900F-8BC808061F5E}">
       <formula1>"Not Expecting to Achieve Any Green Building Certification,CaBC Zero Carbon Building Design Standard,Passive House Canada Certified Building,LEEDv5 Building Design &amp; Construction,Other (Please Specify Below)"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D41:F41" xr:uid="{C5717B32-469D-49EC-9910-382A523F298F}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D51:F51" xr:uid="{C5717B32-469D-49EC-9910-382A523F298F}">
       <formula1>"0%,25%,50%,60%"</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C35 C90 C95 C100 C105" xr:uid="{F9BA6BA6-C76F-48B4-A8E7-1F448989DAAC}">
+      <formula1>"Pre-development/Planning,Demolition/Excavation underway,Construction/Renovation underway,Construction Complete"</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C78" xr:uid="{DED399EF-55ED-4A50-8A37-3A481030EBBF}">
+      <formula1>"Below 80% MMR,Provincial Affordable Housing Rental Program rates,Below 60% MMR,Rent geared-to-income,Affordable homeownership,Other"</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F35 F90 F95 F100 F105" xr:uid="{AFCD7342-D0BA-49D2-892F-D726648C3883}">
+      <formula1>"Vacant Building,Underutilized (&gt;½ of building vacant),Occupied residential building,Occupied non-residential building,N/A"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.3" footer="0.3"/>
   <pageSetup fitToWidth="0" fitToHeight="0" orientation="portrait" r:id="rId1"/>
-  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A40CC79A-93CD-7440-9060-EF6D96B08BBB}">
   <sheetPr codeName="Sheet3">
     <tabColor rgb="FF123985"/>
   </sheetPr>
   <dimension ref="A1:L52"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" zoomScale="150" zoomScaleNormal="150" zoomScaleSheetLayoutView="115" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="12" defaultRowHeight="14.25" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="4.7109375" customWidth="1"/>
     <col min="2" max="2" width="34.7109375" customWidth="1"/>
     <col min="3" max="3" width="3.42578125" style="29" customWidth="1"/>
     <col min="4" max="4" width="13.140625" customWidth="1"/>
     <col min="5" max="5" width="9" customWidth="1"/>
     <col min="6" max="6" width="37" customWidth="1"/>
     <col min="7" max="7" width="3.42578125" style="29" customWidth="1"/>
     <col min="8" max="8" width="13.140625" customWidth="1"/>
     <col min="9" max="11" width="11.140625" customWidth="1"/>
     <col min="12" max="12" width="4.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" s="13" customFormat="1" ht="29.1" customHeight="1">
       <c r="A1" s="21"/>
       <c r="B1" s="51" t="s">
-        <v>93</v>
+        <v>114</v>
       </c>
       <c r="C1" s="27"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="30"/>
       <c r="H1" s="2"/>
       <c r="I1" s="52"/>
       <c r="J1" s="52"/>
       <c r="K1" s="52"/>
-      <c r="L1" s="178" t="str">
+      <c r="L1" s="177" t="str">
         <f>IF(ISBLANK(Project_Name), "", UPPER(Project_Name))</f>
         <v/>
       </c>
     </row>
     <row r="2" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A2" s="3"/>
       <c r="B2" s="4"/>
       <c r="C2" s="35"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="35"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
       <c r="J2" s="4"/>
       <c r="K2" s="4"/>
       <c r="L2" s="5"/>
     </row>
     <row r="3" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A3" s="3"/>
       <c r="B3" s="53" t="s">
         <v>30</v>
       </c>
       <c r="C3" s="35"/>
       <c r="D3" s="4"/>
@@ -6450,2858 +7561,3022 @@
       <c r="F3" s="4"/>
       <c r="G3" s="35"/>
       <c r="H3" s="4"/>
       <c r="I3" s="4"/>
       <c r="J3" s="4"/>
       <c r="K3" s="4"/>
       <c r="L3" s="5"/>
     </row>
     <row r="4" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A4" s="3"/>
       <c r="B4" s="4"/>
       <c r="C4" s="35"/>
       <c r="D4" s="4"/>
       <c r="E4" s="4"/>
       <c r="F4" s="4"/>
       <c r="G4" s="35"/>
       <c r="H4" s="4"/>
       <c r="I4" s="4"/>
       <c r="J4" s="4"/>
       <c r="K4" s="4"/>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A5" s="3"/>
       <c r="B5" s="14" t="s">
-        <v>94</v>
+        <v>115</v>
       </c>
       <c r="C5" s="36"/>
       <c r="D5" s="11"/>
       <c r="E5" s="4"/>
       <c r="F5" s="14" t="s">
-        <v>95</v>
+        <v>116</v>
       </c>
       <c r="G5" s="37"/>
       <c r="H5" s="11"/>
       <c r="I5" s="11"/>
       <c r="J5" s="11"/>
       <c r="K5" s="11"/>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A6" s="3"/>
       <c r="B6" s="1"/>
       <c r="C6" s="38"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="38"/>
       <c r="H6" s="1"/>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" s="13" customFormat="1" ht="20.25" customHeight="1">
       <c r="A7" s="3"/>
       <c r="B7"/>
       <c r="C7" s="35"/>
       <c r="D7" s="39" t="s">
-        <v>96</v>
+        <v>117</v>
       </c>
       <c r="E7" s="4"/>
       <c r="F7" s="40" t="s">
-        <v>97</v>
+        <v>118</v>
       </c>
       <c r="G7" s="35"/>
       <c r="H7" s="39" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-        <v>98</v>
+        <v>117</v>
+      </c>
+      <c r="I7" s="265" t="s">
+        <v>119</v>
       </c>
       <c r="J7" s="4"/>
       <c r="K7" s="4"/>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A8" s="3"/>
       <c r="B8" s="41" t="s">
-        <v>99</v>
+        <v>120</v>
       </c>
       <c r="C8" s="38" t="s">
-        <v>100</v>
+        <v>121</v>
       </c>
       <c r="D8" s="42"/>
       <c r="E8" s="1"/>
       <c r="F8" s="39" t="s">
-        <v>101</v>
+        <v>122</v>
       </c>
       <c r="G8" s="38" t="s">
-        <v>100</v>
+        <v>121</v>
       </c>
       <c r="H8" s="42"/>
-      <c r="I8" s="125" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I8" s="124"/>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A9" s="3"/>
-      <c r="B9" s="124" t="s">
-        <v>103</v>
+      <c r="B9" s="123" t="s">
+        <v>123</v>
       </c>
       <c r="D9" s="77"/>
       <c r="E9" s="4"/>
       <c r="F9" s="39" t="s">
-        <v>104</v>
+        <v>124</v>
       </c>
       <c r="G9" s="38" t="s">
-        <v>100</v>
+        <v>121</v>
       </c>
       <c r="H9" s="42"/>
       <c r="I9" s="72"/>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A10" s="3"/>
       <c r="B10" s="43" t="s">
-        <v>105</v>
+        <v>125</v>
       </c>
       <c r="C10" s="38" t="s">
-        <v>100</v>
+        <v>121</v>
       </c>
       <c r="D10" s="77"/>
       <c r="E10" s="4"/>
       <c r="F10" s="60" t="s">
-        <v>106</v>
+        <v>126</v>
       </c>
       <c r="G10" s="38" t="s">
-        <v>100</v>
+        <v>121</v>
       </c>
       <c r="H10" s="42"/>
       <c r="I10" s="72"/>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A11" s="3"/>
-      <c r="B11" s="102" t="s">
-        <v>107</v>
+      <c r="B11" s="101" t="s">
+        <v>127</v>
       </c>
       <c r="C11" s="38" t="s">
-        <v>100</v>
+        <v>121</v>
       </c>
       <c r="D11" s="42"/>
       <c r="E11" s="4"/>
-      <c r="F11" s="102" t="s">
-        <v>107</v>
+      <c r="F11" s="101" t="s">
+        <v>127</v>
       </c>
       <c r="G11" s="54" t="s">
-        <v>100</v>
+        <v>121</v>
       </c>
       <c r="H11" s="42"/>
       <c r="I11" s="72"/>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A12" s="3"/>
       <c r="B12" s="43" t="s">
-        <v>108</v>
+        <v>128</v>
       </c>
       <c r="C12" s="38" t="s">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="D12" s="25">
+        <v>121</v>
+      </c>
+      <c r="D12" s="44">
         <f>D8+D10+D11</f>
         <v>0</v>
       </c>
       <c r="E12" s="4"/>
-      <c r="F12" s="102" t="s">
-        <v>107</v>
+      <c r="F12" s="101" t="s">
+        <v>127</v>
       </c>
       <c r="G12" s="38" t="s">
-        <v>100</v>
+        <v>121</v>
       </c>
       <c r="H12" s="42"/>
       <c r="I12" s="72"/>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A13" s="3"/>
       <c r="B13" s="45"/>
       <c r="C13" s="28"/>
       <c r="D13" s="46"/>
       <c r="E13" s="4"/>
-      <c r="F13" s="102" t="s">
-        <v>107</v>
+      <c r="F13" s="101" t="s">
+        <v>127</v>
       </c>
       <c r="G13" s="38" t="s">
-        <v>100</v>
+        <v>121</v>
       </c>
       <c r="H13" s="42"/>
       <c r="I13" s="72"/>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A14" s="3"/>
       <c r="B14" s="43" t="s">
-        <v>109</v>
+        <v>129</v>
       </c>
       <c r="C14" s="38" t="s">
-        <v>100</v>
+        <v>121</v>
       </c>
       <c r="D14" s="42"/>
       <c r="E14" s="4"/>
-      <c r="F14" s="102" t="s">
-        <v>107</v>
+      <c r="F14" s="101" t="s">
+        <v>127</v>
       </c>
       <c r="G14" s="38" t="s">
-        <v>100</v>
+        <v>121</v>
       </c>
       <c r="H14" s="42"/>
       <c r="I14" s="72"/>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A15" s="3"/>
       <c r="B15" s="43" t="s">
-        <v>110</v>
+        <v>130</v>
       </c>
       <c r="C15" s="38" t="s">
-        <v>100</v>
+        <v>121</v>
       </c>
       <c r="D15" s="77"/>
       <c r="E15" s="4"/>
-      <c r="F15" s="102" t="s">
-        <v>107</v>
+      <c r="F15" s="101" t="s">
+        <v>127</v>
       </c>
       <c r="G15" s="38" t="s">
-        <v>100</v>
+        <v>121</v>
       </c>
       <c r="H15" s="42"/>
       <c r="I15" s="72"/>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A16" s="3"/>
-      <c r="B16" s="102" t="s">
-        <v>107</v>
+      <c r="B16" s="101" t="s">
+        <v>127</v>
       </c>
       <c r="C16" s="38" t="s">
-        <v>100</v>
+        <v>121</v>
       </c>
       <c r="D16" s="42"/>
       <c r="E16" s="4"/>
-      <c r="F16" s="102" t="s">
-        <v>107</v>
+      <c r="F16" s="101" t="s">
+        <v>127</v>
       </c>
       <c r="G16" s="38" t="s">
-        <v>100</v>
+        <v>121</v>
       </c>
       <c r="H16" s="42"/>
       <c r="I16" s="72"/>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A17" s="3"/>
-      <c r="B17" s="102" t="s">
-        <v>107</v>
+      <c r="B17" s="101" t="s">
+        <v>127</v>
       </c>
       <c r="C17" s="38" t="s">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="D17" s="42"/>
+        <v>121</v>
+      </c>
+      <c r="D17" s="77"/>
       <c r="E17" s="4"/>
-      <c r="F17" s="102" t="s">
-        <v>107</v>
+      <c r="F17" s="101" t="s">
+        <v>127</v>
       </c>
       <c r="G17" s="38" t="s">
-        <v>100</v>
+        <v>121</v>
       </c>
       <c r="H17" s="42"/>
       <c r="I17" s="72"/>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A18" s="3"/>
-      <c r="B18" s="102" t="s">
-        <v>107</v>
+      <c r="B18" s="101" t="s">
+        <v>127</v>
       </c>
       <c r="C18" s="38" t="s">
-        <v>100</v>
+        <v>121</v>
       </c>
       <c r="D18" s="42"/>
       <c r="E18" s="4"/>
-      <c r="F18" s="102" t="s">
-        <v>107</v>
+      <c r="F18" s="101" t="s">
+        <v>127</v>
       </c>
       <c r="G18" s="38" t="s">
-        <v>100</v>
+        <v>121</v>
       </c>
       <c r="H18" s="42"/>
       <c r="I18" s="72"/>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A19" s="3"/>
-      <c r="B19" s="276" t="s">
-        <v>111</v>
+      <c r="B19" s="272" t="s">
+        <v>131</v>
       </c>
       <c r="C19" s="38" t="s">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="D19" s="25">
+        <v>121</v>
+      </c>
+      <c r="D19" s="44">
         <f>SUM(D14:D18)</f>
         <v>0</v>
       </c>
       <c r="E19" s="4"/>
-      <c r="F19" s="102" t="s">
-        <v>107</v>
+      <c r="F19" s="101" t="s">
+        <v>127</v>
       </c>
       <c r="G19" s="38" t="s">
-        <v>100</v>
+        <v>121</v>
       </c>
       <c r="H19" s="42"/>
       <c r="I19" s="72"/>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A20" s="3"/>
       <c r="B20" s="47"/>
       <c r="C20" s="38"/>
       <c r="D20" s="44"/>
       <c r="E20" s="4"/>
-      <c r="F20" s="102" t="s">
-        <v>107</v>
+      <c r="F20" s="101" t="s">
+        <v>127</v>
       </c>
       <c r="G20" s="38" t="s">
-        <v>100</v>
+        <v>121</v>
       </c>
       <c r="H20" s="42"/>
       <c r="I20" s="72"/>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A21" s="3"/>
       <c r="B21" s="43" t="s">
-        <v>112</v>
+        <v>132</v>
       </c>
       <c r="C21" s="38" t="s">
-        <v>100</v>
+        <v>121</v>
       </c>
       <c r="D21" s="42"/>
       <c r="E21" s="4"/>
-      <c r="F21" s="102" t="s">
-        <v>107</v>
+      <c r="F21" s="101" t="s">
+        <v>127</v>
       </c>
       <c r="G21" s="38" t="s">
-        <v>100</v>
+        <v>121</v>
       </c>
       <c r="H21" s="42"/>
       <c r="I21" s="72"/>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A22" s="3"/>
-      <c r="B22" s="102" t="s">
-        <v>107</v>
+      <c r="B22" s="101" t="s">
+        <v>127</v>
       </c>
       <c r="C22" s="38" t="s">
-        <v>100</v>
+        <v>121</v>
       </c>
       <c r="D22" s="42"/>
       <c r="E22" s="4"/>
-      <c r="F22" s="102" t="s">
-        <v>107</v>
+      <c r="F22" s="101" t="s">
+        <v>127</v>
       </c>
       <c r="G22" s="38" t="s">
-        <v>100</v>
+        <v>121</v>
       </c>
       <c r="H22" s="42"/>
       <c r="I22" s="72"/>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A23" s="3"/>
       <c r="B23" s="43" t="s">
-        <v>113</v>
+        <v>133</v>
       </c>
       <c r="C23" s="38" t="s">
-        <v>100</v>
+        <v>121</v>
       </c>
       <c r="D23" s="25">
         <f>SUM(D21:D22)</f>
         <v>0</v>
       </c>
       <c r="E23" s="4"/>
-      <c r="F23" s="102" t="s">
-        <v>107</v>
+      <c r="F23" s="101" t="s">
+        <v>127</v>
       </c>
       <c r="G23" s="38" t="s">
-        <v>100</v>
+        <v>121</v>
       </c>
       <c r="H23" s="42"/>
       <c r="I23" s="72"/>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A24" s="3"/>
       <c r="B24" s="47"/>
       <c r="C24" s="38"/>
       <c r="D24" s="44"/>
       <c r="E24" s="4"/>
-      <c r="F24" s="102" t="s">
-        <v>107</v>
+      <c r="F24" s="101" t="s">
+        <v>127</v>
       </c>
       <c r="G24" s="38" t="s">
-        <v>100</v>
+        <v>121</v>
       </c>
       <c r="H24" s="42"/>
       <c r="I24" s="72"/>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A25" s="3"/>
       <c r="B25" s="41" t="s">
-        <v>114</v>
+        <v>134</v>
       </c>
       <c r="C25" s="38" t="s">
-        <v>100</v>
+        <v>121</v>
       </c>
       <c r="D25" s="42"/>
       <c r="E25" s="4"/>
-      <c r="F25" s="102" t="s">
-        <v>107</v>
+      <c r="F25" s="101" t="s">
+        <v>127</v>
       </c>
       <c r="G25" s="38" t="s">
-        <v>100</v>
+        <v>121</v>
       </c>
       <c r="H25" s="42"/>
       <c r="I25" s="72"/>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A26" s="3"/>
       <c r="B26" s="45"/>
       <c r="C26" s="38"/>
       <c r="D26" s="75"/>
       <c r="E26" s="4"/>
-      <c r="F26" s="102" t="s">
-        <v>107</v>
+      <c r="F26" s="101" t="s">
+        <v>127</v>
       </c>
       <c r="G26" s="38" t="s">
-        <v>100</v>
+        <v>121</v>
       </c>
       <c r="H26" s="42"/>
       <c r="I26" s="72"/>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A27" s="3"/>
       <c r="B27" s="43" t="s">
-        <v>115</v>
+        <v>135</v>
       </c>
       <c r="C27" s="38" t="s">
-        <v>100</v>
+        <v>121</v>
       </c>
       <c r="D27" s="42"/>
       <c r="E27" s="4"/>
       <c r="F27" s="39" t="s">
-        <v>116</v>
+        <v>136</v>
       </c>
       <c r="G27" s="38" t="s">
-        <v>100</v>
+        <v>121</v>
       </c>
       <c r="H27" s="22">
         <f>SUM(H8:H26)</f>
         <v>0</v>
       </c>
       <c r="I27" s="4"/>
       <c r="J27" s="4"/>
       <c r="K27" s="4"/>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A28" s="3"/>
       <c r="B28" s="41" t="s">
-        <v>117</v>
+        <v>137</v>
       </c>
       <c r="C28" s="38" t="s">
-        <v>100</v>
+        <v>121</v>
       </c>
       <c r="D28" s="42"/>
       <c r="E28" s="4"/>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A29" s="3"/>
       <c r="B29" s="43" t="s">
-        <v>118</v>
+        <v>138</v>
       </c>
       <c r="C29" s="38" t="s">
-        <v>100</v>
+        <v>121</v>
       </c>
       <c r="D29" s="42"/>
       <c r="E29" s="4"/>
       <c r="F29" s="48" t="s">
-        <v>119</v>
+        <v>139</v>
       </c>
       <c r="G29" s="38"/>
       <c r="H29" s="4"/>
       <c r="I29" s="4"/>
       <c r="J29" s="4"/>
       <c r="K29" s="4"/>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" s="13" customFormat="1" ht="23.25" customHeight="1">
       <c r="A30" s="3"/>
-      <c r="B30" s="102" t="s">
-        <v>107</v>
+      <c r="B30" s="101" t="s">
+        <v>127</v>
       </c>
       <c r="C30" s="38" t="s">
-        <v>100</v>
+        <v>121</v>
       </c>
       <c r="D30" s="31"/>
       <c r="E30" s="4"/>
       <c r="F30" s="4" t="s">
-        <v>120</v>
+        <v>140</v>
       </c>
       <c r="G30" s="35"/>
       <c r="H30" s="4" t="s">
-        <v>96</v>
+        <v>117</v>
       </c>
       <c r="I30" s="4"/>
       <c r="J30" s="4" t="s">
-        <v>121</v>
-[...2 lines deleted...]
-        <v>98</v>
+        <v>141</v>
+      </c>
+      <c r="K30" s="265" t="s">
+        <v>119</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A31" s="3"/>
       <c r="B31" s="43" t="s">
-        <v>122</v>
+        <v>142</v>
       </c>
       <c r="C31" s="38" t="s">
-        <v>100</v>
+        <v>121</v>
       </c>
       <c r="D31" s="44">
         <f>SUM(D27:D30)</f>
         <v>0</v>
       </c>
       <c r="E31" s="4"/>
       <c r="F31" s="79"/>
       <c r="G31" s="38" t="s">
-        <v>100</v>
+        <v>121</v>
       </c>
       <c r="H31" s="42"/>
       <c r="I31" s="4" t="s">
-        <v>123</v>
-[...1 lines deleted...]
-      <c r="J31" s="277"/>
+        <v>143</v>
+      </c>
+      <c r="J31" s="273"/>
       <c r="K31" s="72"/>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A32" s="3"/>
       <c r="B32" s="47"/>
       <c r="C32" s="38"/>
       <c r="D32" s="44"/>
       <c r="E32" s="4"/>
       <c r="F32" s="79"/>
       <c r="G32" s="38" t="s">
-        <v>100</v>
+        <v>121</v>
       </c>
       <c r="H32" s="42"/>
       <c r="I32" s="4" t="s">
-        <v>124</v>
-[...1 lines deleted...]
-      <c r="J32" s="277"/>
+        <v>144</v>
+      </c>
+      <c r="J32" s="273"/>
       <c r="K32" s="72"/>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A33" s="3"/>
       <c r="B33" s="43" t="s">
-        <v>125</v>
+        <v>145</v>
       </c>
       <c r="C33" s="38" t="s">
-        <v>100</v>
+        <v>121</v>
       </c>
       <c r="D33" s="42"/>
       <c r="E33" s="4"/>
       <c r="F33" s="39" t="s">
-        <v>126</v>
+        <v>146</v>
       </c>
       <c r="G33" s="38" t="s">
-        <v>100</v>
+        <v>121</v>
       </c>
       <c r="H33" s="23">
         <f>H32+H31</f>
         <v>0</v>
       </c>
       <c r="I33" s="4"/>
       <c r="J33" s="4"/>
       <c r="K33" s="4"/>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A34" s="3"/>
       <c r="B34" s="41" t="s">
-        <v>127</v>
+        <v>147</v>
       </c>
       <c r="C34" s="38" t="s">
-        <v>100</v>
+        <v>121</v>
       </c>
       <c r="D34" s="42"/>
       <c r="E34" s="4"/>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
       <c r="I34" s="1"/>
       <c r="J34" s="1"/>
       <c r="K34" s="1"/>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1" thickBot="1">
       <c r="A35" s="3"/>
-      <c r="B35" s="102" t="s">
-        <v>107</v>
+      <c r="B35" s="101" t="s">
+        <v>127</v>
       </c>
       <c r="C35" s="38" t="s">
-        <v>100</v>
+        <v>121</v>
       </c>
       <c r="D35" s="78"/>
       <c r="E35" s="4"/>
       <c r="F35" s="39" t="s">
-        <v>128</v>
+        <v>148</v>
       </c>
       <c r="G35" s="38" t="s">
-        <v>100</v>
+        <v>121</v>
       </c>
       <c r="H35" s="26">
         <f>H27+H33</f>
         <v>0</v>
       </c>
       <c r="I35" s="1"/>
       <c r="J35" s="1"/>
       <c r="K35" s="1"/>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1" thickTop="1">
       <c r="A36" s="3"/>
       <c r="B36" s="43" t="s">
-        <v>129</v>
+        <v>149</v>
       </c>
       <c r="C36" s="38" t="s">
-        <v>100</v>
+        <v>121</v>
       </c>
       <c r="D36" s="44">
         <f>SUM(D33:D35)</f>
         <v>0</v>
       </c>
       <c r="E36" s="4"/>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
       <c r="I36" s="1"/>
       <c r="J36" s="1"/>
       <c r="K36" s="1"/>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A37" s="3"/>
       <c r="B37" s="47"/>
       <c r="C37" s="38"/>
       <c r="D37" s="44"/>
       <c r="E37" s="4"/>
     </row>
     <row r="38" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A38" s="3"/>
       <c r="B38" s="43" t="s">
-        <v>130</v>
+        <v>150</v>
       </c>
       <c r="C38" s="38" t="s">
-        <v>100</v>
+        <v>121</v>
       </c>
       <c r="D38" s="42"/>
       <c r="E38" s="4"/>
     </row>
     <row r="39" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A39" s="3"/>
-      <c r="B39" s="102" t="s">
-        <v>107</v>
+      <c r="B39" s="101" t="s">
+        <v>127</v>
       </c>
       <c r="C39" s="38" t="s">
-        <v>100</v>
+        <v>121</v>
       </c>
       <c r="D39" s="31"/>
       <c r="E39" s="4"/>
       <c r="F39" s="4"/>
       <c r="G39" s="4"/>
       <c r="H39" s="76" t="str">
         <f>IF(H35=Cost_Total,"","Total Sources must equal Total Cost.")</f>
         <v/>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A40" s="3"/>
       <c r="B40" s="43" t="s">
-        <v>131</v>
+        <v>151</v>
       </c>
       <c r="C40" s="38" t="s">
-        <v>100</v>
+        <v>121</v>
       </c>
       <c r="D40" s="44">
         <f>SUM(D38:D39)</f>
         <v>0</v>
       </c>
       <c r="E40" s="4"/>
       <c r="F40" s="4"/>
       <c r="G40" s="4"/>
       <c r="H40" s="76"/>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A41" s="3"/>
       <c r="B41" s="43"/>
       <c r="C41" s="38"/>
       <c r="D41" s="46"/>
       <c r="E41" s="4"/>
       <c r="F41" s="39"/>
       <c r="G41" s="35"/>
       <c r="H41" s="4"/>
       <c r="I41" s="4"/>
       <c r="J41" s="4"/>
       <c r="K41" s="4"/>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A42" s="3"/>
       <c r="B42" s="41" t="s">
-        <v>132</v>
+        <v>152</v>
       </c>
       <c r="C42" s="38" t="s">
-        <v>100</v>
+        <v>121</v>
       </c>
       <c r="D42" s="42"/>
       <c r="E42" s="4"/>
       <c r="F42" s="4" t="s">
-        <v>133</v>
+        <v>153</v>
       </c>
       <c r="G42" s="4"/>
       <c r="H42" s="4"/>
       <c r="I42" s="4"/>
       <c r="J42" s="4"/>
       <c r="K42" s="4"/>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A43" s="3"/>
       <c r="B43" s="41" t="s">
-        <v>134</v>
+        <v>154</v>
       </c>
       <c r="C43" s="38" t="s">
-        <v>100</v>
+        <v>121</v>
       </c>
       <c r="D43" s="42"/>
       <c r="E43" s="4"/>
-      <c r="F43" s="306"/>
-[...4 lines deleted...]
-      <c r="K43" s="306"/>
+      <c r="F43" s="320"/>
+      <c r="G43" s="320"/>
+      <c r="H43" s="320"/>
+      <c r="I43" s="320"/>
+      <c r="J43" s="320"/>
+      <c r="K43" s="320"/>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A44" s="3"/>
       <c r="B44" s="41" t="s">
-        <v>135</v>
+        <v>155</v>
       </c>
       <c r="C44" s="38" t="s">
-        <v>100</v>
+        <v>121</v>
       </c>
       <c r="D44" s="42"/>
       <c r="E44" s="4"/>
-      <c r="F44" s="306"/>
-[...4 lines deleted...]
-      <c r="K44" s="306"/>
+      <c r="F44" s="320"/>
+      <c r="G44" s="320"/>
+      <c r="H44" s="320"/>
+      <c r="I44" s="320"/>
+      <c r="J44" s="320"/>
+      <c r="K44" s="320"/>
       <c r="L44" s="5"/>
     </row>
     <row r="45" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A45" s="3"/>
-      <c r="B45" s="102" t="s">
-        <v>107</v>
+      <c r="B45" s="101" t="s">
+        <v>127</v>
       </c>
       <c r="C45" s="38" t="s">
-        <v>100</v>
+        <v>121</v>
       </c>
       <c r="D45" s="31"/>
       <c r="E45" s="4"/>
-      <c r="F45" s="306"/>
-[...4 lines deleted...]
-      <c r="K45" s="306"/>
+      <c r="F45" s="320"/>
+      <c r="G45" s="320"/>
+      <c r="H45" s="320"/>
+      <c r="I45" s="320"/>
+      <c r="J45" s="320"/>
+      <c r="K45" s="320"/>
       <c r="L45" s="5"/>
     </row>
     <row r="46" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A46" s="3"/>
       <c r="B46" s="41" t="s">
-        <v>136</v>
+        <v>156</v>
       </c>
       <c r="C46" s="38" t="s">
-        <v>100</v>
+        <v>121</v>
       </c>
       <c r="D46" s="44">
         <f>SUM(D42:D45)</f>
         <v>0</v>
       </c>
       <c r="E46" s="4"/>
-      <c r="F46" s="306"/>
-[...4 lines deleted...]
-      <c r="K46" s="306"/>
+      <c r="F46" s="320"/>
+      <c r="G46" s="320"/>
+      <c r="H46" s="320"/>
+      <c r="I46" s="320"/>
+      <c r="J46" s="320"/>
+      <c r="K46" s="320"/>
       <c r="L46" s="5"/>
     </row>
     <row r="47" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A47" s="3"/>
       <c r="B47" s="47"/>
       <c r="C47" s="38"/>
       <c r="D47" s="44"/>
       <c r="E47" s="4"/>
-      <c r="F47" s="306"/>
-[...4 lines deleted...]
-      <c r="K47" s="306"/>
+      <c r="F47" s="320"/>
+      <c r="G47" s="320"/>
+      <c r="H47" s="320"/>
+      <c r="I47" s="320"/>
+      <c r="J47" s="320"/>
+      <c r="K47" s="320"/>
       <c r="L47" s="5"/>
     </row>
     <row r="48" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A48" s="3"/>
       <c r="B48" s="43" t="s">
-        <v>137</v>
+        <v>157</v>
       </c>
       <c r="C48" s="38" t="s">
-        <v>100</v>
+        <v>121</v>
       </c>
       <c r="D48" s="42"/>
       <c r="E48" s="4"/>
-      <c r="F48" s="306"/>
-[...4 lines deleted...]
-      <c r="K48" s="306"/>
+      <c r="F48" s="320"/>
+      <c r="G48" s="320"/>
+      <c r="H48" s="320"/>
+      <c r="I48" s="320"/>
+      <c r="J48" s="320"/>
+      <c r="K48" s="320"/>
       <c r="L48" s="5"/>
     </row>
     <row r="49" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A49" s="3"/>
       <c r="B49" s="43" t="s">
-        <v>138</v>
+        <v>158</v>
       </c>
       <c r="C49" s="38" t="s">
-        <v>100</v>
+        <v>121</v>
       </c>
       <c r="D49" s="42"/>
       <c r="E49" s="4"/>
-      <c r="F49" s="306"/>
-[...4 lines deleted...]
-      <c r="K49" s="306"/>
+      <c r="F49" s="320"/>
+      <c r="G49" s="320"/>
+      <c r="H49" s="320"/>
+      <c r="I49" s="320"/>
+      <c r="J49" s="320"/>
+      <c r="K49" s="320"/>
       <c r="L49" s="5"/>
     </row>
     <row r="50" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A50" s="3"/>
       <c r="B50" s="45"/>
       <c r="C50" s="38"/>
       <c r="D50" s="46"/>
       <c r="E50" s="4"/>
-      <c r="F50" s="306"/>
-[...4 lines deleted...]
-      <c r="K50" s="306"/>
+      <c r="F50" s="320"/>
+      <c r="G50" s="320"/>
+      <c r="H50" s="320"/>
+      <c r="I50" s="320"/>
+      <c r="J50" s="320"/>
+      <c r="K50" s="320"/>
       <c r="L50" s="5"/>
     </row>
     <row r="51" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1" thickBot="1">
       <c r="A51" s="3"/>
       <c r="B51" s="41" t="s">
-        <v>139</v>
+        <v>159</v>
       </c>
       <c r="C51" s="38" t="s">
-        <v>100</v>
+        <v>121</v>
       </c>
       <c r="D51" s="24">
         <f>D19+D12+D23+D25+D31+D36+D40+D46+D48+D49</f>
         <v>0</v>
       </c>
       <c r="E51" s="4"/>
-      <c r="F51" s="306"/>
-[...4 lines deleted...]
-      <c r="K51" s="306"/>
+      <c r="F51" s="320"/>
+      <c r="G51" s="320"/>
+      <c r="H51" s="320"/>
+      <c r="I51" s="320"/>
+      <c r="J51" s="320"/>
+      <c r="K51" s="320"/>
       <c r="L51" s="5"/>
     </row>
     <row r="52" spans="1:12" ht="14.25" customHeight="1" thickTop="1">
       <c r="A52" s="19"/>
-      <c r="B52" s="175"/>
-[...8 lines deleted...]
-      <c r="K52" s="175"/>
+      <c r="B52" s="174"/>
+      <c r="C52" s="175"/>
+      <c r="D52" s="174"/>
+      <c r="E52" s="174"/>
+      <c r="F52" s="174"/>
+      <c r="G52" s="175"/>
+      <c r="H52" s="174"/>
+      <c r="I52" s="174"/>
+      <c r="J52" s="174"/>
+      <c r="K52" s="174"/>
       <c r="L52" s="20"/>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1"/>
   <mergeCells count="1">
     <mergeCell ref="F43:K51"/>
   </mergeCells>
   <conditionalFormatting sqref="B11">
-    <cfRule type="containsText" dxfId="35" priority="17" operator="containsText" text="Indicate">
+    <cfRule type="containsText" dxfId="40" priority="17" operator="containsText" text="Indicate">
       <formula>NOT(ISERROR(SEARCH("Indicate",B11)))</formula>
     </cfRule>
-    <cfRule type="containsBlanks" dxfId="34" priority="18">
+    <cfRule type="containsBlanks" dxfId="39" priority="18">
       <formula>LEN(TRIM(B11))=0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B16:B18">
-    <cfRule type="containsText" dxfId="33" priority="15" operator="containsText" text="Indicate">
+    <cfRule type="containsText" dxfId="38" priority="15" operator="containsText" text="Indicate">
       <formula>NOT(ISERROR(SEARCH("Indicate",B16)))</formula>
     </cfRule>
-    <cfRule type="containsBlanks" dxfId="32" priority="16">
+    <cfRule type="containsBlanks" dxfId="37" priority="16">
       <formula>LEN(TRIM(B16))=0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B22">
-    <cfRule type="containsText" dxfId="31" priority="11" operator="containsText" text="Indicate">
+    <cfRule type="containsText" dxfId="36" priority="11" operator="containsText" text="Indicate">
       <formula>NOT(ISERROR(SEARCH("Indicate",B22)))</formula>
     </cfRule>
-    <cfRule type="containsBlanks" dxfId="30" priority="12">
+    <cfRule type="containsBlanks" dxfId="35" priority="12">
       <formula>LEN(TRIM(B22))=0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B30">
-    <cfRule type="containsText" dxfId="29" priority="9" operator="containsText" text="Indicate">
+    <cfRule type="containsText" dxfId="34" priority="9" operator="containsText" text="Indicate">
       <formula>NOT(ISERROR(SEARCH("Indicate",B30)))</formula>
     </cfRule>
-    <cfRule type="containsBlanks" dxfId="28" priority="10">
+    <cfRule type="containsBlanks" dxfId="33" priority="10">
       <formula>LEN(TRIM(B30))=0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B35">
-    <cfRule type="containsText" dxfId="27" priority="5" operator="containsText" text="Indicate">
+    <cfRule type="containsText" dxfId="32" priority="5" operator="containsText" text="Indicate">
       <formula>NOT(ISERROR(SEARCH("Indicate",B35)))</formula>
     </cfRule>
-    <cfRule type="containsBlanks" dxfId="26" priority="6">
+    <cfRule type="containsBlanks" dxfId="31" priority="6">
       <formula>LEN(TRIM(B35))=0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B45">
-    <cfRule type="containsText" dxfId="25" priority="7" operator="containsText" text="Indicate">
+    <cfRule type="containsText" dxfId="30" priority="7" operator="containsText" text="Indicate">
       <formula>NOT(ISERROR(SEARCH("Indicate",B45)))</formula>
     </cfRule>
-    <cfRule type="containsBlanks" dxfId="24" priority="8">
+    <cfRule type="containsBlanks" dxfId="29" priority="8">
       <formula>LEN(TRIM(B45))=0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D8:D11 H12:I26 D21:D22 D27:D30 H31:H32 D33:D35 D38:D39 D42:D45 F11:F26 F31:F32 B39 D25 F43 D48:D49">
-    <cfRule type="containsBlanks" dxfId="23" priority="26">
+    <cfRule type="containsBlanks" dxfId="28" priority="26">
       <formula>LEN(TRIM(B8))=0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D11 D22 H26 D30 H32 D35 D39 D45">
-    <cfRule type="containsBlanks" dxfId="22" priority="25">
+    <cfRule type="containsBlanks" dxfId="27" priority="25">
       <formula>LEN(TRIM(D11))=0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D14:D18">
-    <cfRule type="containsBlanks" dxfId="21" priority="14">
+    <cfRule type="containsBlanks" dxfId="26" priority="14">
       <formula>LEN(TRIM(D14))=0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D16:D18">
-    <cfRule type="containsBlanks" dxfId="20" priority="13">
+    <cfRule type="containsBlanks" dxfId="25" priority="13">
       <formula>LEN(TRIM(D16))=0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F11:F26 F31:F32 B39">
-    <cfRule type="containsText" dxfId="19" priority="23" operator="containsText" text="Indicate">
+    <cfRule type="containsText" dxfId="24" priority="23" operator="containsText" text="Indicate">
       <formula>NOT(ISERROR(SEARCH("Indicate",B11)))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H8:I11">
-    <cfRule type="containsBlanks" dxfId="18" priority="4">
+    <cfRule type="containsBlanks" dxfId="23" priority="4">
       <formula>LEN(TRIM(H8))=0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I8">
-    <cfRule type="containsText" dxfId="17" priority="3" operator="containsText" text="Indicate">
+    <cfRule type="containsText" dxfId="22" priority="3" operator="containsText" text="Indicate">
       <formula>NOT(ISERROR(SEARCH("Indicate",I8)))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J31:K32">
-    <cfRule type="containsBlanks" dxfId="16" priority="1">
+    <cfRule type="containsBlanks" dxfId="21" priority="1">
       <formula>LEN(TRIM(J31))=0</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="4">
     <dataValidation errorStyle="information" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="This amount should match the submitted 3rd party construction budget." sqref="D25" xr:uid="{E9A0C275-5ED3-8F43-8AF7-D4F66FABEFA2}"/>
     <dataValidation errorStyle="information" allowBlank="1" showInputMessage="1" sqref="F31:F32 B45 B39 F11:F26" xr:uid="{975653E8-E365-B74A-B939-1296D9EC7F10}"/>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D9" xr:uid="{81C9EE53-4FF8-F044-8CD2-7B9AA0138264}">
       <formula1>"Purchase Price,Appraised Value,Assessed Value"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" sqref="I9:I26 K31:K32" xr:uid="{F7C208EF-05B5-FC42-80CD-8B9FB3D67E96}">
       <formula1>"Confirmed, Unconfirmed"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.3" footer="0.3"/>
   <pageSetup scale="99" fitToWidth="0" fitToHeight="0" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{40083E09-E2D6-5F44-9D3F-366E298A0A0E}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{40083E09-E2D6-5F44-9D3F-366E298A0A0E}">
   <sheetPr codeName="Sheet4">
     <tabColor rgb="FF123985"/>
   </sheetPr>
-  <dimension ref="A1:P69"/>
+  <dimension ref="A1:P80"/>
   <sheetViews>
-    <sheetView showGridLines="0" showRowColHeaders="0" showRuler="0" zoomScale="150" zoomScaleNormal="150" zoomScalePageLayoutView="150" workbookViewId="0"/>
+    <sheetView showGridLines="0" showRowColHeaders="0" showRuler="0" topLeftCell="A61" zoomScale="150" zoomScaleNormal="150" zoomScalePageLayoutView="150" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.7109375" defaultRowHeight="14.25" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="4.42578125" customWidth="1"/>
     <col min="2" max="2" width="6.7109375" customWidth="1"/>
     <col min="3" max="5" width="10.140625" customWidth="1"/>
-    <col min="6" max="6" width="7.85546875" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="8" width="10.140625" customWidth="1"/>
     <col min="9" max="9" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="6" customWidth="1"/>
     <col min="11" max="11" width="10.7109375" customWidth="1"/>
     <col min="12" max="12" width="6" customWidth="1"/>
     <col min="13" max="14" width="15.140625" customWidth="1"/>
     <col min="15" max="15" width="7.140625" customWidth="1"/>
     <col min="16" max="16" width="5.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="29.1" customHeight="1">
       <c r="A1" s="55"/>
-      <c r="B1" s="100" t="s">
-        <v>140</v>
+      <c r="B1" s="99" t="s">
+        <v>160</v>
       </c>
       <c r="C1" s="56"/>
       <c r="D1" s="57"/>
       <c r="E1" s="61"/>
       <c r="F1" s="61"/>
       <c r="G1" s="58"/>
       <c r="H1" s="58"/>
       <c r="I1" s="58"/>
       <c r="J1" s="58"/>
       <c r="K1" s="59"/>
       <c r="L1" s="59"/>
       <c r="M1" s="83"/>
       <c r="N1" s="83"/>
-      <c r="O1" s="105"/>
-      <c r="P1" s="177" t="str">
+      <c r="O1" s="104"/>
+      <c r="P1" s="176" t="str">
         <f>IF(ISBLANK(Project_Name), "", UPPER(Project_Name))</f>
         <v/>
       </c>
     </row>
     <row r="2" spans="1:16" ht="14.25" customHeight="1">
       <c r="A2" s="67"/>
-      <c r="B2" s="132"/>
-[...11 lines deleted...]
-      <c r="N2" s="133"/>
+      <c r="B2" s="131"/>
+      <c r="C2" s="131"/>
+      <c r="D2" s="132"/>
+      <c r="E2" s="133"/>
+      <c r="F2" s="133"/>
+      <c r="G2" s="132"/>
+      <c r="H2" s="132"/>
+      <c r="I2" s="132"/>
+      <c r="J2" s="132"/>
+      <c r="K2" s="132"/>
+      <c r="L2" s="132"/>
+      <c r="M2" s="134"/>
+      <c r="N2" s="132"/>
       <c r="O2" s="1"/>
       <c r="P2" s="68"/>
     </row>
     <row r="3" spans="1:16" ht="14.25" customHeight="1">
       <c r="A3" s="67"/>
-      <c r="B3" s="136" t="s">
+      <c r="B3" s="135" t="s">
         <v>30</v>
       </c>
-      <c r="C3" s="132"/>
-[...10 lines deleted...]
-      <c r="N3" s="133"/>
+      <c r="C3" s="131"/>
+      <c r="D3" s="132"/>
+      <c r="E3" s="133"/>
+      <c r="F3" s="133"/>
+      <c r="G3" s="132"/>
+      <c r="H3" s="132"/>
+      <c r="I3" s="132"/>
+      <c r="J3" s="132"/>
+      <c r="K3" s="132"/>
+      <c r="L3" s="132"/>
+      <c r="M3" s="134"/>
+      <c r="N3" s="132"/>
       <c r="O3" s="1"/>
       <c r="P3" s="68"/>
     </row>
     <row r="4" spans="1:16" ht="14.25" customHeight="1">
       <c r="A4" s="67"/>
-      <c r="B4" s="308" t="s">
-[...13 lines deleted...]
-      <c r="N4" s="133"/>
+      <c r="B4" s="322" t="s">
+        <v>161</v>
+      </c>
+      <c r="C4" s="322"/>
+      <c r="D4" s="322"/>
+      <c r="E4" s="322"/>
+      <c r="F4" s="322"/>
+      <c r="G4" s="322"/>
+      <c r="H4" s="322"/>
+      <c r="I4" s="322"/>
+      <c r="J4" s="322"/>
+      <c r="K4" s="322"/>
+      <c r="L4" s="322"/>
+      <c r="M4" s="322"/>
+      <c r="N4" s="132"/>
       <c r="O4" s="1"/>
       <c r="P4" s="68"/>
     </row>
     <row r="5" spans="1:16" ht="14.25" customHeight="1">
       <c r="A5" s="67"/>
-      <c r="B5" s="137" t="s">
-[...15 lines deleted...]
-      <c r="N5" s="145"/>
+      <c r="B5" s="136" t="s">
+        <v>162</v>
+      </c>
+      <c r="C5" s="137"/>
+      <c r="D5" s="138"/>
+      <c r="E5" s="139"/>
+      <c r="F5" s="139"/>
+      <c r="G5" s="140"/>
+      <c r="H5" s="140"/>
+      <c r="I5" s="140"/>
+      <c r="J5" s="141"/>
+      <c r="K5" s="136" t="s">
+        <v>163</v>
+      </c>
+      <c r="L5" s="142"/>
+      <c r="M5" s="143"/>
+      <c r="N5" s="144"/>
       <c r="O5" s="1"/>
       <c r="P5" s="68"/>
     </row>
     <row r="6" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A6" s="85"/>
+      <c r="A6" s="84"/>
       <c r="B6" s="43"/>
       <c r="C6" s="43"/>
       <c r="D6" s="45"/>
       <c r="E6" s="28"/>
       <c r="F6" s="28"/>
       <c r="G6" s="47"/>
       <c r="H6" s="47"/>
       <c r="I6" s="47"/>
       <c r="J6" s="1"/>
       <c r="K6" s="45"/>
       <c r="L6" s="45"/>
-      <c r="M6" s="146"/>
+      <c r="M6" s="145"/>
       <c r="N6" s="45"/>
       <c r="O6" s="1"/>
-      <c r="P6" s="95"/>
+      <c r="P6" s="94"/>
     </row>
     <row r="7" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A7" s="85"/>
-[...9 lines deleted...]
-      <c r="I7" s="265"/>
+      <c r="A7" s="84"/>
+      <c r="B7" s="326" t="s">
+        <v>164</v>
+      </c>
+      <c r="C7" s="326"/>
+      <c r="D7" s="326"/>
+      <c r="E7" s="326"/>
+      <c r="F7" s="326"/>
+      <c r="G7" s="326"/>
+      <c r="H7" s="326"/>
+      <c r="I7" s="262"/>
       <c r="J7" s="1"/>
-      <c r="K7" s="147" t="s">
-[...5 lines deleted...]
-        <v>96</v>
+      <c r="K7" s="146" t="s">
+        <v>165</v>
+      </c>
+      <c r="L7" s="147"/>
+      <c r="M7" s="145"/>
+      <c r="N7" s="148" t="s">
+        <v>117</v>
       </c>
       <c r="O7" s="1"/>
-      <c r="P7" s="95"/>
+      <c r="P7" s="94"/>
     </row>
     <row r="8" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A8" s="85"/>
-[...7 lines deleted...]
-      <c r="I8" s="265"/>
+      <c r="A8" s="84"/>
+      <c r="B8" s="326"/>
+      <c r="C8" s="326"/>
+      <c r="D8" s="326"/>
+      <c r="E8" s="326"/>
+      <c r="F8" s="326"/>
+      <c r="G8" s="326"/>
+      <c r="H8" s="326"/>
+      <c r="I8" s="262"/>
       <c r="J8" s="1"/>
-      <c r="K8" s="148"/>
-[...4 lines deleted...]
-      <c r="N8" s="150">
+      <c r="K8" s="147"/>
+      <c r="L8" s="147"/>
+      <c r="M8" s="145" t="s">
+        <v>166</v>
+      </c>
+      <c r="N8" s="149">
         <f>H54*12</f>
         <v>0</v>
       </c>
       <c r="O8" s="1" t="s">
-        <v>147</v>
-[...1 lines deleted...]
-      <c r="P8" s="95"/>
+        <v>167</v>
+      </c>
+      <c r="P8" s="94"/>
     </row>
     <row r="9" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A9" s="85"/>
-[...7 lines deleted...]
-      <c r="I9" s="265"/>
+      <c r="A9" s="84"/>
+      <c r="B9" s="326"/>
+      <c r="C9" s="326"/>
+      <c r="D9" s="326"/>
+      <c r="E9" s="326"/>
+      <c r="F9" s="326"/>
+      <c r="G9" s="326"/>
+      <c r="H9" s="326"/>
+      <c r="I9" s="262"/>
       <c r="J9" s="1"/>
       <c r="K9" s="45"/>
       <c r="L9" s="45"/>
-      <c r="M9" s="151" t="s">
-[...4 lines deleted...]
-      <c r="P9" s="99"/>
+      <c r="M9" s="150" t="s">
+        <v>168</v>
+      </c>
+      <c r="N9" s="151"/>
+      <c r="O9" s="152"/>
+      <c r="P9" s="98"/>
     </row>
     <row r="10" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A10" s="85"/>
+      <c r="A10" s="84"/>
       <c r="B10" s="65" t="s">
-        <v>149</v>
+        <v>169</v>
       </c>
       <c r="C10" s="62"/>
       <c r="D10" s="63"/>
       <c r="E10" s="64"/>
       <c r="F10" s="64"/>
       <c r="G10" s="63"/>
       <c r="H10" s="63"/>
-      <c r="I10" s="278"/>
+      <c r="I10" s="274"/>
       <c r="J10" s="1"/>
       <c r="K10" s="45"/>
       <c r="L10" s="45"/>
-      <c r="M10" s="151" t="s">
-[...4 lines deleted...]
-      <c r="P10" s="99"/>
+      <c r="M10" s="150" t="s">
+        <v>170</v>
+      </c>
+      <c r="N10" s="92"/>
+      <c r="O10" s="152"/>
+      <c r="P10" s="98"/>
     </row>
     <row r="11" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A11" s="85"/>
+      <c r="A11" s="84"/>
       <c r="B11" s="43"/>
-      <c r="C11" s="154" t="s">
-[...3 lines deleted...]
-        <v>152</v>
+      <c r="C11" s="153" t="s">
+        <v>171</v>
+      </c>
+      <c r="D11" s="153" t="s">
+        <v>172</v>
       </c>
       <c r="E11" s="35" t="s">
-        <v>153</v>
-[...1 lines deleted...]
-      <c r="F11" s="154"/>
+        <v>173</v>
+      </c>
+      <c r="F11" s="153"/>
       <c r="G11" s="47"/>
       <c r="H11" s="39" t="s">
-        <v>154</v>
+        <v>174</v>
       </c>
       <c r="I11" s="39"/>
       <c r="J11" s="1"/>
       <c r="K11" s="45"/>
       <c r="L11" s="45"/>
-      <c r="M11" s="146" t="s">
-[...2 lines deleted...]
-      <c r="N11" s="152"/>
+      <c r="M11" s="145" t="s">
+        <v>175</v>
+      </c>
+      <c r="N11" s="151"/>
       <c r="O11" s="1"/>
-      <c r="P11" s="95"/>
+      <c r="P11" s="94"/>
     </row>
     <row r="12" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A12" s="85"/>
+      <c r="A12" s="84"/>
       <c r="B12" s="43" t="s">
-        <v>156</v>
-[...3 lines deleted...]
-      <c r="E12" s="156"/>
+        <v>176</v>
+      </c>
+      <c r="C12" s="85"/>
+      <c r="D12" s="154"/>
+      <c r="E12" s="155"/>
       <c r="F12" s="38"/>
       <c r="G12" s="47"/>
-      <c r="H12" s="157">
+      <c r="H12" s="156">
         <f>E12*C12</f>
         <v>0</v>
       </c>
-      <c r="I12" s="157"/>
+      <c r="I12" s="156"/>
       <c r="J12" s="1"/>
       <c r="K12" s="45"/>
       <c r="L12" s="45"/>
-      <c r="M12" s="146" t="s">
-[...2 lines deleted...]
-      <c r="N12" s="152"/>
+      <c r="M12" s="145" t="s">
+        <v>177</v>
+      </c>
+      <c r="N12" s="151"/>
       <c r="O12" s="1"/>
-      <c r="P12" s="95"/>
+      <c r="P12" s="94"/>
     </row>
     <row r="13" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A13" s="85"/>
+      <c r="A13" s="84"/>
       <c r="B13" s="43" t="s">
-        <v>158</v>
-[...3 lines deleted...]
-      <c r="E13" s="156"/>
+        <v>178</v>
+      </c>
+      <c r="C13" s="85"/>
+      <c r="D13" s="154"/>
+      <c r="E13" s="155"/>
       <c r="F13" s="38"/>
       <c r="G13" s="47"/>
-      <c r="H13" s="157">
+      <c r="H13" s="156">
         <f>E13*C13</f>
         <v>0</v>
       </c>
-      <c r="I13" s="157"/>
+      <c r="I13" s="156"/>
       <c r="J13" s="1"/>
       <c r="K13" s="45"/>
       <c r="L13" s="45"/>
-      <c r="M13" s="158" t="s">
-[...2 lines deleted...]
-      <c r="N13" s="152"/>
+      <c r="M13" s="157" t="s">
+        <v>127</v>
+      </c>
+      <c r="N13" s="151"/>
       <c r="O13" s="1"/>
-      <c r="P13" s="95"/>
+      <c r="P13" s="94"/>
     </row>
     <row r="14" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A14" s="85"/>
+      <c r="A14" s="84"/>
       <c r="B14" s="43" t="s">
-        <v>159</v>
-[...3 lines deleted...]
-      <c r="E14" s="156"/>
+        <v>179</v>
+      </c>
+      <c r="C14" s="85"/>
+      <c r="D14" s="154"/>
+      <c r="E14" s="155"/>
       <c r="F14" s="38"/>
       <c r="G14" s="47"/>
-      <c r="H14" s="157">
+      <c r="H14" s="156">
         <f>E14*C14</f>
         <v>0</v>
       </c>
-      <c r="I14" s="157"/>
+      <c r="I14" s="156"/>
       <c r="J14" s="1"/>
       <c r="K14" s="45"/>
       <c r="L14" s="45"/>
-      <c r="M14" s="158" t="s">
-[...2 lines deleted...]
-      <c r="N14" s="97"/>
+      <c r="M14" s="157" t="s">
+        <v>127</v>
+      </c>
+      <c r="N14" s="96"/>
       <c r="O14" s="1"/>
-      <c r="P14" s="95"/>
+      <c r="P14" s="94"/>
     </row>
     <row r="15" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A15" s="85"/>
+      <c r="A15" s="84"/>
       <c r="B15" s="41" t="s">
-        <v>160</v>
-[...3 lines deleted...]
-      <c r="E15" s="156"/>
+        <v>180</v>
+      </c>
+      <c r="C15" s="85"/>
+      <c r="D15" s="154"/>
+      <c r="E15" s="155"/>
       <c r="F15" s="38"/>
       <c r="G15" s="47"/>
-      <c r="H15" s="157">
+      <c r="H15" s="156">
         <f>E15*C15</f>
         <v>0</v>
       </c>
-      <c r="I15" s="157"/>
+      <c r="I15" s="156"/>
       <c r="J15" s="1"/>
       <c r="K15" s="45"/>
       <c r="L15" s="45"/>
-      <c r="M15" s="146" t="s">
-[...2 lines deleted...]
-      <c r="N15" s="150">
+      <c r="M15" s="145" t="s">
+        <v>181</v>
+      </c>
+      <c r="N15" s="149">
         <f>N8+N9+N10+N11+N12+N13+N14</f>
         <v>0</v>
       </c>
       <c r="O15" s="1"/>
-      <c r="P15" s="95"/>
+      <c r="P15" s="94"/>
     </row>
     <row r="16" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A16" s="85"/>
+      <c r="A16" s="84"/>
       <c r="B16" s="41" t="s">
-        <v>162</v>
-[...3 lines deleted...]
-      <c r="E16" s="156"/>
+        <v>182</v>
+      </c>
+      <c r="C16" s="86"/>
+      <c r="D16" s="154"/>
+      <c r="E16" s="155"/>
       <c r="F16" s="38"/>
       <c r="G16" s="47"/>
-      <c r="H16" s="88">
+      <c r="H16" s="87">
         <f>E16*C16</f>
         <v>0</v>
       </c>
-      <c r="I16" s="157"/>
+      <c r="I16" s="156"/>
       <c r="J16" s="1"/>
       <c r="K16" s="45"/>
       <c r="L16" s="45"/>
-      <c r="M16" s="146"/>
+      <c r="M16" s="145"/>
       <c r="N16" s="45"/>
       <c r="O16" s="1"/>
-      <c r="P16" s="95"/>
+      <c r="P16" s="94"/>
     </row>
     <row r="17" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A17" s="85"/>
+      <c r="A17" s="84"/>
       <c r="B17" s="41" t="s">
-        <v>163</v>
-[...1 lines deleted...]
-      <c r="C17" s="89">
+        <v>183</v>
+      </c>
+      <c r="C17" s="88">
         <f>SUM(C12:C16)</f>
         <v>0</v>
       </c>
-      <c r="D17" s="159"/>
+      <c r="D17" s="158"/>
       <c r="E17" s="28"/>
       <c r="F17" s="28"/>
       <c r="G17" s="47"/>
-      <c r="H17" s="160">
+      <c r="H17" s="159">
         <f>SUM(H12:H16)</f>
         <v>0</v>
       </c>
-      <c r="I17" s="160"/>
+      <c r="I17" s="159"/>
       <c r="J17" s="1"/>
       <c r="K17" s="45"/>
       <c r="L17" s="45"/>
-      <c r="M17" s="151" t="s">
-[...3 lines deleted...]
-      <c r="O17" s="98" t="str">
+      <c r="M17" s="150" t="s">
+        <v>184</v>
+      </c>
+      <c r="N17" s="151"/>
+      <c r="O17" s="97" t="str">
         <f>IF(OR(ISBLANK(N15), N15=0), "", N17/N15)</f>
         <v/>
       </c>
-      <c r="P17" s="95"/>
+      <c r="P17" s="94"/>
     </row>
     <row r="18" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A18" s="85"/>
+      <c r="A18" s="84"/>
       <c r="B18" s="41"/>
-      <c r="C18" s="126"/>
-      <c r="D18" s="159"/>
+      <c r="C18" s="125"/>
+      <c r="D18" s="158"/>
       <c r="E18" s="28"/>
       <c r="F18" s="28"/>
       <c r="G18" s="47"/>
-      <c r="H18" s="160"/>
-      <c r="I18" s="160"/>
+      <c r="H18" s="159"/>
+      <c r="I18" s="159"/>
       <c r="J18" s="1"/>
       <c r="K18" s="45"/>
-      <c r="L18" s="151"/>
-[...3 lines deleted...]
-      <c r="N18" s="93"/>
+      <c r="L18" s="150"/>
+      <c r="M18" s="150" t="s">
+        <v>185</v>
+      </c>
+      <c r="N18" s="92"/>
       <c r="O18" s="45"/>
-      <c r="P18" s="95"/>
+      <c r="P18" s="94"/>
     </row>
     <row r="19" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A19" s="85"/>
+      <c r="A19" s="84"/>
       <c r="B19" s="65" t="s">
-        <v>166</v>
+        <v>186</v>
       </c>
       <c r="C19" s="62"/>
       <c r="D19" s="63"/>
       <c r="E19" s="64"/>
       <c r="F19" s="64"/>
       <c r="G19" s="63"/>
       <c r="H19" s="63"/>
-      <c r="I19" s="278"/>
+      <c r="I19" s="274"/>
       <c r="J19" s="45"/>
       <c r="K19" s="45"/>
-      <c r="L19" s="151"/>
-[...3 lines deleted...]
-      <c r="N19" s="97"/>
+      <c r="L19" s="150"/>
+      <c r="M19" s="150" t="s">
+        <v>187</v>
+      </c>
+      <c r="N19" s="96"/>
       <c r="O19" s="45"/>
-      <c r="P19" s="95"/>
+      <c r="P19" s="94"/>
     </row>
     <row r="20" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A20" s="85"/>
-[...9 lines deleted...]
-      <c r="I20" s="266"/>
+      <c r="A20" s="84"/>
+      <c r="B20" s="327" t="s">
+        <v>188</v>
+      </c>
+      <c r="C20" s="327"/>
+      <c r="D20" s="327"/>
+      <c r="E20" s="327"/>
+      <c r="F20" s="327"/>
+      <c r="G20" s="327"/>
+      <c r="H20" s="327"/>
+      <c r="I20" s="263"/>
       <c r="J20" s="1"/>
       <c r="K20" s="45"/>
       <c r="L20" s="45"/>
-      <c r="M20" s="146" t="s">
-[...2 lines deleted...]
-      <c r="N20" s="150">
+      <c r="M20" s="145" t="s">
+        <v>189</v>
+      </c>
+      <c r="N20" s="149">
         <f>N15-N17+N18+N19</f>
         <v>0</v>
       </c>
       <c r="O20" s="45"/>
-      <c r="P20" s="95"/>
+      <c r="P20" s="94"/>
     </row>
     <row r="21" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A21" s="85"/>
-[...7 lines deleted...]
-      <c r="I21" s="266"/>
+      <c r="A21" s="84"/>
+      <c r="B21" s="328"/>
+      <c r="C21" s="328"/>
+      <c r="D21" s="328"/>
+      <c r="E21" s="328"/>
+      <c r="F21" s="328"/>
+      <c r="G21" s="328"/>
+      <c r="H21" s="328"/>
+      <c r="I21" s="263"/>
       <c r="J21" s="1"/>
       <c r="K21" s="45"/>
       <c r="L21" s="45"/>
-      <c r="M21" s="146"/>
+      <c r="M21" s="145"/>
       <c r="N21" s="45"/>
       <c r="O21" s="45"/>
-      <c r="P21" s="95"/>
+      <c r="P21" s="94"/>
     </row>
     <row r="22" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A22" s="85"/>
-[...7 lines deleted...]
-      <c r="I22" s="266"/>
+      <c r="A22" s="84"/>
+      <c r="B22" s="328"/>
+      <c r="C22" s="328"/>
+      <c r="D22" s="328"/>
+      <c r="E22" s="328"/>
+      <c r="F22" s="328"/>
+      <c r="G22" s="328"/>
+      <c r="H22" s="328"/>
+      <c r="I22" s="263"/>
       <c r="J22" s="1"/>
-      <c r="K22" s="147" t="s">
-        <v>170</v>
+      <c r="K22" s="146" t="s">
+        <v>190</v>
       </c>
       <c r="L22" s="45"/>
-      <c r="M22" s="146"/>
-[...1 lines deleted...]
-        <v>96</v>
+      <c r="M22" s="145"/>
+      <c r="N22" s="148" t="s">
+        <v>117</v>
       </c>
       <c r="O22" s="45"/>
-      <c r="P22" s="95"/>
+      <c r="P22" s="94"/>
     </row>
     <row r="23" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A23" s="85"/>
+      <c r="A23" s="84"/>
       <c r="B23" s="43"/>
-      <c r="C23" s="154" t="s">
-[...3 lines deleted...]
-        <v>152</v>
+      <c r="C23" s="153" t="s">
+        <v>171</v>
+      </c>
+      <c r="D23" s="153" t="s">
+        <v>172</v>
       </c>
       <c r="E23" s="35" t="s">
-        <v>153</v>
-[...3 lines deleted...]
-        <v>171</v>
+        <v>173</v>
+      </c>
+      <c r="F23" s="275"/>
+      <c r="G23" s="153" t="s">
+        <v>191</v>
       </c>
       <c r="H23" s="39" t="s">
-        <v>154</v>
+        <v>174</v>
       </c>
       <c r="I23" s="39" t="s">
-        <v>172</v>
+        <v>192</v>
       </c>
       <c r="J23" s="1"/>
-      <c r="K23" s="147"/>
+      <c r="K23" s="146"/>
       <c r="L23" s="45"/>
-      <c r="M23" s="146" t="s">
-[...2 lines deleted...]
-      <c r="N23" s="152"/>
+      <c r="M23" s="145" t="s">
+        <v>193</v>
+      </c>
+      <c r="N23" s="151"/>
       <c r="O23" s="45"/>
-      <c r="P23" s="95"/>
+      <c r="P23" s="94"/>
     </row>
     <row r="24" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A24" s="85"/>
+      <c r="A24" s="84"/>
       <c r="B24" s="43" t="s">
-        <v>156</v>
-[...3 lines deleted...]
-      <c r="E24" s="156"/>
+        <v>176</v>
+      </c>
+      <c r="C24" s="85"/>
+      <c r="D24" s="160"/>
+      <c r="E24" s="155"/>
       <c r="F24" s="66" t="str">
         <f>IF(OR(G24=0, ISBLANK(G24)), "", E24/G24)</f>
         <v/>
       </c>
-      <c r="G24" s="162"/>
-      <c r="H24" s="163">
+      <c r="G24" s="161"/>
+      <c r="H24" s="162">
         <f>E24*C24</f>
         <v>0</v>
       </c>
-      <c r="I24" s="86"/>
+      <c r="I24" s="85"/>
       <c r="J24" s="1"/>
       <c r="K24" s="45"/>
       <c r="L24" s="45"/>
-      <c r="M24" s="146" t="s">
-[...3 lines deleted...]
-      <c r="O24" s="159" t="str">
+      <c r="M24" s="145" t="s">
+        <v>194</v>
+      </c>
+      <c r="N24" s="151"/>
+      <c r="O24" s="158" t="str">
         <f t="shared" ref="O24:O29" si="0">IF(OR(ISBLANK(Roll_Total_Units), Roll_Total_Units = 0), "", IF(NOT(ISBLANK(N23)), N23/Roll_Total_Units, ""))</f>
         <v/>
       </c>
-      <c r="P24" s="99" t="str">
+      <c r="P24" s="98" t="str">
         <f t="shared" ref="P24:P29" si="1">IF(LEN(TRIM(O24))&gt;0, "/unit", "")</f>
         <v/>
       </c>
     </row>
     <row r="25" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A25" s="85"/>
+      <c r="A25" s="84"/>
       <c r="B25" s="43" t="s">
-        <v>158</v>
-[...3 lines deleted...]
-      <c r="E25" s="156"/>
+        <v>178</v>
+      </c>
+      <c r="C25" s="85"/>
+      <c r="D25" s="160"/>
+      <c r="E25" s="155"/>
       <c r="F25" s="66" t="str">
         <f>IF(OR(G25=0, ISBLANK(G25)), "", E25/G25)</f>
         <v/>
       </c>
-      <c r="G25" s="162"/>
-      <c r="H25" s="163">
+      <c r="G25" s="161"/>
+      <c r="H25" s="162">
         <f>E25*C25</f>
         <v>0</v>
       </c>
-      <c r="I25" s="86"/>
+      <c r="I25" s="85"/>
       <c r="J25" s="1"/>
       <c r="K25" s="45"/>
       <c r="L25" s="45"/>
-      <c r="M25" s="146" t="s">
-[...3 lines deleted...]
-      <c r="O25" s="159" t="str">
+      <c r="M25" s="145" t="s">
+        <v>195</v>
+      </c>
+      <c r="N25" s="151"/>
+      <c r="O25" s="158" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="P25" s="99" t="str">
+      <c r="P25" s="98" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
     </row>
     <row r="26" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A26" s="85"/>
+      <c r="A26" s="84"/>
       <c r="B26" s="43" t="s">
-        <v>159</v>
-[...3 lines deleted...]
-      <c r="E26" s="156"/>
+        <v>179</v>
+      </c>
+      <c r="C26" s="85"/>
+      <c r="D26" s="160"/>
+      <c r="E26" s="155"/>
       <c r="F26" s="66" t="str">
         <f>IF(OR(G26=0, ISBLANK(G26)), "", E26/G26)</f>
         <v/>
       </c>
-      <c r="G26" s="162"/>
-      <c r="H26" s="163">
+      <c r="G26" s="161"/>
+      <c r="H26" s="162">
         <f>E26*C26</f>
         <v>0</v>
       </c>
-      <c r="I26" s="86"/>
+      <c r="I26" s="85"/>
       <c r="J26" s="1"/>
       <c r="K26" s="45"/>
       <c r="L26" s="45"/>
-      <c r="M26" s="146" t="s">
-[...3 lines deleted...]
-      <c r="O26" s="159" t="str">
+      <c r="M26" s="145" t="s">
+        <v>177</v>
+      </c>
+      <c r="N26" s="151"/>
+      <c r="O26" s="158" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="P26" s="99" t="str">
+      <c r="P26" s="98" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
     </row>
     <row r="27" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A27" s="85"/>
+      <c r="A27" s="84"/>
       <c r="B27" s="41" t="s">
-        <v>160</v>
-[...3 lines deleted...]
-      <c r="E27" s="156"/>
+        <v>180</v>
+      </c>
+      <c r="C27" s="85"/>
+      <c r="D27" s="160"/>
+      <c r="E27" s="155"/>
       <c r="F27" s="66" t="str">
         <f>IF(OR(G27=0, ISBLANK(G27)), "", E27/G27)</f>
         <v/>
       </c>
-      <c r="G27" s="162"/>
-      <c r="H27" s="163">
+      <c r="G27" s="161"/>
+      <c r="H27" s="162">
         <f>E27*C27</f>
         <v>0</v>
       </c>
-      <c r="I27" s="86"/>
+      <c r="I27" s="85"/>
       <c r="J27" s="1"/>
       <c r="K27" s="45"/>
       <c r="L27" s="45"/>
-      <c r="M27" s="146" t="s">
-[...3 lines deleted...]
-      <c r="O27" s="159" t="str">
+      <c r="M27" s="145" t="s">
+        <v>196</v>
+      </c>
+      <c r="N27" s="151"/>
+      <c r="O27" s="158" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="P27" s="99" t="str">
+      <c r="P27" s="98" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
     </row>
     <row r="28" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A28" s="85"/>
+      <c r="A28" s="84"/>
       <c r="B28" s="41" t="s">
-        <v>162</v>
-[...3 lines deleted...]
-      <c r="E28" s="156"/>
+        <v>182</v>
+      </c>
+      <c r="C28" s="86"/>
+      <c r="D28" s="160"/>
+      <c r="E28" s="155"/>
       <c r="F28" s="66" t="str">
         <f>IF(OR(G28=0, ISBLANK(G28)), "", E28/G28)</f>
         <v/>
       </c>
-      <c r="G28" s="162"/>
-      <c r="H28" s="90">
+      <c r="G28" s="161"/>
+      <c r="H28" s="89">
         <f>E28*C28</f>
         <v>0</v>
       </c>
-      <c r="I28" s="86"/>
+      <c r="I28" s="85"/>
       <c r="J28" s="1"/>
       <c r="K28" s="45"/>
       <c r="L28" s="45"/>
-      <c r="M28" s="146" t="s">
-[...3 lines deleted...]
-      <c r="O28" s="159" t="str">
+      <c r="M28" s="145" t="s">
+        <v>197</v>
+      </c>
+      <c r="N28" s="151"/>
+      <c r="O28" s="158" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="P28" s="99" t="str">
+      <c r="P28" s="98" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
     </row>
     <row r="29" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A29" s="85"/>
+      <c r="A29" s="84"/>
       <c r="B29" s="41" t="s">
-        <v>163</v>
-[...1 lines deleted...]
-      <c r="C29" s="89">
+        <v>183</v>
+      </c>
+      <c r="C29" s="88">
         <f>SUM(C24:C28)</f>
         <v>0</v>
       </c>
-      <c r="D29" s="159"/>
+      <c r="D29" s="158"/>
       <c r="E29" s="28"/>
       <c r="F29" s="28"/>
-      <c r="G29" s="280"/>
-      <c r="H29" s="164">
+      <c r="G29" s="276"/>
+      <c r="H29" s="163">
         <f>SUM(H24:H28)</f>
         <v>0</v>
       </c>
-      <c r="I29" s="164"/>
+      <c r="I29" s="163"/>
       <c r="J29" s="1"/>
-      <c r="K29" s="148"/>
-[...5 lines deleted...]
-      <c r="O29" s="159" t="str">
+      <c r="K29" s="147"/>
+      <c r="L29" s="147"/>
+      <c r="M29" s="145" t="s">
+        <v>198</v>
+      </c>
+      <c r="N29" s="151"/>
+      <c r="O29" s="158" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="P29" s="99" t="str">
+      <c r="P29" s="98" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
     </row>
     <row r="30" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A30" s="85"/>
+      <c r="A30" s="84"/>
       <c r="B30" s="41"/>
-      <c r="C30" s="126"/>
-      <c r="D30" s="159"/>
+      <c r="C30" s="125"/>
+      <c r="D30" s="158"/>
       <c r="E30" s="28"/>
       <c r="F30" s="28"/>
-      <c r="G30" s="280"/>
-[...1 lines deleted...]
-      <c r="I30" s="164"/>
+      <c r="G30" s="276"/>
+      <c r="H30" s="163"/>
+      <c r="I30" s="163"/>
       <c r="J30" s="1"/>
       <c r="K30" s="45"/>
       <c r="L30" s="45"/>
-      <c r="M30" s="151" t="s">
-[...4 lines deleted...]
-      <c r="P30" s="99"/>
+      <c r="M30" s="150" t="s">
+        <v>199</v>
+      </c>
+      <c r="N30" s="151"/>
+      <c r="O30" s="158"/>
+      <c r="P30" s="98"/>
     </row>
     <row r="31" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A31" s="85"/>
+      <c r="A31" s="84"/>
       <c r="B31" s="65" t="s">
-        <v>180</v>
+        <v>200</v>
       </c>
       <c r="C31" s="62"/>
       <c r="D31" s="63"/>
       <c r="E31" s="64"/>
       <c r="F31" s="64"/>
       <c r="G31" s="63"/>
       <c r="H31" s="63"/>
-      <c r="I31" s="278"/>
+      <c r="I31" s="274"/>
       <c r="J31" s="1"/>
       <c r="K31" s="45"/>
       <c r="L31" s="45"/>
-      <c r="M31" s="146" t="s">
-[...4 lines deleted...]
-      <c r="P31" s="99"/>
+      <c r="M31" s="145" t="s">
+        <v>201</v>
+      </c>
+      <c r="N31" s="151"/>
+      <c r="O31" s="158"/>
+      <c r="P31" s="98"/>
     </row>
     <row r="32" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A32" s="85"/>
-[...9 lines deleted...]
-      <c r="I32" s="266"/>
+      <c r="A32" s="84"/>
+      <c r="B32" s="327" t="s">
+        <v>202</v>
+      </c>
+      <c r="C32" s="327"/>
+      <c r="D32" s="327"/>
+      <c r="E32" s="327"/>
+      <c r="F32" s="327"/>
+      <c r="G32" s="327"/>
+      <c r="H32" s="327"/>
+      <c r="I32" s="263"/>
       <c r="J32" s="1"/>
       <c r="K32" s="45"/>
       <c r="L32" s="45"/>
-      <c r="M32" s="146" t="s">
-[...4 lines deleted...]
-      <c r="P32" s="99"/>
+      <c r="M32" s="145" t="s">
+        <v>203</v>
+      </c>
+      <c r="N32" s="151"/>
+      <c r="O32" s="158"/>
+      <c r="P32" s="98"/>
     </row>
     <row r="33" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A33" s="85"/>
-[...7 lines deleted...]
-      <c r="I33" s="266"/>
+      <c r="A33" s="84"/>
+      <c r="B33" s="328"/>
+      <c r="C33" s="328"/>
+      <c r="D33" s="328"/>
+      <c r="E33" s="328"/>
+      <c r="F33" s="328"/>
+      <c r="G33" s="328"/>
+      <c r="H33" s="328"/>
+      <c r="I33" s="263"/>
       <c r="J33" s="1"/>
       <c r="K33" s="45"/>
       <c r="L33" s="45"/>
-      <c r="M33" s="146" t="s">
-[...4 lines deleted...]
-      <c r="P33" s="99"/>
+      <c r="M33" s="145" t="s">
+        <v>204</v>
+      </c>
+      <c r="N33" s="151"/>
+      <c r="O33" s="158"/>
+      <c r="P33" s="98"/>
     </row>
     <row r="34" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A34" s="85"/>
-[...7 lines deleted...]
-      <c r="I34" s="266"/>
+      <c r="A34" s="84"/>
+      <c r="B34" s="328"/>
+      <c r="C34" s="328"/>
+      <c r="D34" s="328"/>
+      <c r="E34" s="328"/>
+      <c r="F34" s="328"/>
+      <c r="G34" s="328"/>
+      <c r="H34" s="328"/>
+      <c r="I34" s="263"/>
       <c r="J34" s="1"/>
       <c r="K34" s="45"/>
       <c r="L34" s="45"/>
-      <c r="M34" s="166" t="s">
-[...4 lines deleted...]
-      <c r="P34" s="99"/>
+      <c r="M34" s="165" t="s">
+        <v>127</v>
+      </c>
+      <c r="N34" s="151"/>
+      <c r="O34" s="158"/>
+      <c r="P34" s="98"/>
     </row>
     <row r="35" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A35" s="85"/>
+      <c r="A35" s="84"/>
       <c r="B35" s="43"/>
-      <c r="C35" s="154" t="s">
-[...3 lines deleted...]
-        <v>152</v>
+      <c r="C35" s="153" t="s">
+        <v>171</v>
+      </c>
+      <c r="D35" s="153" t="s">
+        <v>172</v>
       </c>
       <c r="E35" s="35" t="s">
-        <v>153</v>
+        <v>173</v>
       </c>
       <c r="F35" s="39" t="s">
-        <v>154</v>
+        <v>174</v>
       </c>
       <c r="G35" s="39" t="s">
-        <v>172</v>
+        <v>192</v>
       </c>
       <c r="J35" s="1"/>
       <c r="K35" s="45"/>
       <c r="L35" s="45"/>
-      <c r="M35" s="166" t="s">
-[...4 lines deleted...]
-      <c r="P35" s="99"/>
+      <c r="M35" s="165" t="s">
+        <v>127</v>
+      </c>
+      <c r="N35" s="96"/>
+      <c r="O35" s="158"/>
+      <c r="P35" s="98"/>
     </row>
     <row r="36" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A36" s="85"/>
+      <c r="A36" s="84"/>
       <c r="B36" s="43" t="s">
-        <v>156</v>
-[...4 lines deleted...]
-      <c r="F36" s="163">
+        <v>176</v>
+      </c>
+      <c r="C36" s="85"/>
+      <c r="D36" s="160"/>
+      <c r="E36" s="155"/>
+      <c r="F36" s="162">
         <f>E36*C36</f>
         <v>0</v>
       </c>
-      <c r="G36" s="86"/>
+      <c r="G36" s="85"/>
       <c r="J36" s="1"/>
       <c r="K36" s="45"/>
       <c r="L36" s="45"/>
-      <c r="M36" s="146" t="s">
-[...2 lines deleted...]
-      <c r="N36" s="260">
+      <c r="M36" s="145" t="s">
+        <v>205</v>
+      </c>
+      <c r="N36" s="258">
         <f>SUM(N23:N35)</f>
         <v>0</v>
       </c>
-      <c r="O36" s="159"/>
-      <c r="P36" s="99"/>
+      <c r="O36" s="158"/>
+      <c r="P36" s="98"/>
     </row>
     <row r="37" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A37" s="85"/>
+      <c r="A37" s="84"/>
       <c r="B37" s="43" t="s">
-        <v>158</v>
-[...4 lines deleted...]
-      <c r="F37" s="163">
+        <v>178</v>
+      </c>
+      <c r="C37" s="85"/>
+      <c r="D37" s="160"/>
+      <c r="E37" s="155"/>
+      <c r="F37" s="162">
         <f>E37*C37</f>
         <v>0</v>
       </c>
-      <c r="G37" s="86"/>
+      <c r="G37" s="85"/>
       <c r="J37" s="1"/>
       <c r="K37" s="45"/>
       <c r="L37" s="45"/>
       <c r="M37" s="45"/>
       <c r="N37" s="45"/>
-      <c r="O37" s="159"/>
-      <c r="P37" s="99"/>
+      <c r="O37" s="158"/>
+      <c r="P37" s="98"/>
     </row>
     <row r="38" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A38" s="85"/>
+      <c r="A38" s="84"/>
       <c r="B38" s="43" t="s">
-        <v>159</v>
-[...4 lines deleted...]
-      <c r="F38" s="163">
+        <v>179</v>
+      </c>
+      <c r="C38" s="85"/>
+      <c r="D38" s="160"/>
+      <c r="E38" s="155"/>
+      <c r="F38" s="162">
         <f>E38*C38</f>
         <v>0</v>
       </c>
-      <c r="G38" s="86"/>
+      <c r="G38" s="85"/>
       <c r="J38" s="1"/>
       <c r="K38" s="45"/>
       <c r="L38" s="45"/>
       <c r="M38" s="43" t="s">
-        <v>186</v>
-[...1 lines deleted...]
-      <c r="N38" s="167">
+        <v>206</v>
+      </c>
+      <c r="N38" s="166">
         <f>N20-N36</f>
         <v>0</v>
       </c>
-      <c r="O38" s="159"/>
-      <c r="P38" s="99"/>
+      <c r="O38" s="158"/>
+      <c r="P38" s="98"/>
     </row>
     <row r="39" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A39" s="85"/>
+      <c r="A39" s="84"/>
       <c r="B39" s="41" t="s">
-        <v>160</v>
-[...4 lines deleted...]
-      <c r="F39" s="163">
+        <v>180</v>
+      </c>
+      <c r="C39" s="85"/>
+      <c r="D39" s="160"/>
+      <c r="E39" s="155"/>
+      <c r="F39" s="162">
         <f>E39*C39</f>
         <v>0</v>
       </c>
-      <c r="G39" s="86"/>
+      <c r="G39" s="85"/>
       <c r="J39" s="1"/>
       <c r="K39" s="45"/>
       <c r="L39" s="45"/>
       <c r="M39" s="43" t="s">
-        <v>187</v>
-[...2 lines deleted...]
-        <f>G65</f>
+        <v>207</v>
+      </c>
+      <c r="N39" s="91">
+        <f>G76</f>
         <v>0</v>
       </c>
-      <c r="O39" s="159"/>
-      <c r="P39" s="99"/>
+      <c r="O39" s="158"/>
+      <c r="P39" s="98"/>
     </row>
     <row r="40" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A40" s="85"/>
+      <c r="A40" s="84"/>
       <c r="B40" s="41" t="s">
-        <v>162</v>
-[...4 lines deleted...]
-      <c r="F40" s="90">
+        <v>182</v>
+      </c>
+      <c r="C40" s="86"/>
+      <c r="D40" s="160"/>
+      <c r="E40" s="155"/>
+      <c r="F40" s="89">
         <f>E40*C40</f>
         <v>0</v>
       </c>
-      <c r="G40" s="86"/>
+      <c r="G40" s="85"/>
       <c r="J40" s="1"/>
       <c r="K40" s="45"/>
       <c r="L40" s="45"/>
       <c r="M40" s="41" t="s">
-        <v>188</v>
-[...1 lines deleted...]
-      <c r="N40" s="168">
+        <v>208</v>
+      </c>
+      <c r="N40" s="167">
         <f>N38+N39</f>
         <v>0</v>
       </c>
-      <c r="O40" s="159"/>
-      <c r="P40" s="99"/>
+      <c r="O40" s="158"/>
+      <c r="P40" s="98"/>
     </row>
     <row r="41" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A41" s="85"/>
+      <c r="A41" s="84"/>
       <c r="B41" s="41" t="s">
-        <v>163</v>
-[...1 lines deleted...]
-      <c r="C41" s="89">
+        <v>183</v>
+      </c>
+      <c r="C41" s="88">
         <f>SUM(C36:C40)</f>
         <v>0</v>
       </c>
-      <c r="D41" s="159"/>
+      <c r="D41" s="158"/>
       <c r="E41" s="28"/>
-      <c r="F41" s="164">
+      <c r="F41" s="163">
         <f>SUM(F36:F40)</f>
         <v>0</v>
       </c>
-      <c r="G41" s="164"/>
+      <c r="G41" s="163"/>
       <c r="J41" s="1"/>
-      <c r="K41" s="169" t="s">
-        <v>189</v>
+      <c r="K41" s="168" t="s">
+        <v>209</v>
       </c>
       <c r="L41" s="45"/>
-      <c r="M41" s="146"/>
+      <c r="M41" s="145"/>
       <c r="N41" s="45"/>
-      <c r="O41" s="159"/>
-      <c r="P41" s="95"/>
+      <c r="O41" s="158"/>
+      <c r="P41" s="94"/>
     </row>
     <row r="42" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A42" s="85"/>
+      <c r="A42" s="84"/>
       <c r="B42" s="41"/>
-      <c r="C42" s="126"/>
-      <c r="D42" s="159"/>
+      <c r="C42" s="125"/>
+      <c r="D42" s="158"/>
       <c r="E42" s="28"/>
       <c r="F42" s="28"/>
-      <c r="G42" s="280"/>
-[...1 lines deleted...]
-      <c r="I42" s="164"/>
+      <c r="G42" s="276"/>
+      <c r="H42" s="163"/>
+      <c r="I42" s="163"/>
       <c r="J42" s="1"/>
       <c r="K42" s="45"/>
       <c r="L42" s="41" t="s">
-        <v>190</v>
+        <v>210</v>
       </c>
       <c r="M42" s="41" t="s">
-        <v>191</v>
+        <v>211</v>
       </c>
       <c r="N42" s="41" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-      <c r="P42" s="95"/>
+        <v>212</v>
+      </c>
+      <c r="O42" s="158"/>
+      <c r="P42" s="94"/>
     </row>
     <row r="43" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A43" s="85"/>
+      <c r="A43" s="84"/>
       <c r="B43" s="65" t="s">
-        <v>193</v>
+        <v>213</v>
       </c>
       <c r="C43" s="62"/>
       <c r="D43" s="63"/>
       <c r="E43" s="64"/>
       <c r="F43" s="64"/>
       <c r="G43" s="63"/>
       <c r="H43" s="63"/>
-      <c r="I43" s="278"/>
+      <c r="I43" s="274"/>
       <c r="J43" s="1"/>
-      <c r="K43" s="151" t="s">
-[...5 lines deleted...]
-      <c r="O43" s="159" t="str">
+      <c r="K43" s="150" t="s">
+        <v>143</v>
+      </c>
+      <c r="L43" s="170"/>
+      <c r="M43" s="171"/>
+      <c r="N43" s="92"/>
+      <c r="O43" s="158" t="str">
         <f>IF(OR(ISBLANK(Roll_Total_Units), Roll_Total_Units = 0), "", IF(NOT(ISBLANK(N29)), N29/Roll_Total_Units, ""))</f>
         <v/>
       </c>
-      <c r="P43" s="95"/>
+      <c r="P43" s="94"/>
     </row>
     <row r="44" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A44" s="85"/>
-[...9 lines deleted...]
-      <c r="I44" s="266"/>
+      <c r="A44" s="84"/>
+      <c r="B44" s="327" t="s">
+        <v>214</v>
+      </c>
+      <c r="C44" s="327"/>
+      <c r="D44" s="327"/>
+      <c r="E44" s="327"/>
+      <c r="F44" s="327"/>
+      <c r="G44" s="327"/>
+      <c r="H44" s="327"/>
+      <c r="I44" s="263"/>
       <c r="J44" s="1"/>
-      <c r="K44" s="151" t="s">
-[...6 lines deleted...]
-      <c r="P44" s="95"/>
+      <c r="K44" s="150" t="s">
+        <v>144</v>
+      </c>
+      <c r="L44" s="170"/>
+      <c r="M44" s="171"/>
+      <c r="N44" s="151"/>
+      <c r="O44" s="158"/>
+      <c r="P44" s="94"/>
     </row>
     <row r="45" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A45" s="85"/>
-[...7 lines deleted...]
-      <c r="I45" s="266"/>
+      <c r="A45" s="84"/>
+      <c r="B45" s="328"/>
+      <c r="C45" s="328"/>
+      <c r="D45" s="328"/>
+      <c r="E45" s="328"/>
+      <c r="F45" s="328"/>
+      <c r="G45" s="328"/>
+      <c r="H45" s="328"/>
+      <c r="I45" s="263"/>
       <c r="J45" s="1"/>
       <c r="K45" s="45"/>
       <c r="L45" s="45"/>
-      <c r="M45" s="146"/>
+      <c r="M45" s="145"/>
       <c r="N45" s="45"/>
-      <c r="O45" s="159" t="str">
+      <c r="O45" s="158" t="str">
         <f>IF(OR(ISBLANK(Roll_Total_Units), Roll_Total_Units = 0), "", IF(NOT(ISBLANK(N30)), N30/Roll_Total_Units, ""))</f>
         <v/>
       </c>
-      <c r="P45" s="95"/>
+      <c r="P45" s="94"/>
     </row>
     <row r="46" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A46" s="85"/>
+      <c r="A46" s="84"/>
       <c r="B46" s="43"/>
-      <c r="C46" s="154" t="s">
-[...6 lines deleted...]
-        <v>195</v>
+      <c r="C46" s="153" t="s">
+        <v>171</v>
+      </c>
+      <c r="D46" s="153" t="s">
+        <v>172</v>
+      </c>
+      <c r="E46" s="164" t="s">
+        <v>215</v>
       </c>
       <c r="F46" s="28"/>
-      <c r="G46" s="280"/>
+      <c r="G46" s="276"/>
       <c r="H46" s="39" t="s">
-        <v>154</v>
+        <v>174</v>
       </c>
       <c r="I46" s="39" t="s">
-        <v>172</v>
+        <v>192</v>
       </c>
       <c r="J46" s="1"/>
       <c r="K46" s="45"/>
       <c r="L46" s="45"/>
-      <c r="M46" s="151" t="s">
-[...2 lines deleted...]
-      <c r="N46" s="94">
+      <c r="M46" s="150" t="s">
+        <v>216</v>
+      </c>
+      <c r="N46" s="93">
         <f>N44+N43</f>
         <v>0</v>
       </c>
-      <c r="O46" s="159" t="str">
+      <c r="O46" s="158" t="str">
         <f>IF(OR(ISBLANK(Roll_Total_Units), Roll_Total_Units = 0), "", IF(NOT(ISBLANK(N31)), N31/Roll_Total_Units, ""))</f>
         <v/>
       </c>
-      <c r="P46" s="95"/>
+      <c r="P46" s="94"/>
     </row>
     <row r="47" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A47" s="85"/>
+      <c r="A47" s="84"/>
       <c r="B47" s="43" t="s">
-        <v>156</v>
-[...3 lines deleted...]
-      <c r="E47" s="156"/>
+        <v>176</v>
+      </c>
+      <c r="C47" s="90"/>
+      <c r="D47" s="154"/>
+      <c r="E47" s="155"/>
       <c r="F47" s="38"/>
       <c r="G47" s="47"/>
-      <c r="H47" s="157">
+      <c r="H47" s="156">
         <f>E47*C47</f>
         <v>0</v>
       </c>
-      <c r="I47" s="86"/>
+      <c r="I47" s="85"/>
       <c r="J47" s="1"/>
       <c r="K47" s="45"/>
       <c r="L47" s="45"/>
-      <c r="M47" s="146"/>
+      <c r="M47" s="145"/>
       <c r="N47" s="45"/>
-      <c r="O47" s="159" t="str">
+      <c r="O47" s="158" t="str">
         <f>IF(OR(ISBLANK(Roll_Total_Units), Roll_Total_Units = 0), "", IF(NOT(ISBLANK(N32)), N32/Roll_Total_Units, ""))</f>
         <v/>
       </c>
-      <c r="P47" s="95"/>
+      <c r="P47" s="94"/>
     </row>
     <row r="48" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A48" s="85"/>
+      <c r="A48" s="84"/>
       <c r="B48" s="43" t="s">
-        <v>158</v>
-[...3 lines deleted...]
-      <c r="E48" s="156"/>
+        <v>178</v>
+      </c>
+      <c r="C48" s="85"/>
+      <c r="D48" s="154"/>
+      <c r="E48" s="155"/>
       <c r="F48" s="38"/>
       <c r="G48" s="47"/>
-      <c r="H48" s="157">
+      <c r="H48" s="156">
         <f>E48*C48</f>
         <v>0</v>
       </c>
-      <c r="I48" s="86"/>
+      <c r="I48" s="85"/>
       <c r="J48" s="1"/>
       <c r="K48" s="45"/>
       <c r="L48" s="45"/>
-      <c r="M48" s="151" t="s">
-[...2 lines deleted...]
-      <c r="N48" s="168">
+      <c r="M48" s="150" t="s">
+        <v>217</v>
+      </c>
+      <c r="N48" s="167">
         <f>N40-N46</f>
         <v>0</v>
       </c>
-      <c r="O48" s="159" t="str">
+      <c r="O48" s="158" t="str">
         <f>IF(OR(ISBLANK(Roll_Total_Units), Roll_Total_Units = 0), "", IF(NOT(ISBLANK(N33)), N33/Roll_Total_Units, ""))</f>
         <v/>
       </c>
-      <c r="P48" s="95"/>
+      <c r="P48" s="94"/>
     </row>
     <row r="49" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A49" s="85"/>
+      <c r="A49" s="84"/>
       <c r="B49" s="43" t="s">
-        <v>159</v>
-[...3 lines deleted...]
-      <c r="E49" s="156"/>
+        <v>179</v>
+      </c>
+      <c r="C49" s="85"/>
+      <c r="D49" s="154"/>
+      <c r="E49" s="155"/>
       <c r="F49" s="38"/>
       <c r="G49" s="47"/>
-      <c r="H49" s="157">
+      <c r="H49" s="156">
         <f>E49*C49</f>
         <v>0</v>
       </c>
-      <c r="I49" s="86"/>
+      <c r="I49" s="85"/>
       <c r="J49" s="1"/>
-      <c r="O49" s="159" t="str">
+      <c r="O49" s="158" t="str">
         <f>IF(OR(ISBLANK(Roll_Total_Units), Roll_Total_Units = 0), "", IF(NOT(ISBLANK(N35)), N35/Roll_Total_Units, ""))</f>
         <v/>
       </c>
-      <c r="P49" s="99" t="str">
+      <c r="P49" s="98" t="str">
         <f>IF(LEN(TRIM(O49))&gt;0, "/unit", "")</f>
         <v/>
       </c>
     </row>
     <row r="50" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A50" s="85"/>
+      <c r="A50" s="84"/>
       <c r="B50" s="41" t="s">
-        <v>160</v>
-[...3 lines deleted...]
-      <c r="E50" s="156"/>
+        <v>180</v>
+      </c>
+      <c r="C50" s="85"/>
+      <c r="D50" s="154"/>
+      <c r="E50" s="155"/>
       <c r="F50" s="38"/>
       <c r="G50" s="47"/>
-      <c r="H50" s="157">
+      <c r="H50" s="156">
         <f>E50*C50</f>
         <v>0</v>
       </c>
-      <c r="I50" s="86"/>
+      <c r="I50" s="85"/>
       <c r="J50" s="1"/>
       <c r="O50" s="1"/>
-      <c r="P50" s="95"/>
+      <c r="P50" s="94"/>
     </row>
     <row r="51" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A51" s="85"/>
+      <c r="A51" s="84"/>
       <c r="B51" s="41" t="s">
-        <v>162</v>
-[...3 lines deleted...]
-      <c r="E51" s="156"/>
+        <v>182</v>
+      </c>
+      <c r="C51" s="86"/>
+      <c r="D51" s="154"/>
+      <c r="E51" s="155"/>
       <c r="F51" s="38"/>
       <c r="G51" s="47"/>
-      <c r="H51" s="88">
+      <c r="H51" s="87">
         <f>E51*C51</f>
         <v>0</v>
       </c>
-      <c r="I51" s="86"/>
+      <c r="I51" s="85"/>
       <c r="J51" s="1"/>
-      <c r="P51" s="95"/>
+      <c r="P51" s="94"/>
     </row>
     <row r="52" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A52" s="85"/>
+      <c r="A52" s="84"/>
       <c r="B52" s="41" t="s">
-        <v>163</v>
-[...1 lines deleted...]
-      <c r="C52" s="89">
+        <v>183</v>
+      </c>
+      <c r="C52" s="88">
         <f>SUM(C47:C51)</f>
         <v>0</v>
       </c>
-      <c r="D52" s="159"/>
+      <c r="D52" s="158"/>
       <c r="E52" s="28"/>
       <c r="F52" s="28"/>
       <c r="G52" s="47"/>
-      <c r="H52" s="160">
+      <c r="H52" s="159">
         <f>SUM(H47:H51)</f>
         <v>0</v>
       </c>
-      <c r="I52" s="160"/>
+      <c r="I52" s="159"/>
       <c r="J52" s="1"/>
-      <c r="P52" s="95"/>
+      <c r="P52" s="94"/>
     </row>
     <row r="53" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A53" s="85"/>
+      <c r="A53" s="84"/>
       <c r="B53" s="45"/>
       <c r="C53" s="45"/>
       <c r="D53" s="45"/>
       <c r="E53" s="45"/>
       <c r="F53" s="45"/>
       <c r="G53" s="45"/>
       <c r="H53" s="45"/>
       <c r="I53" s="45"/>
       <c r="J53" s="1"/>
-      <c r="P53" s="95"/>
+      <c r="P53" s="94"/>
     </row>
     <row r="54" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A54" s="85"/>
-[...4 lines deleted...]
-      <c r="D54" s="131">
+      <c r="A54" s="84"/>
+      <c r="B54" s="128"/>
+      <c r="C54" s="129" t="s">
+        <v>218</v>
+      </c>
+      <c r="D54" s="130">
         <f>IF(OR(ISBLANK(C52), ISBLANK(C29), ISBLANK(C17)), "", C52 + C29 + C17)</f>
         <v>0</v>
       </c>
-      <c r="E54" s="128"/>
-[...4 lines deleted...]
-      <c r="H54" s="127">
+      <c r="E54" s="127"/>
+      <c r="F54" s="127"/>
+      <c r="G54" s="129" t="s">
+        <v>219</v>
+      </c>
+      <c r="H54" s="126">
         <f>H52+H29+H17</f>
         <v>0</v>
       </c>
-      <c r="I54" s="164"/>
+      <c r="I54" s="163"/>
       <c r="J54" s="1"/>
-      <c r="P54" s="95"/>
+      <c r="P54" s="94"/>
     </row>
     <row r="55" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A55" s="85"/>
-      <c r="B55" s="282" t="str">
+      <c r="A55" s="84"/>
+      <c r="B55" s="278" t="str">
         <f>IF((Roll_Affordable_Units+Roll_RGI_Units)=Project_Affordable_Units,"","Note: Affordable+RGI units must add to Affordable Units inputted on Sheet 1")</f>
         <v/>
       </c>
-      <c r="C55" s="170"/>
-      <c r="D55" s="170"/>
+      <c r="C55" s="169"/>
+      <c r="D55" s="169"/>
       <c r="E55" s="43"/>
       <c r="F55" s="45"/>
-      <c r="G55" s="165"/>
+      <c r="G55" s="164"/>
       <c r="H55" s="47"/>
       <c r="I55" s="47"/>
       <c r="J55" s="1"/>
-      <c r="P55" s="95"/>
+      <c r="P55" s="94"/>
     </row>
     <row r="56" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A56" s="281"/>
-[...10 lines deleted...]
-      <c r="P56" s="284"/>
+      <c r="A56" s="277"/>
+      <c r="B56" s="282" t="s">
+        <v>220</v>
+      </c>
+      <c r="C56" s="279"/>
+      <c r="D56" s="279"/>
+      <c r="E56" s="272"/>
+      <c r="F56" s="330"/>
+      <c r="G56" s="330"/>
+      <c r="H56" s="330"/>
+      <c r="I56" s="330"/>
+      <c r="P56" s="280"/>
     </row>
     <row r="57" spans="1:16" ht="5.0999999999999996" customHeight="1">
-      <c r="A57" s="281"/>
-[...8 lines deleted...]
-      <c r="P57" s="284"/>
+      <c r="A57" s="277"/>
+      <c r="B57" s="278"/>
+      <c r="C57" s="279"/>
+      <c r="D57" s="279"/>
+      <c r="E57" s="272"/>
+      <c r="F57" s="281"/>
+      <c r="G57" s="85"/>
+      <c r="H57" s="85"/>
+      <c r="I57" s="85"/>
+      <c r="P57" s="280"/>
     </row>
     <row r="58" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A58" s="281"/>
-[...10 lines deleted...]
-      <c r="P58" s="284"/>
+      <c r="A58" s="277"/>
+      <c r="B58" s="282" t="s">
+        <v>221</v>
+      </c>
+      <c r="C58" s="279"/>
+      <c r="D58" s="279"/>
+      <c r="E58" s="272"/>
+      <c r="F58" s="281"/>
+      <c r="G58" s="85"/>
+      <c r="H58" s="85"/>
+      <c r="I58" s="85"/>
+      <c r="P58" s="280"/>
     </row>
     <row r="59" spans="1:16" ht="45" customHeight="1">
-      <c r="A59" s="281"/>
-[...8 lines deleted...]
-      <c r="P59" s="284"/>
+      <c r="A59" s="277"/>
+      <c r="B59" s="331"/>
+      <c r="C59" s="331"/>
+      <c r="D59" s="331"/>
+      <c r="E59" s="331"/>
+      <c r="F59" s="331"/>
+      <c r="G59" s="331"/>
+      <c r="H59" s="331"/>
+      <c r="I59" s="331"/>
+      <c r="P59" s="280"/>
     </row>
     <row r="60" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A60" s="85"/>
+      <c r="A60" s="84"/>
       <c r="B60" s="45"/>
       <c r="C60" s="45"/>
       <c r="D60" s="45"/>
       <c r="E60" s="45"/>
       <c r="F60" s="45"/>
       <c r="G60" s="45"/>
       <c r="H60" s="45"/>
       <c r="I60" s="45"/>
       <c r="J60" s="1"/>
-      <c r="P60" s="95"/>
+      <c r="P60" s="94"/>
     </row>
     <row r="61" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A61" s="173"/>
-[...9 lines deleted...]
-      <c r="I61" s="141"/>
+      <c r="A61" s="84"/>
+      <c r="B61" s="45"/>
+      <c r="C61" s="45"/>
+      <c r="D61" s="45"/>
+      <c r="E61" s="45"/>
+      <c r="F61" s="45"/>
+      <c r="G61" s="45"/>
+      <c r="H61" s="45"/>
+      <c r="I61" s="45"/>
       <c r="J61" s="1"/>
-      <c r="P61" s="95"/>
+      <c r="P61" s="94"/>
     </row>
     <row r="62" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A62" s="85"/>
-[...9 lines deleted...]
-      <c r="I62" s="266"/>
+      <c r="A62" s="84"/>
+      <c r="B62" s="65" t="s">
+        <v>222</v>
+      </c>
+      <c r="C62" s="62"/>
+      <c r="D62" s="63"/>
+      <c r="E62" s="64"/>
+      <c r="F62" s="64"/>
+      <c r="G62" s="63"/>
+      <c r="H62" s="63"/>
+      <c r="I62" s="274"/>
       <c r="J62" s="1"/>
-      <c r="P62" s="95"/>
+      <c r="P62" s="94"/>
     </row>
     <row r="63" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A63" s="85"/>
-[...7 lines deleted...]
-      <c r="I63" s="266"/>
+      <c r="A63" s="84"/>
+      <c r="B63" s="327" t="s">
+        <v>223</v>
+      </c>
+      <c r="C63" s="327"/>
+      <c r="D63" s="327"/>
+      <c r="E63" s="327"/>
+      <c r="F63" s="327"/>
+      <c r="G63" s="327"/>
+      <c r="H63" s="327"/>
+      <c r="I63" s="263"/>
       <c r="J63" s="1"/>
-      <c r="O63" s="1"/>
-      <c r="P63" s="95"/>
+      <c r="P63" s="94"/>
     </row>
     <row r="64" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A64" s="85"/>
-[...15 lines deleted...]
-      <c r="I64" s="267"/>
+      <c r="A64" s="84"/>
+      <c r="B64" s="328"/>
+      <c r="C64" s="328"/>
+      <c r="D64" s="328"/>
+      <c r="E64" s="328"/>
+      <c r="F64" s="328"/>
+      <c r="G64" s="328"/>
+      <c r="H64" s="328"/>
+      <c r="I64" s="263"/>
       <c r="J64" s="1"/>
-      <c r="O64" s="1"/>
-[...10 lines deleted...]
-        <f>B65*D65-(B65*D65*E65)</f>
+      <c r="P64" s="94"/>
+    </row>
+    <row r="65" spans="1:16" ht="40.799999999999997">
+      <c r="A65" s="84"/>
+      <c r="B65" s="43"/>
+      <c r="C65" s="298" t="s">
+        <v>224</v>
+      </c>
+      <c r="D65" s="298" t="s">
+        <v>225</v>
+      </c>
+      <c r="E65" s="298" t="s">
+        <v>226</v>
+      </c>
+      <c r="F65" s="299" t="s">
+        <v>227</v>
+      </c>
+      <c r="G65" s="300" t="s">
+        <v>228</v>
+      </c>
+      <c r="H65" s="39"/>
+      <c r="I65" s="39"/>
+      <c r="J65" s="1"/>
+      <c r="P65" s="94"/>
+    </row>
+    <row r="66" spans="1:16" ht="14.25" customHeight="1">
+      <c r="A66" s="84"/>
+      <c r="B66" s="43"/>
+      <c r="C66" s="302"/>
+      <c r="D66" s="303"/>
+      <c r="E66" s="301"/>
+      <c r="F66" s="306"/>
+      <c r="G66" s="306"/>
+      <c r="J66" s="1"/>
+      <c r="P66" s="94"/>
+    </row>
+    <row r="67" spans="1:16" ht="14.25" customHeight="1">
+      <c r="A67" s="84"/>
+      <c r="B67" s="43"/>
+      <c r="C67" s="304"/>
+      <c r="D67" s="303"/>
+      <c r="E67" s="301"/>
+      <c r="F67" s="306"/>
+      <c r="G67" s="306"/>
+      <c r="J67" s="1"/>
+      <c r="P67" s="94"/>
+    </row>
+    <row r="68" spans="1:16" ht="14.25" customHeight="1">
+      <c r="A68" s="84"/>
+      <c r="B68" s="43"/>
+      <c r="C68" s="304"/>
+      <c r="D68" s="303"/>
+      <c r="E68" s="301"/>
+      <c r="F68" s="306"/>
+      <c r="G68" s="306"/>
+      <c r="J68" s="1"/>
+      <c r="P68" s="94"/>
+    </row>
+    <row r="69" spans="1:16" ht="14.25" customHeight="1">
+      <c r="A69" s="84"/>
+      <c r="B69" s="41"/>
+      <c r="C69" s="304"/>
+      <c r="D69" s="303"/>
+      <c r="E69" s="301"/>
+      <c r="F69" s="306"/>
+      <c r="G69" s="306"/>
+      <c r="J69" s="1"/>
+      <c r="P69" s="94"/>
+    </row>
+    <row r="70" spans="1:16" ht="14.25" customHeight="1">
+      <c r="A70" s="84"/>
+      <c r="B70" s="41"/>
+      <c r="C70" s="305"/>
+      <c r="D70" s="303"/>
+      <c r="E70" s="301"/>
+      <c r="F70" s="306"/>
+      <c r="G70" s="306"/>
+      <c r="J70" s="1"/>
+      <c r="P70" s="94"/>
+    </row>
+    <row r="71" spans="1:16" ht="14.25" customHeight="1">
+      <c r="A71" s="84"/>
+      <c r="B71" s="45"/>
+      <c r="C71" s="45"/>
+      <c r="D71" s="45"/>
+      <c r="E71" s="45"/>
+      <c r="F71" s="45"/>
+      <c r="G71" s="45"/>
+      <c r="H71" s="45"/>
+      <c r="I71" s="45"/>
+      <c r="J71" s="1"/>
+      <c r="P71" s="94"/>
+    </row>
+    <row r="72" spans="1:16" ht="14.25" customHeight="1">
+      <c r="A72" s="172"/>
+      <c r="B72" s="136" t="s">
+        <v>229</v>
+      </c>
+      <c r="C72" s="137"/>
+      <c r="D72" s="138"/>
+      <c r="E72" s="139"/>
+      <c r="F72" s="139"/>
+      <c r="G72" s="140"/>
+      <c r="H72" s="140"/>
+      <c r="I72" s="140"/>
+      <c r="J72" s="1"/>
+      <c r="P72" s="94"/>
+    </row>
+    <row r="73" spans="1:16" ht="14.25" customHeight="1">
+      <c r="A73" s="84"/>
+      <c r="B73" s="328" t="s">
+        <v>230</v>
+      </c>
+      <c r="C73" s="328"/>
+      <c r="D73" s="328"/>
+      <c r="E73" s="328"/>
+      <c r="F73" s="328"/>
+      <c r="G73" s="328"/>
+      <c r="H73" s="328"/>
+      <c r="I73" s="263"/>
+      <c r="J73" s="1"/>
+      <c r="P73" s="94"/>
+    </row>
+    <row r="74" spans="1:16" ht="14.25" customHeight="1">
+      <c r="A74" s="84"/>
+      <c r="B74" s="328"/>
+      <c r="C74" s="328"/>
+      <c r="D74" s="328"/>
+      <c r="E74" s="328"/>
+      <c r="F74" s="328"/>
+      <c r="G74" s="328"/>
+      <c r="H74" s="328"/>
+      <c r="I74" s="263"/>
+      <c r="J74" s="1"/>
+      <c r="O74" s="1"/>
+      <c r="P74" s="94"/>
+    </row>
+    <row r="75" spans="1:16" ht="14.25" customHeight="1">
+      <c r="A75" s="84"/>
+      <c r="B75" s="329" t="s">
+        <v>231</v>
+      </c>
+      <c r="C75" s="329"/>
+      <c r="D75" s="95" t="s">
+        <v>232</v>
+      </c>
+      <c r="E75" s="329" t="s">
+        <v>233</v>
+      </c>
+      <c r="F75" s="329"/>
+      <c r="G75" s="329" t="s">
+        <v>234</v>
+      </c>
+      <c r="H75" s="329"/>
+      <c r="I75" s="264"/>
+      <c r="J75" s="1"/>
+      <c r="O75" s="1"/>
+      <c r="P75" s="94"/>
+    </row>
+    <row r="76" spans="1:16" ht="14.25" customHeight="1">
+      <c r="A76" s="84"/>
+      <c r="B76" s="323"/>
+      <c r="C76" s="323"/>
+      <c r="D76" s="173"/>
+      <c r="E76" s="324"/>
+      <c r="F76" s="324"/>
+      <c r="G76" s="325">
+        <f>B76*D76-(B76*D76*E76)</f>
         <v>0</v>
       </c>
-      <c r="H65" s="311"/>
-[...65 lines deleted...]
-      <c r="P69" s="50"/>
+      <c r="H76" s="325"/>
+      <c r="I76" s="261"/>
+      <c r="J76" s="1"/>
+      <c r="O76" s="1"/>
+      <c r="P76" s="94"/>
+    </row>
+    <row r="77" spans="1:16" ht="5.0999999999999996" customHeight="1">
+      <c r="A77" s="84"/>
+      <c r="B77" s="259"/>
+      <c r="C77" s="259"/>
+      <c r="D77" s="173"/>
+      <c r="E77" s="260"/>
+      <c r="F77" s="260"/>
+      <c r="G77" s="261"/>
+      <c r="H77" s="261"/>
+      <c r="I77" s="261"/>
+      <c r="J77" s="1"/>
+      <c r="O77" s="1"/>
+      <c r="P77" s="94"/>
+    </row>
+    <row r="78" spans="1:16" ht="12" customHeight="1">
+      <c r="A78" s="84"/>
+      <c r="B78" s="283" t="s">
+        <v>235</v>
+      </c>
+      <c r="C78" s="259"/>
+      <c r="D78" s="173"/>
+      <c r="E78" s="260"/>
+      <c r="F78" s="260"/>
+      <c r="G78" s="261"/>
+      <c r="H78" s="261"/>
+      <c r="I78" s="261"/>
+      <c r="J78" s="1"/>
+      <c r="O78" s="1"/>
+      <c r="P78" s="94"/>
+    </row>
+    <row r="79" spans="1:16" ht="55.5" customHeight="1">
+      <c r="A79" s="84"/>
+      <c r="B79" s="321"/>
+      <c r="C79" s="321"/>
+      <c r="D79" s="321"/>
+      <c r="E79" s="321"/>
+      <c r="F79" s="321"/>
+      <c r="G79" s="321"/>
+      <c r="H79" s="321"/>
+      <c r="I79" s="321"/>
+      <c r="J79" s="1"/>
+      <c r="O79" s="1"/>
+      <c r="P79" s="94"/>
+    </row>
+    <row r="80" spans="1:16" ht="6.9" customHeight="1">
+      <c r="A80" s="49"/>
+      <c r="B80" s="33"/>
+      <c r="C80" s="33"/>
+      <c r="D80" s="33"/>
+      <c r="E80" s="33"/>
+      <c r="F80" s="33"/>
+      <c r="G80" s="33"/>
+      <c r="H80" s="33"/>
+      <c r="I80" s="33"/>
+      <c r="J80" s="33"/>
+      <c r="K80" s="33"/>
+      <c r="L80" s="33"/>
+      <c r="M80" s="33"/>
+      <c r="N80" s="33"/>
+      <c r="O80" s="33"/>
+      <c r="P80" s="50"/>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1"/>
-  <mergeCells count="15">
-    <mergeCell ref="B68:I68"/>
+  <mergeCells count="16">
+    <mergeCell ref="B79:I79"/>
     <mergeCell ref="B4:M4"/>
-    <mergeCell ref="B65:C65"/>
-[...1 lines deleted...]
-    <mergeCell ref="G65:H65"/>
+    <mergeCell ref="B76:C76"/>
+    <mergeCell ref="E76:F76"/>
+    <mergeCell ref="G76:H76"/>
     <mergeCell ref="B7:H9"/>
     <mergeCell ref="B20:H22"/>
     <mergeCell ref="B44:H45"/>
-    <mergeCell ref="G64:H64"/>
-[...2 lines deleted...]
-    <mergeCell ref="B62:H63"/>
+    <mergeCell ref="G75:H75"/>
+    <mergeCell ref="E75:F75"/>
+    <mergeCell ref="B75:C75"/>
+    <mergeCell ref="B73:H74"/>
     <mergeCell ref="B32:H34"/>
     <mergeCell ref="F56:I56"/>
     <mergeCell ref="B59:I59"/>
+    <mergeCell ref="B63:H64"/>
   </mergeCells>
   <conditionalFormatting sqref="C40">
-    <cfRule type="containsBlanks" dxfId="15" priority="3">
+    <cfRule type="containsBlanks" dxfId="20" priority="10">
       <formula>LEN(TRIM(C40))=0</formula>
     </cfRule>
   </conditionalFormatting>
+  <conditionalFormatting sqref="C70">
+    <cfRule type="containsBlanks" dxfId="19" priority="6">
+      <formula>LEN(TRIM(C70))=0</formula>
+    </cfRule>
+  </conditionalFormatting>
   <conditionalFormatting sqref="C12:E15 N23:N35">
-    <cfRule type="containsBlanks" dxfId="14" priority="8">
+    <cfRule type="containsBlanks" dxfId="18" priority="15">
       <formula>LEN(TRIM(C12))=0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C36:E40">
-    <cfRule type="containsBlanks" dxfId="13" priority="4">
+    <cfRule type="containsBlanks" dxfId="17" priority="11">
       <formula>LEN(TRIM(C36))=0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C47:E50">
-    <cfRule type="containsBlanks" dxfId="12" priority="7">
+    <cfRule type="containsBlanks" dxfId="16" priority="14">
       <formula>LEN(TRIM(C47))=0</formula>
     </cfRule>
   </conditionalFormatting>
+  <conditionalFormatting sqref="C66:G69">
+    <cfRule type="containsBlanks" dxfId="15" priority="1">
+      <formula>LEN(TRIM(C66))=0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C70:G70">
+    <cfRule type="containsBlanks" dxfId="14" priority="7">
+      <formula>LEN(TRIM(C70))=0</formula>
+    </cfRule>
+  </conditionalFormatting>
   <conditionalFormatting sqref="F56 B59">
-    <cfRule type="containsBlanks" dxfId="11" priority="1">
+    <cfRule type="containsBlanks" dxfId="13" priority="8">
       <formula>LEN(TRIM(B56))=0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G36:G40">
-    <cfRule type="containsBlanks" dxfId="10" priority="2">
+    <cfRule type="containsBlanks" dxfId="12" priority="9">
       <formula>LEN(TRIM(G36))=0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I24:I28">
-    <cfRule type="containsBlanks" dxfId="9" priority="6">
+    <cfRule type="containsBlanks" dxfId="11" priority="13">
       <formula>LEN(TRIM(I24))=0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I47:I51">
-    <cfRule type="containsBlanks" dxfId="8" priority="5">
+    <cfRule type="containsBlanks" dxfId="10" priority="12">
       <formula>LEN(TRIM(I47))=0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="M13:M14 L18:M19 M34:M35">
-    <cfRule type="containsText" dxfId="7" priority="9" stopIfTrue="1" operator="containsText" text="Indicate">
+    <cfRule type="containsText" dxfId="9" priority="16" stopIfTrue="1" operator="containsText" text="Indicate">
       <formula>NOT(ISERROR(SEARCH("Indicate",L13)))</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="N11:N14 C16:E16 N17:N19 C24:E28 C51:E51 M13:M14 M34:M35 N9:O10 G24:G28 L43:N44 B65:F65 B68">
-    <cfRule type="containsBlanks" dxfId="6" priority="11">
+  <conditionalFormatting sqref="N11:N14 C16:E16 N17:N19 C24:E28 C51:E51 M13:M14 M34:M35 N9:O10 G24:G28 L43:N44 B76:F76 B79">
+    <cfRule type="containsBlanks" dxfId="8" priority="18">
       <formula>LEN(TRIM(B9))=0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="N35 N14 C16 N19 C28 N39 C51">
-    <cfRule type="containsBlanks" dxfId="5" priority="10">
+    <cfRule type="containsBlanks" dxfId="7" priority="17">
       <formula>LEN(TRIM(C14))=0</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F56" xr:uid="{07423109-B489-4289-BB0B-3F7E75E1EF94}">
       <formula1>"Yes,No,Some (Please Explain Below)"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.3" footer="0.3"/>
   <pageSetup fitToWidth="0" fitToHeight="0" orientation="portrait" r:id="rId1"/>
+  <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{756426AE-F3D1-DC41-A2C0-11C42384FAB8}">
   <sheetPr codeName="Sheet5">
     <tabColor rgb="FF123985"/>
   </sheetPr>
   <dimension ref="A1:D36"/>
   <sheetViews>
-    <sheetView showGridLines="0" showRowColHeaders="0" showRuler="0" zoomScale="150" zoomScaleNormal="150" zoomScalePageLayoutView="125" workbookViewId="0"/>
+    <sheetView showGridLines="0" showRowColHeaders="0" showRuler="0" topLeftCell="A9" zoomScale="150" zoomScaleNormal="150" zoomScalePageLayoutView="125" workbookViewId="0">
+      <selection activeCell="H13" sqref="H13"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="12" defaultRowHeight="18.899999999999999" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="4.42578125" customWidth="1"/>
     <col min="2" max="2" width="96.42578125" customWidth="1"/>
     <col min="3" max="3" width="29.140625" customWidth="1"/>
     <col min="4" max="4" width="4.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="29.1" customHeight="1">
       <c r="A1" s="21"/>
-      <c r="B1" s="181" t="s">
-[...3 lines deleted...]
-      <c r="D1" s="180" t="str">
+      <c r="B1" s="180" t="s">
+        <v>236</v>
+      </c>
+      <c r="C1" s="178"/>
+      <c r="D1" s="179" t="str">
         <f>IF(ISBLANK(Project_Name), "", UPPER(Project_Name))</f>
         <v/>
       </c>
     </row>
     <row r="2" spans="1:4" ht="35.1" customHeight="1">
       <c r="A2" s="3"/>
-      <c r="B2" s="320" t="s">
-[...2 lines deleted...]
-      <c r="C2" s="320"/>
+      <c r="B2" s="335" t="s">
+        <v>237</v>
+      </c>
+      <c r="C2" s="335"/>
       <c r="D2" s="5"/>
     </row>
     <row r="3" spans="1:4" ht="84.9" customHeight="1">
       <c r="A3" s="3"/>
-      <c r="B3" s="318"/>
-      <c r="C3" s="318"/>
+      <c r="B3" s="336"/>
+      <c r="C3" s="336"/>
       <c r="D3" s="5"/>
     </row>
     <row r="4" spans="1:4" ht="30" customHeight="1">
       <c r="A4" s="70"/>
-      <c r="B4" s="321" t="s">
-[...2 lines deleted...]
-      <c r="C4" s="319"/>
+      <c r="B4" s="338" t="s">
+        <v>238</v>
+      </c>
+      <c r="C4" s="337"/>
       <c r="D4" s="71"/>
     </row>
     <row r="5" spans="1:4" ht="84.9" customHeight="1">
       <c r="A5" s="70"/>
-      <c r="B5" s="318"/>
-      <c r="C5" s="318"/>
+      <c r="B5" s="336"/>
+      <c r="C5" s="336"/>
       <c r="D5" s="71"/>
     </row>
     <row r="6" spans="1:4" ht="30" customHeight="1">
       <c r="A6" s="70"/>
-      <c r="B6" s="319" t="s">
-[...2 lines deleted...]
-      <c r="C6" s="319"/>
+      <c r="B6" s="337" t="s">
+        <v>239</v>
+      </c>
+      <c r="C6" s="337"/>
       <c r="D6" s="71"/>
     </row>
     <row r="7" spans="1:4" ht="84.9" customHeight="1">
       <c r="A7" s="70"/>
-      <c r="B7" s="318"/>
-      <c r="C7" s="318"/>
+      <c r="B7" s="336"/>
+      <c r="C7" s="336"/>
       <c r="D7" s="71"/>
     </row>
     <row r="8" spans="1:4" ht="30.9" customHeight="1">
       <c r="A8" s="70"/>
-      <c r="B8" s="319" t="s">
-[...2 lines deleted...]
-      <c r="C8" s="319"/>
+      <c r="B8" s="337" t="s">
+        <v>240</v>
+      </c>
+      <c r="C8" s="337"/>
       <c r="D8" s="71"/>
     </row>
     <row r="9" spans="1:4" ht="84.9" customHeight="1">
       <c r="A9" s="70"/>
-      <c r="B9" s="318"/>
-      <c r="C9" s="318"/>
+      <c r="B9" s="336"/>
+      <c r="C9" s="336"/>
       <c r="D9" s="71"/>
     </row>
     <row r="10" spans="1:4" ht="10.199999999999999">
       <c r="A10" s="70"/>
-      <c r="B10" s="320" t="s">
-[...2 lines deleted...]
-      <c r="C10" s="320"/>
+      <c r="B10" s="335" t="s">
+        <v>241</v>
+      </c>
+      <c r="C10" s="335"/>
       <c r="D10" s="71"/>
     </row>
     <row r="11" spans="1:4" ht="84.9" customHeight="1">
       <c r="A11" s="70"/>
-      <c r="B11" s="318"/>
-      <c r="C11" s="318"/>
+      <c r="B11" s="336"/>
+      <c r="C11" s="336"/>
       <c r="D11" s="71"/>
     </row>
     <row r="12" spans="1:4" ht="43.5" customHeight="1">
       <c r="A12" s="70"/>
-      <c r="B12" s="319" t="s">
-[...2 lines deleted...]
-      <c r="C12" s="319"/>
+      <c r="B12" s="337" t="s">
+        <v>242</v>
+      </c>
+      <c r="C12" s="337"/>
       <c r="D12" s="71"/>
     </row>
     <row r="13" spans="1:4" ht="84.9" customHeight="1">
       <c r="A13" s="70"/>
-      <c r="B13" s="318"/>
-      <c r="C13" s="318"/>
+      <c r="B13" s="336"/>
+      <c r="C13" s="336"/>
       <c r="D13" s="71"/>
     </row>
     <row r="14" spans="1:4" ht="30" customHeight="1">
       <c r="A14" s="70"/>
-      <c r="B14" s="322" t="s">
-[...2 lines deleted...]
-      <c r="C14" s="323"/>
+      <c r="B14" s="332" t="s">
+        <v>243</v>
+      </c>
+      <c r="C14" s="333"/>
       <c r="D14" s="71"/>
     </row>
     <row r="15" spans="1:4" ht="84.9" customHeight="1">
       <c r="A15" s="70"/>
-      <c r="B15" s="324"/>
-      <c r="C15" s="324"/>
+      <c r="B15" s="334"/>
+      <c r="C15" s="334"/>
       <c r="D15" s="71"/>
     </row>
     <row r="16" spans="1:4" ht="30" customHeight="1">
       <c r="A16" s="70"/>
-      <c r="B16" s="322" t="s">
-[...2 lines deleted...]
-      <c r="C16" s="323"/>
+      <c r="B16" s="332" t="s">
+        <v>244</v>
+      </c>
+      <c r="C16" s="333"/>
       <c r="D16" s="71"/>
     </row>
     <row r="17" spans="1:4" ht="84.9" customHeight="1">
       <c r="A17" s="70"/>
-      <c r="B17" s="324"/>
-      <c r="C17" s="324"/>
+      <c r="B17" s="334"/>
+      <c r="C17" s="334"/>
       <c r="D17" s="71"/>
     </row>
     <row r="18" spans="1:4" ht="18.899999999999999" customHeight="1">
       <c r="A18" s="70"/>
       <c r="B18" s="1"/>
       <c r="C18" s="1"/>
       <c r="D18" s="71"/>
     </row>
     <row r="19" spans="1:4" ht="18.899999999999999" customHeight="1">
       <c r="A19" s="49"/>
       <c r="B19" s="33"/>
       <c r="C19" s="33"/>
       <c r="D19" s="50"/>
     </row>
     <row r="20" spans="1:4" ht="18.899999999999999" customHeight="1">
       <c r="A20" s="1"/>
       <c r="B20" s="1"/>
       <c r="C20" s="1"/>
       <c r="D20" s="1"/>
     </row>
     <row r="21" spans="1:4" ht="18.899999999999999" customHeight="1">
       <c r="A21" s="1"/>
       <c r="B21" s="1"/>
       <c r="C21" s="1"/>
       <c r="D21" s="1"/>
@@ -9377,1780 +10652,2204 @@
       <c r="B33" s="1"/>
       <c r="C33" s="1"/>
       <c r="D33" s="1"/>
     </row>
     <row r="34" spans="1:4" ht="18.899999999999999" customHeight="1">
       <c r="A34" s="1"/>
       <c r="B34" s="1"/>
       <c r="C34" s="1"/>
       <c r="D34" s="1"/>
     </row>
     <row r="35" spans="1:4" ht="18.899999999999999" customHeight="1">
       <c r="A35" s="1"/>
       <c r="B35" s="1"/>
       <c r="C35" s="1"/>
       <c r="D35" s="1"/>
     </row>
     <row r="36" spans="1:4" ht="18.899999999999999" customHeight="1">
       <c r="A36" s="1"/>
       <c r="B36" s="1"/>
       <c r="C36" s="1"/>
       <c r="D36" s="1"/>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1"/>
   <mergeCells count="16">
+    <mergeCell ref="B9:C9"/>
+    <mergeCell ref="B6:C6"/>
+    <mergeCell ref="B8:C8"/>
+    <mergeCell ref="B3:C3"/>
+    <mergeCell ref="B2:C2"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="B7:C7"/>
     <mergeCell ref="B16:C16"/>
     <mergeCell ref="B17:C17"/>
     <mergeCell ref="B10:C10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="B12:C12"/>
     <mergeCell ref="B13:C13"/>
     <mergeCell ref="B14:C14"/>
     <mergeCell ref="B15:C15"/>
-    <mergeCell ref="B9:C9"/>
-[...6 lines deleted...]
-    <mergeCell ref="B7:C7"/>
   </mergeCells>
   <conditionalFormatting sqref="B3:C3 B5:C5 B7:C7 B9:C9 B11:C11 B15:C15 B17:C17">
-    <cfRule type="containsBlanks" dxfId="4" priority="10">
+    <cfRule type="containsBlanks" dxfId="6" priority="10">
       <formula>LEN(TRIM(B3))=0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B13:C13">
-    <cfRule type="containsBlanks" dxfId="3" priority="1">
+    <cfRule type="containsBlanks" dxfId="5" priority="1">
       <formula>LEN(TRIM(B13))=0</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="1">
     <dataValidation type="textLength" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Exceeds Limit of 500 Characters" error=" " sqref="B5 B3 B17 B15 B11" xr:uid="{8D813534-6C58-BA4F-B9D1-D54BE5EC64DD}">
       <formula1>0</formula1>
       <formula2>1000</formula2>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.3" footer="0.3"/>
   <pageSetup scale="99" fitToWidth="0" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="11" max="16383" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D6569581-6967-4527-ABEF-205126D3F4C1}">
+  <sheetPr>
+    <tabColor rgb="FF123985"/>
+  </sheetPr>
+  <dimension ref="A1:D24"/>
+  <sheetViews>
+    <sheetView showGridLines="0" showRuler="0" zoomScale="150" zoomScaleNormal="150" zoomScalePageLayoutView="125" workbookViewId="0">
+      <selection activeCell="B1" sqref="B1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="12" defaultRowHeight="18.899999999999999" customHeight="1"/>
+  <cols>
+    <col min="1" max="1" width="4.42578125" customWidth="1"/>
+    <col min="2" max="2" width="96.42578125" customWidth="1"/>
+    <col min="3" max="3" width="29.140625" customWidth="1"/>
+    <col min="4" max="4" width="4.42578125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:4" ht="29.1" customHeight="1">
+      <c r="A1" s="21"/>
+      <c r="B1" s="180" t="s">
+        <v>315</v>
+      </c>
+      <c r="C1" s="178"/>
+      <c r="D1" s="179" t="str">
+        <f>IF(ISBLANK(Project_Name), "", UPPER(Project_Name))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="2" spans="1:4" ht="35.1" customHeight="1">
+      <c r="A2" s="3"/>
+      <c r="B2" s="335" t="s">
+        <v>245</v>
+      </c>
+      <c r="C2" s="335"/>
+      <c r="D2" s="5"/>
+    </row>
+    <row r="3" spans="1:4" ht="84.9" customHeight="1">
+      <c r="A3" s="3"/>
+      <c r="B3" s="336"/>
+      <c r="C3" s="336"/>
+      <c r="D3" s="5"/>
+    </row>
+    <row r="4" spans="1:4" ht="30" customHeight="1">
+      <c r="A4" s="70"/>
+      <c r="B4" s="338" t="s">
+        <v>246</v>
+      </c>
+      <c r="C4" s="337"/>
+      <c r="D4" s="71"/>
+    </row>
+    <row r="5" spans="1:4" ht="84.9" customHeight="1">
+      <c r="A5" s="70"/>
+      <c r="B5" s="336"/>
+      <c r="C5" s="336"/>
+      <c r="D5" s="71"/>
+    </row>
+    <row r="6" spans="1:4" ht="18.899999999999999" customHeight="1">
+      <c r="A6" s="70"/>
+      <c r="B6" s="1"/>
+      <c r="C6" s="1"/>
+      <c r="D6" s="71"/>
+    </row>
+    <row r="7" spans="1:4" ht="18.899999999999999" customHeight="1">
+      <c r="A7" s="49"/>
+      <c r="B7" s="33"/>
+      <c r="C7" s="33"/>
+      <c r="D7" s="50"/>
+    </row>
+    <row r="8" spans="1:4" ht="18.899999999999999" customHeight="1">
+      <c r="A8" s="1"/>
+      <c r="B8" s="1"/>
+      <c r="C8" s="1"/>
+      <c r="D8" s="1"/>
+    </row>
+    <row r="9" spans="1:4" ht="18.899999999999999" customHeight="1">
+      <c r="A9" s="1"/>
+      <c r="B9" s="1"/>
+      <c r="C9" s="1"/>
+      <c r="D9" s="1"/>
+    </row>
+    <row r="10" spans="1:4" ht="18.899999999999999" customHeight="1">
+      <c r="A10" s="1"/>
+      <c r="B10" s="1"/>
+      <c r="C10" s="1"/>
+      <c r="D10" s="1"/>
+    </row>
+    <row r="11" spans="1:4" ht="18.899999999999999" customHeight="1">
+      <c r="A11" s="1"/>
+      <c r="B11" s="1"/>
+      <c r="C11" s="1"/>
+      <c r="D11" s="1"/>
+    </row>
+    <row r="12" spans="1:4" ht="18.899999999999999" customHeight="1">
+      <c r="A12" s="1"/>
+      <c r="B12" s="1"/>
+      <c r="C12" s="1"/>
+      <c r="D12" s="1"/>
+    </row>
+    <row r="13" spans="1:4" ht="18.899999999999999" customHeight="1">
+      <c r="A13" s="1"/>
+      <c r="B13" s="1"/>
+      <c r="C13" s="1"/>
+      <c r="D13" s="1"/>
+    </row>
+    <row r="14" spans="1:4" ht="18.899999999999999" customHeight="1">
+      <c r="A14" s="1"/>
+      <c r="B14" s="1"/>
+      <c r="C14" s="1"/>
+      <c r="D14" s="1"/>
+    </row>
+    <row r="15" spans="1:4" ht="18.899999999999999" customHeight="1">
+      <c r="A15" s="1"/>
+      <c r="B15" s="1"/>
+      <c r="C15" s="1"/>
+      <c r="D15" s="1"/>
+    </row>
+    <row r="16" spans="1:4" ht="18.899999999999999" customHeight="1">
+      <c r="A16" s="1"/>
+      <c r="B16" s="1"/>
+      <c r="C16" s="1"/>
+      <c r="D16" s="1"/>
+    </row>
+    <row r="17" spans="1:4" ht="18.899999999999999" customHeight="1">
+      <c r="A17" s="1"/>
+      <c r="B17" s="1"/>
+      <c r="C17" s="1"/>
+      <c r="D17" s="1"/>
+    </row>
+    <row r="18" spans="1:4" ht="18.899999999999999" customHeight="1">
+      <c r="A18" s="1"/>
+      <c r="B18" s="1"/>
+      <c r="C18" s="1"/>
+      <c r="D18" s="1"/>
+    </row>
+    <row r="19" spans="1:4" ht="18.899999999999999" customHeight="1">
+      <c r="A19" s="1"/>
+      <c r="B19" s="1"/>
+      <c r="C19" s="1"/>
+      <c r="D19" s="1"/>
+    </row>
+    <row r="20" spans="1:4" ht="18.899999999999999" customHeight="1">
+      <c r="A20" s="1"/>
+      <c r="B20" s="1"/>
+      <c r="C20" s="1"/>
+      <c r="D20" s="1"/>
+    </row>
+    <row r="21" spans="1:4" ht="18.899999999999999" customHeight="1">
+      <c r="A21" s="1"/>
+      <c r="B21" s="1"/>
+      <c r="C21" s="1"/>
+      <c r="D21" s="1"/>
+    </row>
+    <row r="22" spans="1:4" ht="18.899999999999999" customHeight="1">
+      <c r="A22" s="1"/>
+      <c r="B22" s="1"/>
+      <c r="C22" s="1"/>
+      <c r="D22" s="1"/>
+    </row>
+    <row r="23" spans="1:4" ht="18.899999999999999" customHeight="1">
+      <c r="A23" s="1"/>
+      <c r="B23" s="1"/>
+      <c r="C23" s="1"/>
+      <c r="D23" s="1"/>
+    </row>
+    <row r="24" spans="1:4" ht="18.899999999999999" customHeight="1">
+      <c r="A24" s="1"/>
+      <c r="B24" s="1"/>
+      <c r="C24" s="1"/>
+      <c r="D24" s="1"/>
+    </row>
+  </sheetData>
+  <sheetProtection selectLockedCells="1"/>
+  <mergeCells count="4">
+    <mergeCell ref="B2:C2"/>
+    <mergeCell ref="B3:C3"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="B5:C5"/>
+  </mergeCells>
+  <conditionalFormatting sqref="B3:C3 B5:C5">
+    <cfRule type="containsBlanks" dxfId="4" priority="2">
+      <formula>LEN(TRIM(B3))=0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <dataValidations count="1">
+    <dataValidation type="textLength" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Exceeds Limit of 500 Characters" error=" " sqref="B5 B3" xr:uid="{41BDDC86-872B-4E67-98D5-E79A66EA6CA2}">
+      <formula1>0</formula1>
+      <formula2>1000</formula2>
+    </dataValidation>
+  </dataValidations>
+  <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.3" footer="0.3"/>
+  <pageSetup scale="99" fitToWidth="0" fitToHeight="0" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C0385CDD-BAF4-44C0-9F49-8ED19BD2C747}">
+  <sheetPr>
+    <tabColor rgb="FF123985"/>
+  </sheetPr>
+  <dimension ref="A1:D28"/>
+  <sheetViews>
+    <sheetView showGridLines="0" showRuler="0" zoomScale="150" zoomScaleNormal="150" zoomScalePageLayoutView="125" workbookViewId="0">
+      <selection activeCell="B1" sqref="B1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="12" defaultRowHeight="18.899999999999999" customHeight="1"/>
+  <cols>
+    <col min="1" max="1" width="4.42578125" customWidth="1"/>
+    <col min="2" max="2" width="96.42578125" customWidth="1"/>
+    <col min="3" max="3" width="29.140625" customWidth="1"/>
+    <col min="4" max="4" width="4.42578125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:4" ht="29.1" customHeight="1">
+      <c r="A1" s="21"/>
+      <c r="B1" s="180" t="s">
+        <v>314</v>
+      </c>
+      <c r="C1" s="178"/>
+      <c r="D1" s="179" t="str">
+        <f>IF(ISBLANK(Project_Name), "", UPPER(Project_Name))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="2" spans="1:4" ht="35.1" customHeight="1">
+      <c r="A2" s="3"/>
+      <c r="B2" s="335" t="s">
+        <v>247</v>
+      </c>
+      <c r="C2" s="335"/>
+      <c r="D2" s="5"/>
+    </row>
+    <row r="3" spans="1:4" ht="84.9" customHeight="1">
+      <c r="A3" s="3"/>
+      <c r="B3" s="336"/>
+      <c r="C3" s="336"/>
+      <c r="D3" s="5"/>
+    </row>
+    <row r="4" spans="1:4" ht="30" customHeight="1">
+      <c r="A4" s="70"/>
+      <c r="B4" s="338" t="s">
+        <v>248</v>
+      </c>
+      <c r="C4" s="337"/>
+      <c r="D4" s="71"/>
+    </row>
+    <row r="5" spans="1:4" ht="84.9" customHeight="1">
+      <c r="A5" s="70"/>
+      <c r="B5" s="336"/>
+      <c r="C5" s="336"/>
+      <c r="D5" s="71"/>
+    </row>
+    <row r="6" spans="1:4" ht="30" customHeight="1">
+      <c r="A6" s="70"/>
+      <c r="B6" s="337" t="s">
+        <v>249</v>
+      </c>
+      <c r="C6" s="337"/>
+      <c r="D6" s="71"/>
+    </row>
+    <row r="7" spans="1:4" ht="84.9" customHeight="1">
+      <c r="A7" s="70"/>
+      <c r="B7" s="336"/>
+      <c r="C7" s="336"/>
+      <c r="D7" s="71"/>
+    </row>
+    <row r="8" spans="1:4" ht="42" customHeight="1">
+      <c r="A8" s="70"/>
+      <c r="B8" s="339" t="s">
+        <v>250</v>
+      </c>
+      <c r="C8" s="337"/>
+      <c r="D8" s="71"/>
+    </row>
+    <row r="9" spans="1:4" ht="84.9" customHeight="1">
+      <c r="A9" s="70"/>
+      <c r="B9" s="336"/>
+      <c r="C9" s="336"/>
+      <c r="D9" s="71"/>
+    </row>
+    <row r="10" spans="1:4" ht="18.899999999999999" customHeight="1">
+      <c r="A10" s="70"/>
+      <c r="B10" s="1"/>
+      <c r="C10" s="1"/>
+      <c r="D10" s="71"/>
+    </row>
+    <row r="11" spans="1:4" ht="18.899999999999999" customHeight="1">
+      <c r="A11" s="49"/>
+      <c r="B11" s="33"/>
+      <c r="C11" s="33"/>
+      <c r="D11" s="50"/>
+    </row>
+    <row r="12" spans="1:4" ht="18.899999999999999" customHeight="1">
+      <c r="A12" s="1"/>
+      <c r="B12" s="1"/>
+      <c r="C12" s="1"/>
+      <c r="D12" s="1"/>
+    </row>
+    <row r="13" spans="1:4" ht="18.899999999999999" customHeight="1">
+      <c r="A13" s="1"/>
+      <c r="B13" s="1"/>
+      <c r="C13" s="1"/>
+      <c r="D13" s="1"/>
+    </row>
+    <row r="14" spans="1:4" ht="18.899999999999999" customHeight="1">
+      <c r="A14" s="1"/>
+      <c r="B14" s="1"/>
+      <c r="C14" s="1"/>
+      <c r="D14" s="1"/>
+    </row>
+    <row r="15" spans="1:4" ht="18.899999999999999" customHeight="1">
+      <c r="A15" s="1"/>
+      <c r="B15" s="1"/>
+      <c r="C15" s="1"/>
+      <c r="D15" s="1"/>
+    </row>
+    <row r="16" spans="1:4" ht="18.899999999999999" customHeight="1">
+      <c r="A16" s="1"/>
+      <c r="B16" s="1"/>
+      <c r="C16" s="1"/>
+      <c r="D16" s="1"/>
+    </row>
+    <row r="17" spans="1:4" ht="18.899999999999999" customHeight="1">
+      <c r="A17" s="1"/>
+      <c r="B17" s="1"/>
+      <c r="C17" s="1"/>
+      <c r="D17" s="1"/>
+    </row>
+    <row r="18" spans="1:4" ht="18.899999999999999" customHeight="1">
+      <c r="A18" s="1"/>
+      <c r="B18" s="1"/>
+      <c r="C18" s="1"/>
+      <c r="D18" s="1"/>
+    </row>
+    <row r="19" spans="1:4" ht="18.899999999999999" customHeight="1">
+      <c r="A19" s="1"/>
+      <c r="B19" s="1"/>
+      <c r="C19" s="1"/>
+      <c r="D19" s="1"/>
+    </row>
+    <row r="20" spans="1:4" ht="18.899999999999999" customHeight="1">
+      <c r="A20" s="1"/>
+      <c r="B20" s="1"/>
+      <c r="C20" s="1"/>
+      <c r="D20" s="1"/>
+    </row>
+    <row r="21" spans="1:4" ht="18.899999999999999" customHeight="1">
+      <c r="A21" s="1"/>
+      <c r="B21" s="1"/>
+      <c r="C21" s="1"/>
+      <c r="D21" s="1"/>
+    </row>
+    <row r="22" spans="1:4" ht="18.899999999999999" customHeight="1">
+      <c r="A22" s="1"/>
+      <c r="B22" s="1"/>
+      <c r="C22" s="1"/>
+      <c r="D22" s="1"/>
+    </row>
+    <row r="23" spans="1:4" ht="18.899999999999999" customHeight="1">
+      <c r="A23" s="1"/>
+      <c r="B23" s="1"/>
+      <c r="C23" s="1"/>
+      <c r="D23" s="1"/>
+    </row>
+    <row r="24" spans="1:4" ht="18.899999999999999" customHeight="1">
+      <c r="A24" s="1"/>
+      <c r="B24" s="1"/>
+      <c r="C24" s="1"/>
+      <c r="D24" s="1"/>
+    </row>
+    <row r="25" spans="1:4" ht="18.899999999999999" customHeight="1">
+      <c r="A25" s="1"/>
+      <c r="B25" s="1"/>
+      <c r="C25" s="1"/>
+      <c r="D25" s="1"/>
+    </row>
+    <row r="26" spans="1:4" ht="18.899999999999999" customHeight="1">
+      <c r="A26" s="1"/>
+      <c r="B26" s="1"/>
+      <c r="C26" s="1"/>
+      <c r="D26" s="1"/>
+    </row>
+    <row r="27" spans="1:4" ht="18.899999999999999" customHeight="1">
+      <c r="A27" s="1"/>
+      <c r="B27" s="1"/>
+      <c r="C27" s="1"/>
+      <c r="D27" s="1"/>
+    </row>
+    <row r="28" spans="1:4" ht="18.899999999999999" customHeight="1">
+      <c r="A28" s="1"/>
+      <c r="B28" s="1"/>
+      <c r="C28" s="1"/>
+      <c r="D28" s="1"/>
+    </row>
+  </sheetData>
+  <sheetProtection selectLockedCells="1"/>
+  <mergeCells count="8">
+    <mergeCell ref="B8:C8"/>
+    <mergeCell ref="B9:C9"/>
+    <mergeCell ref="B7:C7"/>
+    <mergeCell ref="B2:C2"/>
+    <mergeCell ref="B3:C3"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="B6:C6"/>
+  </mergeCells>
+  <conditionalFormatting sqref="B3:C3 B5:C5 B7:C7 B9:C9">
+    <cfRule type="containsBlanks" dxfId="3" priority="2">
+      <formula>LEN(TRIM(B3))=0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <dataValidations count="1">
+    <dataValidation type="textLength" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Exceeds Limit of 500 Characters" error=" " sqref="B5 B3" xr:uid="{988D52FA-6404-4C19-AAB2-496C8BB3B8A1}">
+      <formula1>0</formula1>
+      <formula2>1000</formula2>
+    </dataValidation>
+  </dataValidations>
+  <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.3" footer="0.3"/>
+  <pageSetup scale="99" fitToWidth="0" fitToHeight="0" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3826729A-BD46-E245-9C17-330B2ADEBC75}">
   <sheetPr codeName="Sheet6">
     <tabColor rgb="FFC00000"/>
   </sheetPr>
   <dimension ref="A1:P74"/>
   <sheetViews>
     <sheetView showGridLines="0" showRuler="0" zoomScale="150" zoomScaleNormal="150" workbookViewId="0">
       <selection activeCell="R9" sqref="R9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="12" defaultRowHeight="15.9" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="4.42578125" customWidth="1"/>
     <col min="2" max="2" width="25" customWidth="1"/>
     <col min="3" max="3" width="7.7109375" customWidth="1"/>
     <col min="4" max="4" width="8" customWidth="1"/>
     <col min="5" max="5" width="27" customWidth="1"/>
     <col min="6" max="6" width="5.42578125" customWidth="1"/>
     <col min="7" max="7" width="2.140625" customWidth="1"/>
     <col min="8" max="8" width="5.42578125" customWidth="1"/>
     <col min="9" max="9" width="2.42578125" customWidth="1"/>
     <col min="10" max="10" width="6" customWidth="1"/>
     <col min="11" max="11" width="6.7109375" customWidth="1"/>
     <col min="12" max="12" width="2.85546875" customWidth="1"/>
     <col min="13" max="13" width="14.7109375" customWidth="1"/>
     <col min="14" max="14" width="2.85546875" customWidth="1"/>
     <col min="15" max="15" width="14.7109375" customWidth="1"/>
     <col min="16" max="16" width="4.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="28.65" customHeight="1">
       <c r="A1" s="32" t="s">
-        <v>218</v>
+        <v>251</v>
       </c>
       <c r="B1" s="32"/>
-      <c r="C1" s="188"/>
-[...3 lines deleted...]
-      <c r="E1" s="189">
+      <c r="C1" s="187"/>
+      <c r="D1" s="284" t="s">
+        <v>252</v>
+      </c>
+      <c r="E1" s="188">
         <f>Property_Street_Address</f>
         <v>0</v>
       </c>
-      <c r="F1" s="325" t="s">
-[...5 lines deleted...]
-        <f>'1. General   '!C15</f>
+      <c r="F1" s="340" t="s">
+        <v>253</v>
+      </c>
+      <c r="G1" s="340"/>
+      <c r="H1" s="340"/>
+      <c r="I1" s="341">
+        <f>'1. General   '!C22</f>
         <v>0</v>
       </c>
-      <c r="J1" s="326"/>
-[...9 lines deleted...]
-      <c r="P1" s="192"/>
+      <c r="J1" s="341"/>
+      <c r="K1" s="341"/>
+      <c r="L1" s="186"/>
+      <c r="M1" s="189" t="s">
+        <v>254</v>
+      </c>
+      <c r="N1" s="189"/>
+      <c r="O1" s="190" t="s">
+        <v>255</v>
+      </c>
+      <c r="P1" s="191"/>
     </row>
     <row r="2" spans="1:16" ht="15.9" customHeight="1">
       <c r="A2" s="4"/>
       <c r="B2" s="34"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
-      <c r="F2" s="193"/>
+      <c r="F2" s="192"/>
       <c r="G2" s="35"/>
       <c r="H2" s="35"/>
       <c r="I2" s="4"/>
       <c r="J2" s="8"/>
       <c r="K2" s="4"/>
       <c r="L2" s="4"/>
       <c r="M2" s="4"/>
       <c r="N2" s="4"/>
       <c r="O2" s="4"/>
       <c r="P2" s="1"/>
     </row>
     <row r="3" spans="1:16" ht="12.9" customHeight="1">
       <c r="A3" s="4"/>
       <c r="B3" s="14" t="s">
-        <v>223</v>
-[...2 lines deleted...]
-      <c r="D3" s="194"/>
+        <v>256</v>
+      </c>
+      <c r="C3" s="193"/>
+      <c r="D3" s="193"/>
       <c r="E3" s="11"/>
       <c r="F3" s="11"/>
-      <c r="G3" s="195"/>
-      <c r="H3" s="196"/>
+      <c r="G3" s="194"/>
+      <c r="H3" s="195"/>
       <c r="I3" s="11"/>
-      <c r="J3" s="197"/>
+      <c r="J3" s="196"/>
       <c r="K3" s="11"/>
       <c r="L3" s="11"/>
       <c r="M3" s="11"/>
       <c r="N3" s="11"/>
       <c r="O3" s="11"/>
       <c r="P3" s="1"/>
     </row>
     <row r="4" spans="1:16" ht="12.9" customHeight="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
-      <c r="C4" s="198"/>
-      <c r="D4" s="198"/>
+      <c r="C4" s="197"/>
+      <c r="D4" s="197"/>
       <c r="E4" s="4"/>
       <c r="F4" s="4"/>
-      <c r="G4" s="199"/>
+      <c r="G4" s="198"/>
       <c r="H4" s="35"/>
       <c r="I4" s="4"/>
       <c r="J4" s="8"/>
       <c r="K4" s="4"/>
       <c r="L4" s="4"/>
       <c r="M4" s="4"/>
       <c r="N4" s="4"/>
       <c r="O4" s="4"/>
       <c r="P4" s="1"/>
     </row>
     <row r="5" spans="1:16" ht="12.9" customHeight="1">
       <c r="A5" s="4"/>
-      <c r="B5" s="200" t="str">
+      <c r="B5" s="199" t="str">
         <f>IF(AND(TRIM(LOWER(F7))="pass", TRIM(LOWER(F8))="pass", TRIM(LOWER(F9))="pass", TRIM(LOWER(F10))="pass", OR(TRIM(LOWER(F11))="pass", TRIM(LOWER(F11))="na")), "THIS PROJECT IS ELIGIBLE:", "THIS PROJECT IS NOT ELIGIBLE")</f>
         <v>THIS PROJECT IS NOT ELIGIBLE</v>
       </c>
-      <c r="C5" s="201"/>
-[...2 lines deleted...]
-      <c r="F5" s="256" t="str">
+      <c r="C5" s="200"/>
+      <c r="D5" s="200"/>
+      <c r="E5" s="201"/>
+      <c r="F5" s="255" t="str">
         <f>IF(ISBLANK(Property_Street_Address), "", UPPER(Property_Street_Address))</f>
         <v/>
       </c>
-      <c r="G5" s="202"/>
-      <c r="H5" s="200" t="str">
+      <c r="G5" s="201"/>
+      <c r="H5" s="199" t="str">
         <f>IF(ISBLANK(Project_Name), "", UPPER(Project_Name))</f>
         <v/>
       </c>
-      <c r="I5" s="256"/>
-[...5 lines deleted...]
-      <c r="O5" s="202"/>
+      <c r="I5" s="255"/>
+      <c r="J5" s="201"/>
+      <c r="K5" s="201"/>
+      <c r="L5" s="201"/>
+      <c r="M5" s="201"/>
+      <c r="N5" s="201"/>
+      <c r="O5" s="201"/>
       <c r="P5" s="1"/>
     </row>
     <row r="6" spans="1:16" ht="12.9" customHeight="1">
       <c r="A6" s="4"/>
       <c r="B6" s="48"/>
-      <c r="C6" s="198"/>
-      <c r="D6" s="198"/>
+      <c r="C6" s="197"/>
+      <c r="D6" s="197"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="1"/>
       <c r="H6" s="1"/>
       <c r="I6" s="4"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
       <c r="P6" s="1"/>
     </row>
     <row r="7" spans="1:16" ht="12.9" customHeight="1">
       <c r="A7" s="4"/>
-      <c r="B7" s="204" t="s">
-[...3 lines deleted...]
-      <c r="D7" s="198"/>
+      <c r="B7" s="203" t="s">
+        <v>257</v>
+      </c>
+      <c r="C7" s="197"/>
+      <c r="D7" s="197"/>
       <c r="E7" s="1"/>
-      <c r="F7" s="205" t="str">
+      <c r="F7" s="204" t="str">
         <f>IF(Project_Construction_Type&lt;&gt;"", "Pass", "Fail")</f>
         <v>Fail</v>
       </c>
       <c r="G7" s="1"/>
       <c r="H7" s="8" t="str">
         <f>IF(ISBLANK(Affordability_Category), "", UPPER(Affordability_Category))</f>
-        <v>AFFORDABLE HOUSING</v>
+        <v/>
       </c>
       <c r="I7" s="4"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="39" t="s">
-        <v>225</v>
+        <v>258</v>
       </c>
       <c r="N7" s="39"/>
       <c r="O7" s="8">
         <f>Roll_Market_Units</f>
         <v>0</v>
       </c>
       <c r="P7" s="1"/>
     </row>
     <row r="8" spans="1:16" ht="12.9" customHeight="1">
       <c r="A8" s="4"/>
-      <c r="B8" s="204" t="s">
-        <v>226</v>
+      <c r="B8" s="203" t="s">
+        <v>259</v>
       </c>
       <c r="C8" s="4"/>
       <c r="D8" s="4"/>
       <c r="E8" s="1"/>
-      <c r="F8" s="205" t="str">
+      <c r="F8" s="204" t="str">
         <f>IF(Project_Permit_Attestation&lt;&gt;"", "Pass", "Fail")</f>
         <v>Fail</v>
       </c>
-      <c r="G8" s="207"/>
+      <c r="G8" s="206"/>
       <c r="H8" s="8" t="str">
         <f>IF(ISBLANK(Property_Area), "", UPPER(Property_Area))</f>
         <v/>
       </c>
       <c r="I8" s="4"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="39" t="s">
-        <v>227</v>
+        <v>260</v>
       </c>
       <c r="N8" s="39"/>
       <c r="O8" s="8">
         <f>'3. Operations'!C41</f>
         <v>0</v>
       </c>
       <c r="P8" s="1"/>
     </row>
     <row r="9" spans="1:16" ht="12.9" customHeight="1">
       <c r="A9" s="4"/>
-      <c r="B9" s="204" t="s">
-        <v>228</v>
+      <c r="B9" s="203" t="s">
+        <v>261</v>
       </c>
       <c r="C9" s="4"/>
       <c r="D9" s="4"/>
       <c r="E9" s="1"/>
-      <c r="F9" s="205" t="str">
+      <c r="F9" s="204" t="str">
         <f>IF(Project_Total_Units&gt;=5,"Pass","Fail")</f>
         <v>Fail</v>
       </c>
-      <c r="G9" s="207"/>
+      <c r="G9" s="206"/>
       <c r="H9" s="35"/>
       <c r="I9" s="4"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="39" t="s">
-        <v>229</v>
+        <v>262</v>
       </c>
       <c r="N9" s="39"/>
       <c r="O9" s="8">
         <f>Roll_Affordable_Units</f>
         <v>0</v>
       </c>
       <c r="P9" s="1"/>
     </row>
     <row r="10" spans="1:16" ht="12.9" customHeight="1">
       <c r="A10" s="4"/>
-      <c r="B10" s="204" t="s">
-        <v>230</v>
+      <c r="B10" s="203" t="s">
+        <v>263</v>
       </c>
       <c r="C10" s="4"/>
       <c r="D10" s="4"/>
       <c r="E10" s="1"/>
-      <c r="F10" s="205" t="str">
+      <c r="F10" s="204" t="str">
         <f>IF(AND(Affordability_Category="Market Housing", Project_Affordable_Units &gt;= Project_Total_Units * 10%), "Pass",
     IF(AND(Affordability_Category="Affordable Housing", Project_Affordable_Units &gt;= Project_Total_Units * 30%), "Pass", "Fail"))</f>
-        <v>Pass</v>
-[...1 lines deleted...]
-      <c r="G10" s="207"/>
+        <v>Fail</v>
+      </c>
+      <c r="G10" s="206"/>
       <c r="H10" s="35"/>
       <c r="I10" s="4"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
-      <c r="M10" s="206" t="s">
-[...2 lines deleted...]
-      <c r="N10" s="206"/>
+      <c r="M10" s="205" t="s">
+        <v>264</v>
+      </c>
+      <c r="N10" s="205"/>
       <c r="O10" s="8">
         <f>Roll_RGI_Units</f>
         <v>0</v>
       </c>
       <c r="P10" s="1"/>
     </row>
     <row r="11" spans="1:16" ht="12.9" customHeight="1">
       <c r="A11" s="4"/>
       <c r="B11" s="8" t="s">
-        <v>232</v>
+        <v>265</v>
       </c>
       <c r="C11" s="4"/>
       <c r="D11" s="4"/>
       <c r="E11" s="1"/>
-      <c r="F11" s="205" t="str">
+      <c r="F11" s="204" t="str">
         <f>IF(OR(ISBLANK(Affordability_Category), ISBLANK(Property_Area)), "Fail", IF(OR(AND(Affordability_Category="Market Housing", Property_Area="Other Area"), AND(Affordability_Category="Market Housing", Property_Area="Housing Improvement Zone")), "Fail", "Pass"))</f>
         <v>Fail</v>
       </c>
-      <c r="G11" s="207"/>
+      <c r="G11" s="206"/>
       <c r="H11" s="1"/>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
-      <c r="M11" s="203" t="s">
-[...3 lines deleted...]
-      <c r="O11" s="293">
+      <c r="M11" s="202" t="s">
+        <v>266</v>
+      </c>
+      <c r="N11" s="202"/>
+      <c r="O11" s="289">
         <f>SUM(O7:O10)</f>
         <v>0</v>
       </c>
       <c r="P11" s="1"/>
     </row>
     <row r="12" spans="1:16" ht="12.9" customHeight="1">
       <c r="A12" s="4"/>
       <c r="B12" s="1" t="s">
-        <v>234</v>
+        <v>267</v>
       </c>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
-      <c r="F12" s="193"/>
+      <c r="F12" s="192"/>
       <c r="G12" s="1"/>
       <c r="H12" s="35"/>
       <c r="I12" s="1"/>
       <c r="J12" s="4"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
       <c r="P12" s="1"/>
     </row>
     <row r="13" spans="1:16" ht="12.9" customHeight="1">
       <c r="A13" s="4"/>
       <c r="G13" s="35"/>
       <c r="H13" s="1"/>
       <c r="I13" s="4"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
-      <c r="M13" s="96" t="s">
-[...4 lines deleted...]
-        <v>236</v>
+      <c r="M13" s="95" t="s">
+        <v>268</v>
+      </c>
+      <c r="N13" s="95"/>
+      <c r="O13" s="95" t="s">
+        <v>269</v>
       </c>
       <c r="P13" s="1"/>
     </row>
     <row r="14" spans="1:16" ht="12.9" customHeight="1">
       <c r="A14" s="4"/>
-      <c r="B14" s="209"/>
+      <c r="B14" s="208"/>
       <c r="C14" s="1"/>
-      <c r="D14" s="203"/>
+      <c r="D14" s="202"/>
       <c r="E14" s="1"/>
-      <c r="F14" s="193"/>
+      <c r="F14" s="192"/>
       <c r="G14" s="35"/>
       <c r="H14" s="8"/>
       <c r="I14" s="4"/>
       <c r="J14" s="1"/>
       <c r="K14" s="39" t="s">
-        <v>237</v>
+        <v>270</v>
       </c>
       <c r="L14" s="39" t="s">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="M14" s="291" t="str">
+        <v>121</v>
+      </c>
+      <c r="M14" s="287" t="str">
         <f>IF(ISBLANK(Source_HAF_Request),"",Source_HAF_Request)</f>
         <v/>
       </c>
-      <c r="N14" s="208" t="s">
-[...2 lines deleted...]
-      <c r="O14" s="292"/>
+      <c r="N14" s="207" t="s">
+        <v>121</v>
+      </c>
+      <c r="O14" s="288"/>
       <c r="P14" s="1"/>
     </row>
     <row r="15" spans="1:16" ht="8.1" customHeight="1">
       <c r="A15" s="4"/>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="39"/>
       <c r="E15" s="4"/>
-      <c r="F15" s="193"/>
+      <c r="F15" s="192"/>
       <c r="G15" s="35"/>
       <c r="H15" s="4"/>
       <c r="I15" s="4"/>
       <c r="J15" s="4"/>
-      <c r="K15" s="210"/>
-[...3 lines deleted...]
-      <c r="O15" s="209"/>
+      <c r="K15" s="209"/>
+      <c r="L15" s="209"/>
+      <c r="M15" s="209"/>
+      <c r="N15" s="209"/>
+      <c r="O15" s="208"/>
       <c r="P15" s="1"/>
     </row>
     <row r="16" spans="1:16" ht="12.9" customHeight="1">
       <c r="A16" s="4"/>
-      <c r="B16" s="211" t="s">
-[...5 lines deleted...]
-      <c r="F16" s="213">
+      <c r="B16" s="210" t="s">
+        <v>271</v>
+      </c>
+      <c r="C16" s="211"/>
+      <c r="D16" s="211"/>
+      <c r="E16" s="211"/>
+      <c r="F16" s="212">
         <f>F18+F31+F42+F53</f>
         <v>0</v>
       </c>
       <c r="G16" s="36" t="s">
-        <v>239</v>
-[...1 lines deleted...]
-      <c r="H16" s="213">
+        <v>272</v>
+      </c>
+      <c r="H16" s="212">
         <f>H18+H31+H42+H53</f>
         <v>100</v>
       </c>
       <c r="I16" s="11"/>
-      <c r="J16" s="197"/>
+      <c r="J16" s="196"/>
       <c r="K16" s="11"/>
       <c r="L16" s="11"/>
       <c r="M16" s="11"/>
       <c r="N16" s="11"/>
       <c r="O16" s="11"/>
       <c r="P16" s="1"/>
     </row>
     <row r="17" spans="1:16" ht="12.9" customHeight="1">
       <c r="A17" s="4"/>
-      <c r="B17" s="214"/>
-[...4 lines deleted...]
-      <c r="G17" s="217"/>
+      <c r="B17" s="213"/>
+      <c r="C17" s="214"/>
+      <c r="D17" s="214"/>
+      <c r="E17" s="214"/>
+      <c r="F17" s="215"/>
+      <c r="G17" s="216"/>
       <c r="H17" s="35"/>
       <c r="I17" s="4"/>
       <c r="J17" s="8"/>
       <c r="K17" s="4"/>
       <c r="L17" s="4"/>
       <c r="M17" s="4"/>
       <c r="N17" s="4"/>
       <c r="O17" s="4"/>
       <c r="P17" s="1"/>
     </row>
     <row r="18" spans="1:16" ht="12.9" customHeight="1">
       <c r="A18" s="4"/>
-      <c r="B18" s="218" t="s">
-[...7 lines deleted...]
-      <c r="F18" s="220">
+      <c r="B18" s="217" t="s">
+        <v>273</v>
+      </c>
+      <c r="C18" s="218"/>
+      <c r="D18" s="218"/>
+      <c r="E18" s="218" t="s">
+        <v>274</v>
+      </c>
+      <c r="F18" s="219">
         <f>SUM(F20:F24)</f>
         <v>0</v>
       </c>
-      <c r="G18" s="221" t="s">
-[...2 lines deleted...]
-      <c r="H18" s="222">
+      <c r="G18" s="220" t="s">
+        <v>272</v>
+      </c>
+      <c r="H18" s="221">
         <v>50</v>
       </c>
-      <c r="I18" s="223"/>
-[...7 lines deleted...]
-      <c r="O18" s="225"/>
+      <c r="I18" s="222"/>
+      <c r="J18" s="223" t="s">
+        <v>275</v>
+      </c>
+      <c r="K18" s="223"/>
+      <c r="L18" s="223"/>
+      <c r="M18" s="223"/>
+      <c r="N18" s="223"/>
+      <c r="O18" s="224"/>
       <c r="P18" s="1"/>
     </row>
     <row r="19" spans="1:16" ht="12.9" customHeight="1">
       <c r="A19" s="4"/>
-      <c r="B19" s="226"/>
-[...4 lines deleted...]
-      <c r="G19" s="229"/>
+      <c r="B19" s="225"/>
+      <c r="C19" s="226"/>
+      <c r="D19" s="226"/>
+      <c r="E19" s="226"/>
+      <c r="F19" s="227"/>
+      <c r="G19" s="228"/>
       <c r="H19" s="35"/>
-      <c r="I19" s="223"/>
-[...4 lines deleted...]
-      <c r="N19" s="230"/>
+      <c r="I19" s="222"/>
+      <c r="J19" s="229"/>
+      <c r="K19" s="229"/>
+      <c r="L19" s="229"/>
+      <c r="M19" s="229"/>
+      <c r="N19" s="229"/>
       <c r="O19" s="4"/>
       <c r="P19" s="1"/>
     </row>
     <row r="20" spans="1:16" ht="12.9" customHeight="1">
       <c r="A20" s="4"/>
-      <c r="B20" s="245" t="s">
-[...2 lines deleted...]
-      <c r="C20" s="231" t="str">
+      <c r="B20" s="244" t="s">
+        <v>59</v>
+      </c>
+      <c r="C20" s="230" t="str">
         <f>IF(ISBLANK(Property_Ownership_Status),"",Property_Ownership_Status)</f>
         <v/>
       </c>
-      <c r="D20" s="231"/>
-[...3 lines deleted...]
-        <v>239</v>
+      <c r="D20" s="230"/>
+      <c r="E20" s="230"/>
+      <c r="F20" s="231"/>
+      <c r="G20" s="206" t="s">
+        <v>272</v>
       </c>
       <c r="H20" s="54">
         <v>10</v>
       </c>
       <c r="I20" s="4"/>
-      <c r="J20" s="324"/>
-[...4 lines deleted...]
-      <c r="O20" s="324"/>
+      <c r="J20" s="334"/>
+      <c r="K20" s="334"/>
+      <c r="L20" s="334"/>
+      <c r="M20" s="334"/>
+      <c r="N20" s="334"/>
+      <c r="O20" s="334"/>
       <c r="P20" s="1"/>
     </row>
     <row r="21" spans="1:16" ht="12.9" customHeight="1">
       <c r="A21" s="4"/>
       <c r="B21" s="34" t="s">
-        <v>243</v>
-[...1 lines deleted...]
-      <c r="C21" s="231" t="str">
+        <v>276</v>
+      </c>
+      <c r="C21" s="230" t="str">
         <f>IF(ISBLANK(Property_Zoning_Status),"",Property_Zoning_Status)</f>
         <v/>
       </c>
-      <c r="D21" s="231"/>
-[...3 lines deleted...]
-        <v>239</v>
+      <c r="D21" s="230"/>
+      <c r="E21" s="230"/>
+      <c r="F21" s="231"/>
+      <c r="G21" s="206" t="s">
+        <v>272</v>
       </c>
       <c r="H21" s="54">
         <v>10</v>
       </c>
       <c r="I21" s="4"/>
-      <c r="J21" s="324"/>
-[...4 lines deleted...]
-      <c r="O21" s="324"/>
+      <c r="J21" s="334"/>
+      <c r="K21" s="334"/>
+      <c r="L21" s="334"/>
+      <c r="M21" s="334"/>
+      <c r="N21" s="334"/>
+      <c r="O21" s="334"/>
       <c r="P21" s="1"/>
     </row>
     <row r="22" spans="1:16" ht="12.9" customHeight="1">
       <c r="A22" s="4"/>
-      <c r="B22" s="294" t="s">
-[...2 lines deleted...]
-      <c r="C22" s="231" t="str">
+      <c r="B22" s="290" t="s">
+        <v>277</v>
+      </c>
+      <c r="C22" s="230" t="str">
         <f>IF(ISBLANK(Project_Budget_Class),"",Project_Budget_Class)</f>
         <v/>
       </c>
-      <c r="D22" s="231"/>
+      <c r="D22" s="230"/>
       <c r="E22" s="4"/>
-      <c r="F22" s="232"/>
-[...1 lines deleted...]
-        <v>239</v>
+      <c r="F22" s="231"/>
+      <c r="G22" s="206" t="s">
+        <v>272</v>
       </c>
       <c r="H22" s="54">
         <v>10</v>
       </c>
       <c r="I22" s="4"/>
-      <c r="J22" s="324"/>
-[...4 lines deleted...]
-      <c r="O22" s="324"/>
+      <c r="J22" s="334"/>
+      <c r="K22" s="334"/>
+      <c r="L22" s="334"/>
+      <c r="M22" s="334"/>
+      <c r="N22" s="334"/>
+      <c r="O22" s="334"/>
       <c r="P22" s="1"/>
     </row>
     <row r="23" spans="1:16" ht="12.9" customHeight="1">
       <c r="A23" s="4"/>
-      <c r="B23" s="290" t="s">
-[...2 lines deleted...]
-      <c r="C23" s="231" t="str">
+      <c r="B23" s="286" t="s">
+        <v>278</v>
+      </c>
+      <c r="C23" s="230" t="str">
         <f>IF(ISBLANK(Project_Budget_Author),"",Project_Budget_Author)</f>
         <v/>
       </c>
-      <c r="D23" s="231"/>
-[...3 lines deleted...]
-        <v>239</v>
+      <c r="D23" s="230"/>
+      <c r="E23" s="230"/>
+      <c r="F23" s="231"/>
+      <c r="G23" s="206" t="s">
+        <v>272</v>
       </c>
       <c r="H23" s="54">
         <v>10</v>
       </c>
       <c r="I23" s="4"/>
-      <c r="J23" s="324"/>
-[...4 lines deleted...]
-      <c r="O23" s="324"/>
+      <c r="J23" s="334"/>
+      <c r="K23" s="334"/>
+      <c r="L23" s="334"/>
+      <c r="M23" s="334"/>
+      <c r="N23" s="334"/>
+      <c r="O23" s="334"/>
       <c r="P23" s="1"/>
     </row>
     <row r="24" spans="1:16" ht="12.9" customHeight="1">
       <c r="A24" s="4"/>
       <c r="B24" s="34" t="s">
-        <v>246</v>
-[...5 lines deleted...]
-        <v>239</v>
+        <v>279</v>
+      </c>
+      <c r="C24" s="230"/>
+      <c r="D24" s="230"/>
+      <c r="F24" s="231"/>
+      <c r="G24" s="206" t="s">
+        <v>272</v>
       </c>
       <c r="H24" s="54">
         <v>10</v>
       </c>
       <c r="I24" s="4"/>
-      <c r="J24" s="324"/>
-[...4 lines deleted...]
-      <c r="O24" s="324"/>
+      <c r="J24" s="334"/>
+      <c r="K24" s="334"/>
+      <c r="L24" s="334"/>
+      <c r="M24" s="334"/>
+      <c r="N24" s="334"/>
+      <c r="O24" s="334"/>
       <c r="P24" s="1"/>
     </row>
     <row r="25" spans="1:16" ht="9.9" customHeight="1">
       <c r="A25" s="4"/>
-      <c r="B25" s="233"/>
-[...4 lines deleted...]
-      <c r="G25" s="207"/>
+      <c r="B25" s="232"/>
+      <c r="C25" s="230"/>
+      <c r="D25" s="230"/>
+      <c r="E25" s="230"/>
+      <c r="F25" s="227"/>
+      <c r="G25" s="206"/>
       <c r="H25" s="35"/>
       <c r="I25" s="4"/>
-      <c r="J25" s="324"/>
-[...4 lines deleted...]
-      <c r="O25" s="324"/>
+      <c r="J25" s="334"/>
+      <c r="K25" s="334"/>
+      <c r="L25" s="334"/>
+      <c r="M25" s="334"/>
+      <c r="N25" s="334"/>
+      <c r="O25" s="334"/>
       <c r="P25" s="1"/>
     </row>
     <row r="26" spans="1:16" ht="12.9" customHeight="1">
       <c r="A26" s="4"/>
-      <c r="B26" s="234" t="s">
-[...3 lines deleted...]
-      <c r="D26" s="231"/>
+      <c r="B26" s="233" t="s">
+        <v>280</v>
+      </c>
+      <c r="C26" s="230"/>
+      <c r="D26" s="230"/>
       <c r="E26" s="4"/>
-      <c r="F26" s="235"/>
-      <c r="G26" s="207"/>
+      <c r="F26" s="234"/>
+      <c r="G26" s="206"/>
       <c r="H26" s="35"/>
       <c r="I26" s="4"/>
-      <c r="J26" s="324"/>
-[...4 lines deleted...]
-      <c r="O26" s="324"/>
+      <c r="J26" s="334"/>
+      <c r="K26" s="334"/>
+      <c r="L26" s="334"/>
+      <c r="M26" s="334"/>
+      <c r="N26" s="334"/>
+      <c r="O26" s="334"/>
       <c r="P26" s="1"/>
     </row>
     <row r="27" spans="1:16" ht="12.9" customHeight="1">
       <c r="A27" s="4"/>
-      <c r="B27" s="234" t="s">
-[...6 lines deleted...]
-      <c r="G27" s="207"/>
+      <c r="B27" s="233" t="s">
+        <v>281</v>
+      </c>
+      <c r="C27" s="230"/>
+      <c r="D27" s="230"/>
+      <c r="E27" s="230"/>
+      <c r="F27" s="234"/>
+      <c r="G27" s="206"/>
       <c r="H27" s="35"/>
       <c r="I27" s="4"/>
-      <c r="J27" s="324"/>
-[...4 lines deleted...]
-      <c r="O27" s="324"/>
+      <c r="J27" s="334"/>
+      <c r="K27" s="334"/>
+      <c r="L27" s="334"/>
+      <c r="M27" s="334"/>
+      <c r="N27" s="334"/>
+      <c r="O27" s="334"/>
       <c r="P27" s="1"/>
     </row>
     <row r="28" spans="1:16" ht="12.9" customHeight="1">
       <c r="A28" s="4"/>
-      <c r="B28" s="234" t="s">
-[...6 lines deleted...]
-      <c r="G28" s="207"/>
+      <c r="B28" s="233" t="s">
+        <v>282</v>
+      </c>
+      <c r="C28" s="230"/>
+      <c r="D28" s="230"/>
+      <c r="E28" s="230"/>
+      <c r="F28" s="234"/>
+      <c r="G28" s="206"/>
       <c r="H28" s="35"/>
       <c r="I28" s="4"/>
-      <c r="J28" s="324"/>
-[...4 lines deleted...]
-      <c r="O28" s="324"/>
+      <c r="J28" s="334"/>
+      <c r="K28" s="334"/>
+      <c r="L28" s="334"/>
+      <c r="M28" s="334"/>
+      <c r="N28" s="334"/>
+      <c r="O28" s="334"/>
       <c r="P28" s="1"/>
     </row>
     <row r="29" spans="1:16" ht="12.9" customHeight="1">
       <c r="A29" s="4"/>
       <c r="B29" s="34" t="s">
-        <v>250</v>
-[...5 lines deleted...]
-      <c r="G29" s="207"/>
+        <v>283</v>
+      </c>
+      <c r="C29" s="230"/>
+      <c r="D29" s="230"/>
+      <c r="E29" s="230"/>
+      <c r="F29" s="234"/>
+      <c r="G29" s="206"/>
       <c r="H29" s="35"/>
       <c r="I29" s="4"/>
-      <c r="J29" s="324"/>
-[...4 lines deleted...]
-      <c r="O29" s="324"/>
+      <c r="J29" s="334"/>
+      <c r="K29" s="334"/>
+      <c r="L29" s="334"/>
+      <c r="M29" s="334"/>
+      <c r="N29" s="334"/>
+      <c r="O29" s="334"/>
       <c r="P29" s="1"/>
     </row>
     <row r="30" spans="1:16" ht="12.9" customHeight="1">
       <c r="A30" s="4"/>
       <c r="B30" s="34"/>
-      <c r="C30" s="231"/>
-[...3 lines deleted...]
-      <c r="G30" s="207"/>
+      <c r="C30" s="230"/>
+      <c r="D30" s="230"/>
+      <c r="E30" s="230"/>
+      <c r="F30" s="234"/>
+      <c r="G30" s="206"/>
       <c r="H30" s="35"/>
       <c r="I30" s="4"/>
       <c r="J30" s="8"/>
       <c r="K30" s="4"/>
       <c r="L30" s="4"/>
       <c r="M30" s="4"/>
       <c r="N30" s="4"/>
       <c r="O30" s="4"/>
       <c r="P30" s="1"/>
     </row>
     <row r="31" spans="1:16" ht="12.9" customHeight="1">
       <c r="A31" s="4"/>
-      <c r="B31" s="218" t="s">
-[...7 lines deleted...]
-      <c r="F31" s="220">
+      <c r="B31" s="217" t="s">
+        <v>284</v>
+      </c>
+      <c r="C31" s="218"/>
+      <c r="D31" s="218"/>
+      <c r="E31" s="218" t="s">
+        <v>274</v>
+      </c>
+      <c r="F31" s="219">
         <f>SUM(F33:F37)</f>
         <v>0</v>
       </c>
-      <c r="G31" s="221" t="s">
-[...2 lines deleted...]
-      <c r="H31" s="222">
+      <c r="G31" s="220" t="s">
+        <v>272</v>
+      </c>
+      <c r="H31" s="221">
         <v>20</v>
       </c>
       <c r="I31" s="4"/>
-      <c r="J31" s="224" t="s">
-[...6 lines deleted...]
-      <c r="O31" s="225"/>
+      <c r="J31" s="223" t="s">
+        <v>275</v>
+      </c>
+      <c r="K31" s="223"/>
+      <c r="L31" s="223"/>
+      <c r="M31" s="223"/>
+      <c r="N31" s="223"/>
+      <c r="O31" s="224"/>
       <c r="P31" s="1"/>
     </row>
     <row r="32" spans="1:16" ht="12.9" customHeight="1">
       <c r="A32" s="4"/>
-      <c r="B32" s="226"/>
-[...4 lines deleted...]
-      <c r="G32" s="229"/>
+      <c r="B32" s="225"/>
+      <c r="C32" s="226"/>
+      <c r="D32" s="226"/>
+      <c r="E32" s="226"/>
+      <c r="F32" s="227"/>
+      <c r="G32" s="228"/>
       <c r="H32" s="35"/>
       <c r="I32" s="4"/>
-      <c r="J32" s="230"/>
-[...3 lines deleted...]
-      <c r="N32" s="230"/>
+      <c r="J32" s="229"/>
+      <c r="K32" s="229"/>
+      <c r="L32" s="229"/>
+      <c r="M32" s="229"/>
+      <c r="N32" s="229"/>
       <c r="O32" s="4"/>
       <c r="P32" s="1"/>
     </row>
     <row r="33" spans="1:16" ht="12.9" customHeight="1">
       <c r="A33" s="4"/>
-      <c r="B33" s="234" t="s">
-[...2 lines deleted...]
-      <c r="C33" s="231" t="str">
+      <c r="B33" s="233" t="s">
+        <v>285</v>
+      </c>
+      <c r="C33" s="230" t="str">
         <f>IF(ISBLANK(Owner_Type),"",Owner_Type)</f>
         <v/>
       </c>
       <c r="E33" s="4" t="str">
         <f>IF(Owner_Leadership="Yes", "Indigenous Led", "")</f>
         <v/>
       </c>
-      <c r="F33" s="232"/>
-[...1 lines deleted...]
-        <v>239</v>
+      <c r="F33" s="231"/>
+      <c r="G33" s="206" t="s">
+        <v>272</v>
       </c>
       <c r="H33" s="35">
         <v>3</v>
       </c>
       <c r="I33" s="4"/>
-      <c r="J33" s="324"/>
-[...4 lines deleted...]
-      <c r="O33" s="324"/>
+      <c r="J33" s="334"/>
+      <c r="K33" s="334"/>
+      <c r="L33" s="334"/>
+      <c r="M33" s="334"/>
+      <c r="N33" s="334"/>
+      <c r="O33" s="334"/>
       <c r="P33" s="1"/>
     </row>
     <row r="34" spans="1:16" ht="12.9" customHeight="1">
       <c r="A34" s="4"/>
-      <c r="B34" s="234" t="s">
-[...2 lines deleted...]
-      <c r="C34" s="246" t="str">
+      <c r="B34" s="233" t="s">
+        <v>286</v>
+      </c>
+      <c r="C34" s="245" t="str">
         <f>IF(OR(ISBLANK(O8), ISBLANK(O9), ISBLANK(O11), O11=0), "", (O8 + O9) / O11)</f>
         <v/>
       </c>
-      <c r="D34" s="231"/>
-[...3 lines deleted...]
-        <v>239</v>
+      <c r="D34" s="230"/>
+      <c r="E34" s="230"/>
+      <c r="F34" s="231"/>
+      <c r="G34" s="206" t="s">
+        <v>272</v>
       </c>
       <c r="H34" s="35">
         <v>5</v>
       </c>
       <c r="I34" s="4"/>
-      <c r="J34" s="324"/>
-[...4 lines deleted...]
-      <c r="O34" s="324"/>
+      <c r="J34" s="334"/>
+      <c r="K34" s="334"/>
+      <c r="L34" s="334"/>
+      <c r="M34" s="334"/>
+      <c r="N34" s="334"/>
+      <c r="O34" s="334"/>
       <c r="P34" s="1"/>
     </row>
     <row r="35" spans="1:16" ht="12.9" customHeight="1">
       <c r="A35" s="4"/>
       <c r="B35" s="34" t="s">
-        <v>254</v>
-[...1 lines deleted...]
-      <c r="C35" s="247" t="str">
+        <v>287</v>
+      </c>
+      <c r="C35" s="246" t="str">
         <f>IF(COUNT('3. Operations'!F24:F28) = 0, "", AVERAGE('3. Operations'!F24:F28))</f>
         <v/>
       </c>
-      <c r="D35" s="236" t="str">
+      <c r="D35" s="235" t="str">
         <f>IF(OR(C35="", ISBLANK(C35)), "", "of MMR")</f>
         <v/>
       </c>
-      <c r="E35" s="234" t="str">
+      <c r="E35" s="233" t="str">
         <f>IF(OR(ISBLANK(O9), O9=0), "", O9 &amp; " RGI units")</f>
         <v/>
       </c>
-      <c r="F35" s="237"/>
-[...1 lines deleted...]
-        <v>239</v>
+      <c r="F35" s="236"/>
+      <c r="G35" s="206" t="s">
+        <v>272</v>
       </c>
       <c r="H35" s="35">
         <v>5</v>
       </c>
       <c r="I35" s="4"/>
-      <c r="J35" s="324"/>
-[...4 lines deleted...]
-      <c r="O35" s="324"/>
+      <c r="J35" s="334"/>
+      <c r="K35" s="334"/>
+      <c r="L35" s="334"/>
+      <c r="M35" s="334"/>
+      <c r="N35" s="334"/>
+      <c r="O35" s="334"/>
       <c r="P35" s="1"/>
     </row>
     <row r="36" spans="1:16" ht="12.9" customHeight="1">
       <c r="A36" s="4"/>
-      <c r="B36" s="290" t="s">
-[...6 lines deleted...]
-        <v>239</v>
+      <c r="B36" s="286" t="s">
+        <v>288</v>
+      </c>
+      <c r="C36" s="230"/>
+      <c r="D36" s="230"/>
+      <c r="F36" s="231"/>
+      <c r="G36" s="206" t="s">
+        <v>272</v>
       </c>
       <c r="H36" s="35">
         <v>5</v>
       </c>
       <c r="I36" s="4"/>
-      <c r="J36" s="324"/>
-[...4 lines deleted...]
-      <c r="O36" s="324"/>
+      <c r="J36" s="334"/>
+      <c r="K36" s="334"/>
+      <c r="L36" s="334"/>
+      <c r="M36" s="334"/>
+      <c r="N36" s="334"/>
+      <c r="O36" s="334"/>
       <c r="P36" s="1"/>
     </row>
     <row r="37" spans="1:16" ht="10.199999999999999">
       <c r="A37" s="4"/>
-      <c r="B37" s="290" t="s">
-[...6 lines deleted...]
-      <c r="G37" s="207"/>
+      <c r="B37" s="286" t="s">
+        <v>289</v>
+      </c>
+      <c r="C37" s="230"/>
+      <c r="D37" s="230"/>
+      <c r="E37" s="230"/>
+      <c r="F37" s="231"/>
+      <c r="G37" s="206"/>
       <c r="H37" s="35">
         <v>2</v>
       </c>
       <c r="I37" s="4"/>
-      <c r="J37" s="324"/>
-[...4 lines deleted...]
-      <c r="O37" s="324"/>
+      <c r="J37" s="334"/>
+      <c r="K37" s="334"/>
+      <c r="L37" s="334"/>
+      <c r="M37" s="334"/>
+      <c r="N37" s="334"/>
+      <c r="O37" s="334"/>
       <c r="P37" s="1"/>
     </row>
     <row r="38" spans="1:16" ht="12.9" customHeight="1">
       <c r="A38" s="4"/>
-      <c r="B38" s="238" t="s">
-[...5 lines deleted...]
-      <c r="F38" s="228"/>
+      <c r="B38" s="237" t="s">
+        <v>290</v>
+      </c>
+      <c r="C38" s="230"/>
+      <c r="D38" s="230"/>
+      <c r="E38" s="230"/>
+      <c r="F38" s="227"/>
       <c r="H38" s="35"/>
       <c r="I38" s="4"/>
-      <c r="J38" s="324"/>
-[...4 lines deleted...]
-      <c r="O38" s="324"/>
+      <c r="J38" s="334"/>
+      <c r="K38" s="334"/>
+      <c r="L38" s="334"/>
+      <c r="M38" s="334"/>
+      <c r="N38" s="334"/>
+      <c r="O38" s="334"/>
       <c r="P38" s="1"/>
     </row>
     <row r="39" spans="1:16" ht="12.9" customHeight="1">
       <c r="A39" s="4"/>
-      <c r="B39" s="238" t="s">
-[...6 lines deleted...]
-      <c r="G39" s="207"/>
+      <c r="B39" s="237" t="s">
+        <v>291</v>
+      </c>
+      <c r="C39" s="230"/>
+      <c r="D39" s="230"/>
+      <c r="E39" s="230"/>
+      <c r="F39" s="234"/>
+      <c r="G39" s="206"/>
       <c r="H39" s="35"/>
       <c r="I39" s="4"/>
-      <c r="J39" s="324"/>
-[...4 lines deleted...]
-      <c r="O39" s="324"/>
+      <c r="J39" s="334"/>
+      <c r="K39" s="334"/>
+      <c r="L39" s="334"/>
+      <c r="M39" s="334"/>
+      <c r="N39" s="334"/>
+      <c r="O39" s="334"/>
       <c r="P39" s="1"/>
     </row>
     <row r="40" spans="1:16" ht="12.9" customHeight="1">
       <c r="A40" s="4"/>
-      <c r="B40" s="238" t="s">
-[...6 lines deleted...]
-      <c r="G40" s="207"/>
+      <c r="B40" s="237" t="s">
+        <v>292</v>
+      </c>
+      <c r="C40" s="230"/>
+      <c r="D40" s="230"/>
+      <c r="E40" s="230"/>
+      <c r="F40" s="234"/>
+      <c r="G40" s="206"/>
       <c r="H40" s="35"/>
       <c r="I40" s="4"/>
-      <c r="J40" s="324"/>
-[...4 lines deleted...]
-      <c r="O40" s="324"/>
+      <c r="J40" s="334"/>
+      <c r="K40" s="334"/>
+      <c r="L40" s="334"/>
+      <c r="M40" s="334"/>
+      <c r="N40" s="334"/>
+      <c r="O40" s="334"/>
       <c r="P40" s="1"/>
     </row>
     <row r="41" spans="1:16" ht="12.9" customHeight="1">
       <c r="A41" s="4"/>
-      <c r="B41" s="234"/>
-[...4 lines deleted...]
-      <c r="G41" s="207"/>
+      <c r="B41" s="233"/>
+      <c r="C41" s="230"/>
+      <c r="D41" s="230"/>
+      <c r="E41" s="230"/>
+      <c r="F41" s="234"/>
+      <c r="G41" s="206"/>
       <c r="H41" s="35"/>
       <c r="I41" s="4"/>
       <c r="J41" s="8"/>
       <c r="K41" s="4"/>
       <c r="L41" s="4"/>
       <c r="M41" s="4"/>
       <c r="N41" s="4"/>
       <c r="O41" s="4"/>
       <c r="P41" s="1"/>
     </row>
     <row r="42" spans="1:16" ht="12.9" customHeight="1">
       <c r="A42" s="4"/>
-      <c r="B42" s="218" t="s">
-[...7 lines deleted...]
-      <c r="F42" s="220">
+      <c r="B42" s="217" t="s">
+        <v>293</v>
+      </c>
+      <c r="C42" s="218"/>
+      <c r="D42" s="218"/>
+      <c r="E42" s="218" t="s">
+        <v>274</v>
+      </c>
+      <c r="F42" s="219">
         <f>SUM(F44:F47)</f>
         <v>0</v>
       </c>
-      <c r="G42" s="221" t="s">
-[...2 lines deleted...]
-      <c r="H42" s="222">
+      <c r="G42" s="220" t="s">
+        <v>272</v>
+      </c>
+      <c r="H42" s="221">
         <v>20</v>
       </c>
       <c r="I42" s="4"/>
-      <c r="J42" s="224" t="s">
-[...6 lines deleted...]
-      <c r="O42" s="225"/>
+      <c r="J42" s="223" t="s">
+        <v>275</v>
+      </c>
+      <c r="K42" s="223"/>
+      <c r="L42" s="223"/>
+      <c r="M42" s="223"/>
+      <c r="N42" s="223"/>
+      <c r="O42" s="224"/>
       <c r="P42" s="1"/>
     </row>
     <row r="43" spans="1:16" ht="12.9" customHeight="1">
       <c r="A43" s="4"/>
-      <c r="B43" s="226"/>
-[...4 lines deleted...]
-      <c r="G43" s="229"/>
+      <c r="B43" s="225"/>
+      <c r="C43" s="226"/>
+      <c r="D43" s="226"/>
+      <c r="E43" s="226"/>
+      <c r="F43" s="227"/>
+      <c r="G43" s="228"/>
       <c r="H43" s="35"/>
       <c r="I43" s="4"/>
-      <c r="J43" s="230"/>
-[...3 lines deleted...]
-      <c r="N43" s="230"/>
+      <c r="J43" s="229"/>
+      <c r="K43" s="229"/>
+      <c r="L43" s="229"/>
+      <c r="M43" s="229"/>
+      <c r="N43" s="229"/>
       <c r="O43" s="4"/>
       <c r="P43" s="1"/>
     </row>
     <row r="44" spans="1:16" ht="12.9" customHeight="1">
       <c r="A44" s="4"/>
-      <c r="B44" s="234" t="s">
-[...2 lines deleted...]
-      <c r="C44" s="207" t="str">
+      <c r="B44" s="233" t="s">
+        <v>294</v>
+      </c>
+      <c r="C44" s="206" t="str">
         <f>IF(OR(ISBLANK(Roll_Total_Units), Roll_Total_Units=0), "", Roll_Total_Units)</f>
         <v/>
       </c>
-      <c r="D44" s="204"/>
-[...3 lines deleted...]
-        <v>239</v>
+      <c r="D44" s="203"/>
+      <c r="E44" s="230"/>
+      <c r="F44" s="231"/>
+      <c r="G44" s="206" t="s">
+        <v>272</v>
       </c>
       <c r="H44" s="35">
         <v>5</v>
       </c>
       <c r="I44" s="4"/>
-      <c r="J44" s="324"/>
-[...4 lines deleted...]
-      <c r="O44" s="324"/>
+      <c r="J44" s="334"/>
+      <c r="K44" s="334"/>
+      <c r="L44" s="334"/>
+      <c r="M44" s="334"/>
+      <c r="N44" s="334"/>
+      <c r="O44" s="334"/>
       <c r="P44" s="1"/>
     </row>
     <row r="45" spans="1:16" ht="12.9" customHeight="1">
       <c r="A45" s="4"/>
-      <c r="B45" s="234" t="s">
-[...2 lines deleted...]
-      <c r="C45" s="248" t="str">
+      <c r="B45" s="233" t="s">
+        <v>295</v>
+      </c>
+      <c r="C45" s="247" t="str">
         <f>IF(OR(ISBLANK(Project_Gross_SF), Project_Gross_SF=0, ISBLANK(Cost_Construction), Cost_Construction=0), "", Cost_Construction / Project_Gross_SF)</f>
         <v/>
       </c>
-      <c r="D45" s="204" t="s">
-[...2 lines deleted...]
-      <c r="E45" s="239" t="str">
+      <c r="D45" s="203" t="s">
+        <v>296</v>
+      </c>
+      <c r="E45" s="238" t="str">
         <f>IF(OR(ISBLANK(O11), O11=0), "", Cost_Total / O11)</f>
         <v/>
       </c>
-      <c r="F45" s="237"/>
-[...1 lines deleted...]
-        <v>239</v>
+      <c r="F45" s="236"/>
+      <c r="G45" s="206" t="s">
+        <v>272</v>
       </c>
       <c r="H45" s="35">
         <v>5</v>
       </c>
       <c r="I45" s="4"/>
-      <c r="J45" s="324"/>
-[...4 lines deleted...]
-      <c r="O45" s="324"/>
+      <c r="J45" s="334"/>
+      <c r="K45" s="334"/>
+      <c r="L45" s="334"/>
+      <c r="M45" s="334"/>
+      <c r="N45" s="334"/>
+      <c r="O45" s="334"/>
       <c r="P45" s="1"/>
     </row>
     <row r="46" spans="1:16" ht="12.9" customHeight="1">
       <c r="A46" s="4"/>
       <c r="B46" s="34" t="s">
-        <v>264</v>
-[...1 lines deleted...]
-      <c r="C46" s="244" t="str">
+        <v>297</v>
+      </c>
+      <c r="C46" s="243" t="str">
         <f>IF(ISBLANK(Owner_Type), "", IF(Owner_Type="For-Profit", IF(OR(ISBLANK(Op_Cashflow), ISBLANK(Source_Owner_Equity), Source_Owner_Equity=0), "", Op_Cashflow / Source_Owner_Equity), ""))</f>
         <v/>
       </c>
-      <c r="D46" s="231" t="str">
+      <c r="D46" s="230" t="str">
         <f>IF(LEN(C46) &gt; 0, "annual cash return", "")</f>
         <v/>
       </c>
       <c r="E46" s="1"/>
-      <c r="F46" s="232"/>
-[...1 lines deleted...]
-        <v>239</v>
+      <c r="F46" s="231"/>
+      <c r="G46" s="206" t="s">
+        <v>272</v>
       </c>
       <c r="H46" s="35">
         <v>5</v>
       </c>
       <c r="I46" s="4"/>
-      <c r="J46" s="324"/>
-[...4 lines deleted...]
-      <c r="O46" s="324"/>
+      <c r="J46" s="334"/>
+      <c r="K46" s="334"/>
+      <c r="L46" s="334"/>
+      <c r="M46" s="334"/>
+      <c r="N46" s="334"/>
+      <c r="O46" s="334"/>
       <c r="P46" s="1"/>
     </row>
     <row r="47" spans="1:16" ht="12.9" customHeight="1">
       <c r="A47" s="4"/>
       <c r="B47" s="34" t="s">
-        <v>265</v>
-[...2 lines deleted...]
-      <c r="D47" s="231"/>
+        <v>298</v>
+      </c>
+      <c r="C47" s="230"/>
+      <c r="D47" s="230"/>
       <c r="E47" s="1"/>
-      <c r="F47" s="232"/>
-[...1 lines deleted...]
-        <v>239</v>
+      <c r="F47" s="231"/>
+      <c r="G47" s="206" t="s">
+        <v>272</v>
       </c>
       <c r="H47" s="35">
         <v>5</v>
       </c>
       <c r="I47" s="4"/>
-      <c r="J47" s="324"/>
-[...4 lines deleted...]
-      <c r="O47" s="324"/>
+      <c r="J47" s="334"/>
+      <c r="K47" s="334"/>
+      <c r="L47" s="334"/>
+      <c r="M47" s="334"/>
+      <c r="N47" s="334"/>
+      <c r="O47" s="334"/>
       <c r="P47" s="1"/>
     </row>
     <row r="48" spans="1:16" ht="8.1" customHeight="1">
       <c r="A48" s="4"/>
-      <c r="B48" s="233"/>
-[...4 lines deleted...]
-      <c r="G48" s="207"/>
+      <c r="B48" s="232"/>
+      <c r="C48" s="230"/>
+      <c r="D48" s="230"/>
+      <c r="E48" s="230"/>
+      <c r="F48" s="227"/>
+      <c r="G48" s="206"/>
       <c r="H48" s="35"/>
       <c r="I48" s="4"/>
-      <c r="J48" s="324"/>
-[...4 lines deleted...]
-      <c r="O48" s="324"/>
+      <c r="J48" s="334"/>
+      <c r="K48" s="334"/>
+      <c r="L48" s="334"/>
+      <c r="M48" s="334"/>
+      <c r="N48" s="334"/>
+      <c r="O48" s="334"/>
       <c r="P48" s="1"/>
     </row>
     <row r="49" spans="1:16" ht="12.9" customHeight="1">
       <c r="A49" s="4"/>
-      <c r="B49" s="238" t="s">
-[...6 lines deleted...]
-      <c r="G49" s="207"/>
+      <c r="B49" s="237" t="s">
+        <v>299</v>
+      </c>
+      <c r="C49" s="230"/>
+      <c r="D49" s="230"/>
+      <c r="E49" s="230"/>
+      <c r="F49" s="234"/>
+      <c r="G49" s="206"/>
       <c r="H49" s="35"/>
       <c r="I49" s="4"/>
-      <c r="J49" s="324"/>
-[...4 lines deleted...]
-      <c r="O49" s="324"/>
+      <c r="J49" s="334"/>
+      <c r="K49" s="334"/>
+      <c r="L49" s="334"/>
+      <c r="M49" s="334"/>
+      <c r="N49" s="334"/>
+      <c r="O49" s="334"/>
       <c r="P49" s="1"/>
     </row>
     <row r="50" spans="1:16" ht="12.9" customHeight="1">
       <c r="A50" s="4"/>
-      <c r="B50" s="238" t="s">
-[...6 lines deleted...]
-      <c r="G50" s="207"/>
+      <c r="B50" s="237" t="s">
+        <v>300</v>
+      </c>
+      <c r="C50" s="230"/>
+      <c r="D50" s="230"/>
+      <c r="E50" s="230"/>
+      <c r="F50" s="234"/>
+      <c r="G50" s="206"/>
       <c r="H50" s="35"/>
       <c r="I50" s="4"/>
-      <c r="J50" s="324"/>
-[...4 lines deleted...]
-      <c r="O50" s="324"/>
+      <c r="J50" s="334"/>
+      <c r="K50" s="334"/>
+      <c r="L50" s="334"/>
+      <c r="M50" s="334"/>
+      <c r="N50" s="334"/>
+      <c r="O50" s="334"/>
       <c r="P50" s="1"/>
     </row>
     <row r="51" spans="1:16" ht="12.9" customHeight="1">
       <c r="A51" s="4"/>
-      <c r="B51" s="238" t="s">
-[...6 lines deleted...]
-      <c r="G51" s="207"/>
+      <c r="B51" s="237" t="s">
+        <v>301</v>
+      </c>
+      <c r="C51" s="230"/>
+      <c r="D51" s="230"/>
+      <c r="E51" s="230"/>
+      <c r="F51" s="234"/>
+      <c r="G51" s="206"/>
       <c r="H51" s="35"/>
       <c r="I51" s="4"/>
-      <c r="J51" s="324"/>
-[...4 lines deleted...]
-      <c r="O51" s="324"/>
+      <c r="J51" s="334"/>
+      <c r="K51" s="334"/>
+      <c r="L51" s="334"/>
+      <c r="M51" s="334"/>
+      <c r="N51" s="334"/>
+      <c r="O51" s="334"/>
       <c r="P51" s="1"/>
     </row>
     <row r="52" spans="1:16" ht="12.9" customHeight="1">
       <c r="A52" s="4"/>
-      <c r="B52" s="289" t="s">
-[...6 lines deleted...]
-      <c r="G52" s="207"/>
+      <c r="B52" s="285" t="s">
+        <v>302</v>
+      </c>
+      <c r="C52" s="230"/>
+      <c r="D52" s="230"/>
+      <c r="E52" s="230"/>
+      <c r="F52" s="234"/>
+      <c r="G52" s="206"/>
       <c r="H52" s="35"/>
       <c r="I52" s="4"/>
-      <c r="J52" s="240"/>
-[...4 lines deleted...]
-      <c r="O52" s="241"/>
+      <c r="J52" s="239"/>
+      <c r="K52" s="240"/>
+      <c r="L52" s="240"/>
+      <c r="M52" s="240"/>
+      <c r="N52" s="240"/>
+      <c r="O52" s="240"/>
       <c r="P52" s="1"/>
     </row>
     <row r="53" spans="1:16" ht="12.9" customHeight="1">
       <c r="A53" s="4"/>
-      <c r="B53" s="218" t="s">
-[...7 lines deleted...]
-      <c r="F53" s="220">
+      <c r="B53" s="217" t="s">
+        <v>303</v>
+      </c>
+      <c r="C53" s="218"/>
+      <c r="D53" s="218"/>
+      <c r="E53" s="218" t="s">
+        <v>274</v>
+      </c>
+      <c r="F53" s="219">
         <f>SUM(F55:F56)</f>
         <v>0</v>
       </c>
-      <c r="G53" s="221" t="s">
-[...2 lines deleted...]
-      <c r="H53" s="222">
+      <c r="G53" s="220" t="s">
+        <v>272</v>
+      </c>
+      <c r="H53" s="221">
         <f>SUM(H55:H59)</f>
         <v>10</v>
       </c>
       <c r="I53" s="4"/>
-      <c r="J53" s="224" t="s">
-[...6 lines deleted...]
-      <c r="O53" s="225"/>
+      <c r="J53" s="223" t="s">
+        <v>275</v>
+      </c>
+      <c r="K53" s="223"/>
+      <c r="L53" s="223"/>
+      <c r="M53" s="223"/>
+      <c r="N53" s="223"/>
+      <c r="O53" s="224"/>
       <c r="P53" s="1"/>
     </row>
     <row r="54" spans="1:16" ht="12.9" customHeight="1">
       <c r="A54" s="4"/>
-      <c r="B54" s="226"/>
-[...4 lines deleted...]
-      <c r="G54" s="229"/>
+      <c r="B54" s="225"/>
+      <c r="C54" s="226"/>
+      <c r="D54" s="226"/>
+      <c r="E54" s="226"/>
+      <c r="F54" s="227"/>
+      <c r="G54" s="228"/>
       <c r="H54" s="35"/>
       <c r="I54" s="4"/>
-      <c r="J54" s="230"/>
-[...3 lines deleted...]
-      <c r="N54" s="230"/>
+      <c r="J54" s="229"/>
+      <c r="K54" s="229"/>
+      <c r="L54" s="229"/>
+      <c r="M54" s="229"/>
+      <c r="N54" s="229"/>
       <c r="O54" s="4"/>
       <c r="P54" s="1"/>
     </row>
     <row r="55" spans="1:16" ht="12.9" customHeight="1">
       <c r="A55" s="4"/>
       <c r="B55" s="34" t="s">
-        <v>271</v>
-[...1 lines deleted...]
-      <c r="C55" s="231"/>
+        <v>304</v>
+      </c>
+      <c r="C55" s="230"/>
       <c r="D55" s="1"/>
       <c r="E55" s="1"/>
-      <c r="F55" s="232"/>
-[...1 lines deleted...]
-        <v>239</v>
+      <c r="F55" s="231"/>
+      <c r="G55" s="206" t="s">
+        <v>272</v>
       </c>
       <c r="H55" s="35">
         <v>10</v>
       </c>
       <c r="I55" s="4"/>
-      <c r="J55" s="324"/>
-[...4 lines deleted...]
-      <c r="O55" s="324"/>
+      <c r="J55" s="334"/>
+      <c r="K55" s="334"/>
+      <c r="L55" s="334"/>
+      <c r="M55" s="334"/>
+      <c r="N55" s="334"/>
+      <c r="O55" s="334"/>
       <c r="P55" s="1"/>
     </row>
     <row r="56" spans="1:16" ht="12.9" customHeight="1">
       <c r="A56" s="4"/>
-      <c r="B56" s="234" t="s">
-[...6 lines deleted...]
-      <c r="G56" s="207"/>
+      <c r="B56" s="233" t="s">
+        <v>305</v>
+      </c>
+      <c r="C56" s="230"/>
+      <c r="D56" s="230"/>
+      <c r="E56" s="230"/>
+      <c r="F56" s="227"/>
+      <c r="G56" s="206"/>
       <c r="H56" s="35"/>
       <c r="I56" s="4"/>
-      <c r="J56" s="324"/>
-[...4 lines deleted...]
-      <c r="O56" s="324"/>
+      <c r="J56" s="334"/>
+      <c r="K56" s="334"/>
+      <c r="L56" s="334"/>
+      <c r="M56" s="334"/>
+      <c r="N56" s="334"/>
+      <c r="O56" s="334"/>
       <c r="P56" s="1"/>
     </row>
     <row r="57" spans="1:16" ht="12.9" customHeight="1">
       <c r="A57" s="4"/>
-      <c r="B57" s="289" t="s">
-[...6 lines deleted...]
-      <c r="G57" s="207"/>
+      <c r="B57" s="285" t="s">
+        <v>306</v>
+      </c>
+      <c r="C57" s="230"/>
+      <c r="D57" s="230"/>
+      <c r="E57" s="230"/>
+      <c r="F57" s="227"/>
+      <c r="G57" s="206"/>
       <c r="H57" s="35"/>
       <c r="I57" s="4"/>
-      <c r="J57" s="324"/>
-[...4 lines deleted...]
-      <c r="O57" s="324"/>
+      <c r="J57" s="334"/>
+      <c r="K57" s="334"/>
+      <c r="L57" s="334"/>
+      <c r="M57" s="334"/>
+      <c r="N57" s="334"/>
+      <c r="O57" s="334"/>
       <c r="P57" s="1"/>
     </row>
     <row r="58" spans="1:16" ht="12.9" customHeight="1">
       <c r="A58" s="4"/>
-      <c r="B58" s="290" t="s">
-[...4 lines deleted...]
-      <c r="E58" s="231"/>
+      <c r="B58" s="286" t="s">
+        <v>307</v>
+      </c>
+      <c r="C58" s="230"/>
+      <c r="D58" s="230"/>
+      <c r="E58" s="230"/>
       <c r="F58" s="4"/>
       <c r="G58" s="4"/>
       <c r="H58" s="4"/>
       <c r="I58" s="4"/>
-      <c r="J58" s="324"/>
-[...4 lines deleted...]
-      <c r="O58" s="324"/>
+      <c r="J58" s="334"/>
+      <c r="K58" s="334"/>
+      <c r="L58" s="334"/>
+      <c r="M58" s="334"/>
+      <c r="N58" s="334"/>
+      <c r="O58" s="334"/>
       <c r="P58" s="1"/>
     </row>
     <row r="59" spans="1:16" ht="12.9" customHeight="1">
       <c r="A59" s="4"/>
       <c r="B59" s="34" t="s">
-        <v>275</v>
-[...3 lines deleted...]
-      <c r="E59" s="231"/>
+        <v>308</v>
+      </c>
+      <c r="C59" s="230"/>
+      <c r="D59" s="230"/>
+      <c r="E59" s="230"/>
       <c r="F59" s="4"/>
       <c r="G59" s="4"/>
       <c r="H59" s="4"/>
       <c r="I59" s="4"/>
-      <c r="J59" s="324"/>
-[...4 lines deleted...]
-      <c r="O59" s="324"/>
+      <c r="J59" s="334"/>
+      <c r="K59" s="334"/>
+      <c r="L59" s="334"/>
+      <c r="M59" s="334"/>
+      <c r="N59" s="334"/>
+      <c r="O59" s="334"/>
       <c r="P59" s="1"/>
     </row>
     <row r="60" spans="1:16" ht="12.9" customHeight="1">
       <c r="A60" s="4"/>
       <c r="B60" s="34"/>
-      <c r="C60" s="242"/>
-[...11 lines deleted...]
-      <c r="O60" s="207"/>
+      <c r="C60" s="241"/>
+      <c r="D60" s="241"/>
+      <c r="E60" s="241"/>
+      <c r="F60" s="242"/>
+      <c r="G60" s="228"/>
+      <c r="H60" s="206"/>
+      <c r="I60" s="206"/>
+      <c r="J60" s="206"/>
+      <c r="K60" s="206"/>
+      <c r="L60" s="206"/>
+      <c r="M60" s="206"/>
+      <c r="N60" s="206"/>
+      <c r="O60" s="206"/>
       <c r="P60" s="1"/>
     </row>
     <row r="61" spans="1:16" ht="12.9" customHeight="1">
       <c r="A61" s="4"/>
-      <c r="B61" s="194" t="s">
-[...14 lines deleted...]
-      <c r="O61" s="194"/>
+      <c r="B61" s="193" t="s">
+        <v>309</v>
+      </c>
+      <c r="C61" s="193"/>
+      <c r="D61" s="193"/>
+      <c r="E61" s="193"/>
+      <c r="F61" s="193"/>
+      <c r="G61" s="193"/>
+      <c r="H61" s="193"/>
+      <c r="I61" s="193"/>
+      <c r="J61" s="193"/>
+      <c r="K61" s="193"/>
+      <c r="L61" s="193"/>
+      <c r="M61" s="193"/>
+      <c r="N61" s="193"/>
+      <c r="O61" s="193"/>
       <c r="P61" s="1"/>
     </row>
     <row r="62" spans="1:16" ht="5.0999999999999996" customHeight="1">
       <c r="A62" s="4"/>
-      <c r="B62" s="233"/>
-[...5 lines deleted...]
-      <c r="H62" s="252"/>
+      <c r="B62" s="232"/>
+      <c r="C62" s="248"/>
+      <c r="D62" s="248"/>
+      <c r="E62" s="248"/>
+      <c r="F62" s="249"/>
+      <c r="G62" s="250"/>
+      <c r="H62" s="251"/>
       <c r="I62" s="4"/>
-      <c r="J62" s="230"/>
-[...3 lines deleted...]
-      <c r="N62" s="230"/>
+      <c r="J62" s="229"/>
+      <c r="K62" s="229"/>
+      <c r="L62" s="229"/>
+      <c r="M62" s="229"/>
+      <c r="N62" s="229"/>
       <c r="O62" s="4"/>
       <c r="P62" s="1"/>
     </row>
     <row r="63" spans="1:16" ht="12.9" customHeight="1">
       <c r="A63" s="4"/>
       <c r="B63" s="34" t="s">
-        <v>277</v>
+        <v>310</v>
       </c>
       <c r="C63" s="4"/>
       <c r="D63" s="4"/>
       <c r="E63" s="4"/>
-      <c r="F63" s="253"/>
+      <c r="F63" s="252"/>
       <c r="G63" s="35"/>
       <c r="H63" s="35"/>
       <c r="I63" s="4"/>
-      <c r="J63" s="254"/>
-[...4 lines deleted...]
-      <c r="O63" s="254"/>
+      <c r="J63" s="253"/>
+      <c r="K63" s="253"/>
+      <c r="L63" s="253"/>
+      <c r="M63" s="253"/>
+      <c r="N63" s="253"/>
+      <c r="O63" s="253"/>
       <c r="P63" s="1"/>
     </row>
     <row r="64" spans="1:16" ht="12.9" customHeight="1">
       <c r="A64" s="4"/>
       <c r="B64" s="34" t="s">
-        <v>278</v>
+        <v>311</v>
       </c>
       <c r="C64" s="4"/>
       <c r="D64" s="4"/>
       <c r="E64" s="4"/>
-      <c r="F64" s="253"/>
+      <c r="F64" s="252"/>
       <c r="G64" s="35"/>
       <c r="H64" s="35"/>
       <c r="I64" s="4"/>
-      <c r="J64" s="241"/>
-[...4 lines deleted...]
-      <c r="O64" s="241"/>
+      <c r="J64" s="240"/>
+      <c r="K64" s="240"/>
+      <c r="L64" s="240"/>
+      <c r="M64" s="240"/>
+      <c r="N64" s="240"/>
+      <c r="O64" s="240"/>
       <c r="P64" s="1"/>
     </row>
     <row r="65" spans="1:16" ht="12.9" customHeight="1">
       <c r="A65" s="4"/>
-      <c r="B65" s="255" t="s">
-        <v>279</v>
+      <c r="B65" s="254" t="s">
+        <v>312</v>
       </c>
       <c r="C65" s="4"/>
       <c r="D65" s="4"/>
       <c r="E65" s="4"/>
-      <c r="F65" s="253"/>
+      <c r="F65" s="252"/>
       <c r="G65" s="35"/>
       <c r="H65" s="35"/>
       <c r="I65" s="4"/>
-      <c r="J65" s="241"/>
-[...4 lines deleted...]
-      <c r="O65" s="241"/>
+      <c r="J65" s="240"/>
+      <c r="K65" s="240"/>
+      <c r="L65" s="240"/>
+      <c r="M65" s="240"/>
+      <c r="N65" s="240"/>
+      <c r="O65" s="240"/>
       <c r="P65" s="1"/>
     </row>
     <row r="66" spans="1:16" ht="12.9" customHeight="1">
       <c r="A66" s="4"/>
       <c r="B66" s="34" t="s">
-        <v>280</v>
-[...5 lines deleted...]
-      <c r="G66" s="207"/>
+        <v>313</v>
+      </c>
+      <c r="C66" s="230"/>
+      <c r="D66" s="230"/>
+      <c r="E66" s="230"/>
+      <c r="F66" s="253"/>
+      <c r="G66" s="206"/>
       <c r="H66" s="35"/>
       <c r="I66" s="4"/>
-      <c r="J66" s="241"/>
-[...4 lines deleted...]
-      <c r="O66" s="241"/>
+      <c r="J66" s="240"/>
+      <c r="K66" s="240"/>
+      <c r="L66" s="240"/>
+      <c r="M66" s="240"/>
+      <c r="N66" s="240"/>
+      <c r="O66" s="240"/>
       <c r="P66" s="1"/>
     </row>
     <row r="67" spans="1:16" ht="5.0999999999999996" customHeight="1">
       <c r="A67" s="4"/>
       <c r="B67" s="34"/>
       <c r="C67" s="4"/>
       <c r="D67" s="4"/>
       <c r="E67" s="4"/>
-      <c r="F67" s="253"/>
+      <c r="F67" s="252"/>
       <c r="G67" s="35"/>
       <c r="H67" s="35"/>
       <c r="I67" s="4"/>
-      <c r="J67" s="241"/>
-[...4 lines deleted...]
-      <c r="O67" s="241"/>
+      <c r="J67" s="240"/>
+      <c r="K67" s="240"/>
+      <c r="L67" s="240"/>
+      <c r="M67" s="240"/>
+      <c r="N67" s="240"/>
+      <c r="O67" s="240"/>
       <c r="P67" s="1"/>
     </row>
     <row r="68" spans="1:16" ht="408.9" customHeight="1">
       <c r="A68" s="4"/>
-      <c r="B68" s="324"/>
-[...12 lines deleted...]
-      <c r="O68" s="324"/>
+      <c r="B68" s="334"/>
+      <c r="C68" s="334"/>
+      <c r="D68" s="334"/>
+      <c r="E68" s="334"/>
+      <c r="F68" s="334"/>
+      <c r="G68" s="334"/>
+      <c r="H68" s="334"/>
+      <c r="I68" s="334"/>
+      <c r="J68" s="334"/>
+      <c r="K68" s="334"/>
+      <c r="L68" s="334"/>
+      <c r="M68" s="334"/>
+      <c r="N68" s="334"/>
+      <c r="O68" s="334"/>
       <c r="P68" s="1"/>
     </row>
     <row r="69" spans="1:16" ht="15.9" customHeight="1">
       <c r="A69" s="1"/>
       <c r="B69" s="1"/>
       <c r="C69" s="1"/>
       <c r="D69" s="1"/>
       <c r="E69" s="1"/>
       <c r="F69" s="1"/>
       <c r="G69" s="1"/>
       <c r="H69" s="1"/>
       <c r="I69" s="1"/>
-      <c r="J69" s="241"/>
-[...4 lines deleted...]
-      <c r="O69" s="241"/>
+      <c r="J69" s="240"/>
+      <c r="K69" s="240"/>
+      <c r="L69" s="240"/>
+      <c r="M69" s="240"/>
+      <c r="N69" s="240"/>
+      <c r="O69" s="240"/>
       <c r="P69" s="1"/>
     </row>
     <row r="70" spans="1:16" ht="15.9" customHeight="1">
       <c r="A70" s="1"/>
       <c r="B70" s="1"/>
       <c r="C70" s="1"/>
       <c r="D70" s="1"/>
       <c r="E70" s="1"/>
       <c r="F70" s="1"/>
       <c r="G70" s="1"/>
       <c r="H70" s="1"/>
       <c r="I70" s="1"/>
-      <c r="J70" s="241"/>
-[...4 lines deleted...]
-      <c r="O70" s="241"/>
+      <c r="J70" s="240"/>
+      <c r="K70" s="240"/>
+      <c r="L70" s="240"/>
+      <c r="M70" s="240"/>
+      <c r="N70" s="240"/>
+      <c r="O70" s="240"/>
       <c r="P70" s="1"/>
     </row>
     <row r="71" spans="1:16" ht="15.9" customHeight="1">
       <c r="A71" s="1"/>
       <c r="B71" s="1"/>
       <c r="C71" s="1"/>
       <c r="D71" s="1"/>
       <c r="E71" s="1"/>
       <c r="F71" s="1"/>
       <c r="G71" s="1"/>
       <c r="H71" s="1"/>
       <c r="I71" s="1"/>
-      <c r="J71" s="241"/>
-[...4 lines deleted...]
-      <c r="O71" s="241"/>
+      <c r="J71" s="240"/>
+      <c r="K71" s="240"/>
+      <c r="L71" s="240"/>
+      <c r="M71" s="240"/>
+      <c r="N71" s="240"/>
+      <c r="O71" s="240"/>
       <c r="P71" s="1"/>
     </row>
     <row r="72" spans="1:16" ht="15.9" customHeight="1">
       <c r="A72" s="1"/>
       <c r="B72" s="1"/>
       <c r="C72" s="1"/>
       <c r="D72" s="1"/>
       <c r="E72" s="1"/>
       <c r="F72" s="1"/>
       <c r="G72" s="1"/>
       <c r="H72" s="1"/>
       <c r="I72" s="1"/>
-      <c r="J72" s="241"/>
-[...4 lines deleted...]
-      <c r="O72" s="241"/>
+      <c r="J72" s="240"/>
+      <c r="K72" s="240"/>
+      <c r="L72" s="240"/>
+      <c r="M72" s="240"/>
+      <c r="N72" s="240"/>
+      <c r="O72" s="240"/>
       <c r="P72" s="1"/>
     </row>
     <row r="73" spans="1:16" ht="15.9" customHeight="1">
       <c r="A73" s="1"/>
       <c r="B73" s="1"/>
       <c r="C73" s="1"/>
       <c r="D73" s="1"/>
       <c r="E73" s="1"/>
       <c r="F73" s="1"/>
       <c r="G73" s="1"/>
       <c r="H73" s="1"/>
       <c r="I73" s="1"/>
-      <c r="J73" s="241"/>
-[...4 lines deleted...]
-      <c r="O73" s="241"/>
+      <c r="J73" s="240"/>
+      <c r="K73" s="240"/>
+      <c r="L73" s="240"/>
+      <c r="M73" s="240"/>
+      <c r="N73" s="240"/>
+      <c r="O73" s="240"/>
       <c r="P73" s="1"/>
     </row>
     <row r="74" spans="1:16" ht="15.9" customHeight="1">
       <c r="A74" s="1"/>
       <c r="B74" s="1"/>
       <c r="C74" s="1"/>
       <c r="D74" s="1"/>
       <c r="E74" s="1"/>
       <c r="F74" s="1"/>
       <c r="G74" s="1"/>
       <c r="H74" s="1"/>
       <c r="I74" s="1"/>
-      <c r="J74" s="241"/>
-[...4 lines deleted...]
-      <c r="O74" s="241"/>
+      <c r="J74" s="240"/>
+      <c r="K74" s="240"/>
+      <c r="L74" s="240"/>
+      <c r="M74" s="240"/>
+      <c r="N74" s="240"/>
+      <c r="O74" s="240"/>
       <c r="P74" s="1"/>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1"/>
   <mergeCells count="7">
     <mergeCell ref="F1:H1"/>
     <mergeCell ref="I1:K1"/>
     <mergeCell ref="B68:O68"/>
     <mergeCell ref="J20:O29"/>
     <mergeCell ref="J33:O40"/>
     <mergeCell ref="J44:O51"/>
     <mergeCell ref="J55:O59"/>
   </mergeCells>
   <conditionalFormatting sqref="B5:B6">
     <cfRule type="containsText" dxfId="2" priority="6" operator="containsText" text="Not">
       <formula>NOT(ISERROR(SEARCH("Not",B5)))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F7:F11">
     <cfRule type="containsText" dxfId="1" priority="7" operator="containsText" text="Fail">
       <formula>NOT(ISERROR(SEARCH("Fail",F7)))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="O14 F20:F24 J20:O29 F33:F37 J33:O40 F44:F47 J44:O51 F55 J55:O59 B68:O68">
     <cfRule type="containsBlanks" dxfId="0" priority="13">
@@ -11162,94 +12861,75 @@
       <formula1>"Yes,No"</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.3" footer="0.3"/>
   <pageSetup fitToWidth="0" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="52" max="16383" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...20 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="10f4e6bf-89f4-4864-baf9-a16d2dc0bb56" xmlns:ns3="cac22a3e-7c84-4333-859a-f3632353a987" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="492f70663fbd443cd80fc00015e411e6" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100F587F9A08539DD44B2E37612869867CF" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="dc28aa9169aff27db9619a10bda91646">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="10f4e6bf-89f4-4864-baf9-a16d2dc0bb56" xmlns:ns3="cac22a3e-7c84-4333-859a-f3632353a987" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c2abf3a7c1d020648a3bc142ae97fdcf" ns2:_="" ns3:_="">
     <xsd:import namespace="10f4e6bf-89f4-4864-baf9-a16d2dc0bb56"/>
     <xsd:import namespace="cac22a3e-7c84-4333-859a-f3632353a987"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="10f4e6bf-89f4-4864-baf9-a16d2dc0bb56" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
@@ -11273,50 +12953,55 @@
     <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="19" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="20" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="21" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="22" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="23" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="cac22a3e-7c84-4333-859a-f3632353a987" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
@@ -11416,116 +13101,138 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="10f4e6bf-89f4-4864-baf9-a16d2dc0bb56">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="cac22a3e-7c84-4333-859a-f3632353a987" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{40E5FDE6-2E8D-49FF-8137-B76100664BA4}">
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5DA30E08-7297-4B79-AD6C-A9D3C3B0429D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="10f4e6bf-89f4-4864-baf9-a16d2dc0bb56"/>
     <ds:schemaRef ds:uri="cac22a3e-7c84-4333-859a-f3632353a987"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{36E54216-14AA-45FD-B6CB-FF210E391AC3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8656C949-E294-4E1C-A4F1-29E12963A1C3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="10f4e6bf-89f4-4864-baf9-a16d2dc0bb56"/>
+    <ds:schemaRef ds:uri="cac22a3e-7c84-4333-859a-f3632353a987"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>5</vt:i4>
+        <vt:i4>7</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>52</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="57" baseType="lpstr">
+    <vt:vector size="59" baseType="lpstr">
       <vt:lpstr>Background</vt:lpstr>
       <vt:lpstr>1. General   </vt:lpstr>
       <vt:lpstr>2. Budget    </vt:lpstr>
       <vt:lpstr>3. Operations</vt:lpstr>
       <vt:lpstr>4. Description</vt:lpstr>
+      <vt:lpstr>5. HEDI </vt:lpstr>
+      <vt:lpstr>6. Vacant Building Grant</vt:lpstr>
       <vt:lpstr>Affordability_Category</vt:lpstr>
       <vt:lpstr>Affordability_Supports</vt:lpstr>
       <vt:lpstr>Affordable_Rent_Level</vt:lpstr>
       <vt:lpstr>Contact_Address</vt:lpstr>
       <vt:lpstr>Contact_Email</vt:lpstr>
       <vt:lpstr>Contact_First_Name</vt:lpstr>
       <vt:lpstr>Contact_Last_Name</vt:lpstr>
       <vt:lpstr>Contact_Postal_Code</vt:lpstr>
       <vt:lpstr>Contact_Pronouns</vt:lpstr>
       <vt:lpstr>Contact_Relationship</vt:lpstr>
       <vt:lpstr>Contact_Telephone</vt:lpstr>
       <vt:lpstr>Cost_Construction</vt:lpstr>
       <vt:lpstr>Cost_Total</vt:lpstr>
       <vt:lpstr>Op_Cashflow</vt:lpstr>
       <vt:lpstr>Op_EGI</vt:lpstr>
       <vt:lpstr>Op_Expenses</vt:lpstr>
       <vt:lpstr>Owner_Address_City</vt:lpstr>
       <vt:lpstr>Owner_Address_PC</vt:lpstr>
       <vt:lpstr>Owner_Address_Province</vt:lpstr>
       <vt:lpstr>Owner_Address_Street</vt:lpstr>
       <vt:lpstr>Owner_Leadership</vt:lpstr>
       <vt:lpstr>Owner_Name</vt:lpstr>
       <vt:lpstr>Owner_Parent</vt:lpstr>
       <vt:lpstr>Owner_Type</vt:lpstr>
       <vt:lpstr>Project_Accessibility_Achievement</vt:lpstr>