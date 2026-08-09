--- v1 (2026-07-18)
+++ v2 (2026-08-09)
@@ -14,60 +14,60 @@
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/featurePropertyBag/featurePropertyBag.xml" ContentType="application/vnd.ms-excel.featurepropertybag+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\jrichter\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{174D90E6-2BB4-409F-9E1E-853263B17E69}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3752C98E-14D1-4B65-B551-64C9D3FADEE1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="850" xr2:uid="{1EF58737-E28F-F945-A2F6-86E8206DCB38}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="850" activeTab="1" xr2:uid="{1EF58737-E28F-F945-A2F6-86E8206DCB38}"/>
   </bookViews>
   <sheets>
     <sheet name="Background" sheetId="2" r:id="rId1"/>
     <sheet name="1. General   " sheetId="3" r:id="rId2"/>
     <sheet name="2. Budget    " sheetId="9" r:id="rId3"/>
     <sheet name="3. Operations" sheetId="4" r:id="rId4"/>
     <sheet name="4. Description" sheetId="7" r:id="rId5"/>
     <sheet name="5. HEDI " sheetId="12" r:id="rId6"/>
     <sheet name="6. Vacant Building Grant" sheetId="13" r:id="rId7"/>
     <sheet name="   Evaluation    " sheetId="1" state="veryHidden" r:id="rId8"/>
   </sheets>
   <definedNames>
     <definedName name="Affordability_Category">'1. General   '!$C$77</definedName>
     <definedName name="Affordability_Supports">'1. General   '!$C$79</definedName>
     <definedName name="Affordable_Rent_Level">'1. General   '!$C$78</definedName>
     <definedName name="Contact_Address">'1. General   '!$E$15</definedName>
     <definedName name="Contact_Email">'1. General   '!$C$18</definedName>
     <definedName name="Contact_First_Name">'1. General   '!$C$14</definedName>
     <definedName name="Contact_Last_Name">'1. General   '!$C$15</definedName>
     <definedName name="Contact_Postal_Code">'1. General   '!$F$18</definedName>
     <definedName name="Contact_Pronouns">'1. General   '!$C$16</definedName>
     <definedName name="Contact_Relationship">'1. General   '!$C$17</definedName>
     <definedName name="Contact_Telephone">'1. General   '!$F$14</definedName>
     <definedName name="Cost_Construction">'2. Budget    '!$D$25</definedName>
     <definedName name="Cost_Total">'2. Budget    '!$D$51</definedName>
@@ -268,53 +268,50 @@
   </authors>
   <commentList>
     <comment ref="G65" authorId="0" shapeId="0" xr:uid="{36588697-098B-49E9-8A1D-114B4B6632DD}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Such as property taxes, utilities, etc.</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="509" uniqueCount="317">
   <si>
     <t>CITY OF WINNIPEG HOUSING SUPPORT PROGRAM APPLICATION</t>
   </si>
   <si>
-    <t>VERSION: June 17 2026</t>
-[...1 lines deleted...]
-  <si>
     <t>This application form can be used to apply for grants under the City of Winnipeg’s Housing Accelerator Fund Grant Program, Vacant Building Grant, and/or Heritage &amp; Economic Development Incentive (HEDI).</t>
   </si>
   <si>
     <t>DIRECTIONS</t>
   </si>
   <si>
     <t>1. Determine if your project is eligible by visiting the program website:</t>
   </si>
   <si>
     <t>City of Wininpeg Heritage &amp; Economic Development Incentive (HEDI)</t>
   </si>
   <si>
     <t>Housing Accelerator Fund</t>
   </si>
   <si>
     <t>Vacant Building Grant</t>
   </si>
   <si>
     <t>All applications: Please complete tabs 1-4.</t>
   </si>
   <si>
     <t>HEDI: Please also complete tab 5.</t>
   </si>
   <si>
     <t>Vacant Building Grant: Please also complete tab 6.</t>
@@ -1328,50 +1325,53 @@
     <t>• Is the project aligned with Complete Communities 2.0 priority areas for support?</t>
   </si>
   <si>
     <t xml:space="preserve">OVERALL ASSESSMENT </t>
   </si>
   <si>
     <t>• What is your overall assessment of the project?</t>
   </si>
   <si>
     <t xml:space="preserve">• What are some risks with this project?  </t>
   </si>
   <si>
     <t>• What are some unknowns?</t>
   </si>
   <si>
     <t xml:space="preserve">• What are some additional benefits to the City with this project? </t>
   </si>
   <si>
     <t>Vacant Building Grant Applicants</t>
   </si>
   <si>
     <t>Heritage and Economic Development Incentive (HEDI) applicants</t>
   </si>
   <si>
     <t>2. Complete information in all shaded fields on each of the application worksheets. If a field is not applicable to the project, enter 0 (zero).</t>
+  </si>
+  <si>
+    <t>VERSION: July 24 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="15">
     <numFmt numFmtId="41" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;&quot;??_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="166" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="167" formatCode="&quot;$&quot;#,##0.00"/>
     <numFmt numFmtId="168" formatCode="&quot;$&quot;#,##0"/>
     <numFmt numFmtId="169" formatCode="0;\-0;&quot;-&quot;\ "/>
     <numFmt numFmtId="170" formatCode="#,##0;\-#,##0;&quot;-&quot;\ "/>
     <numFmt numFmtId="171" formatCode="&quot;$&quot;#,##0;\-\ &quot;$&quot;#,##0;&quot;-&quot;\ "/>
     <numFmt numFmtId="172" formatCode="0.0%"/>
     <numFmt numFmtId="173" formatCode="0;\-0;&quot;-&quot;;@\ "/>
     <numFmt numFmtId="174" formatCode="&quot;$&quot;#,##0.00;\-\ &quot;$&quot;#,##0.00;&quot;-&quot;\ "/>
     <numFmt numFmtId="175" formatCode="#,##0;\-#,##0;&quot;-&quot;;@\ "/>
   </numFmts>
   <fonts count="19">
     <font>
@@ -2688,72 +2688,72 @@
       <protection locked="0"/>
     </xf>
     <xf numFmtId="171" fontId="1" fillId="2" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="9" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="7" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="169" fontId="1" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="169" fontId="1" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
-    </xf>
-[...11 lines deleted...]
-      <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Comma 2" xfId="6" xr:uid="{46F698D5-8C33-8344-B5C5-C42A61713710}"/>
     <cellStyle name="Currency" xfId="7" builtinId="4"/>
     <cellStyle name="Currency 2" xfId="5" xr:uid="{D280C050-A190-C840-8859-5EF96C110154}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="3" xr:uid="{60AD2AEA-D4B5-B44E-877B-D048448D2B69}"/>
     <cellStyle name="Percent" xfId="2" builtinId="5"/>
     <cellStyle name="Percent 2" xfId="4" xr:uid="{18EC1DD0-6544-624F-8996-7FFD4AE3B973}"/>
   </cellStyles>
   <dxfs count="62">
     <dxf>
       <fill>
         <patternFill>
@@ -5677,397 +5677,397 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8A144F37-B376-BC4D-A2F1-2BCE6A344912}">
   <sheetPr codeName="Sheet1">
     <tabColor theme="1"/>
   </sheetPr>
   <dimension ref="A1:C63"/>
   <sheetViews>
-    <sheetView showGridLines="0" showRowColHeaders="0" tabSelected="1" showRuler="0" defaultGridColor="0" colorId="22" zoomScale="150" zoomScaleNormal="150" zoomScalePageLayoutView="150" workbookViewId="0">
-      <selection activeCell="B19" sqref="B19"/>
+    <sheetView showGridLines="0" showRowColHeaders="0" showRuler="0" defaultGridColor="0" colorId="22" zoomScale="150" zoomScaleNormal="150" zoomScalePageLayoutView="150" workbookViewId="0">
+      <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="12" defaultRowHeight="14.25" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="1"/>
     <col min="2" max="2" width="124.7109375" style="108" customWidth="1"/>
     <col min="3" max="3" width="4.42578125" customWidth="1"/>
     <col min="4" max="4" width="3.42578125" customWidth="1"/>
     <col min="6" max="6" width="5" customWidth="1"/>
     <col min="8" max="8" width="3.7109375" customWidth="1"/>
     <col min="10" max="10" width="4.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="29.1" customHeight="1">
       <c r="A1" s="69"/>
       <c r="B1" s="185" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="184"/>
     </row>
     <row r="2" spans="1:3" ht="14.1" customHeight="1">
       <c r="A2" s="70"/>
       <c r="B2" s="105"/>
       <c r="C2" s="71"/>
     </row>
     <row r="3" spans="1:3" ht="14.1" customHeight="1">
       <c r="A3" s="70"/>
       <c r="B3" s="266" t="s">
-        <v>1</v>
+        <v>316</v>
       </c>
       <c r="C3" s="71"/>
     </row>
     <row r="4" spans="1:3" ht="20.399999999999999">
       <c r="A4" s="70"/>
       <c r="B4" s="267" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C4" s="71"/>
     </row>
     <row r="5" spans="1:3" ht="12" customHeight="1">
       <c r="A5" s="70"/>
       <c r="B5" s="106"/>
       <c r="C5" s="71"/>
     </row>
     <row r="6" spans="1:3" ht="15" customHeight="1">
       <c r="A6" s="70"/>
       <c r="B6" s="121" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="C6" s="71"/>
     </row>
     <row r="7" spans="1:3" ht="12" customHeight="1">
       <c r="A7" s="70"/>
       <c r="B7" s="107"/>
       <c r="C7" s="71"/>
     </row>
     <row r="8" spans="1:3" ht="12" customHeight="1">
       <c r="A8" s="70"/>
       <c r="B8" s="115" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="C8" s="71"/>
     </row>
     <row r="9" spans="1:3" ht="12" customHeight="1">
       <c r="A9" s="70"/>
       <c r="B9" s="115"/>
       <c r="C9" s="71"/>
     </row>
     <row r="10" spans="1:3" ht="15" customHeight="1">
       <c r="A10" s="70"/>
       <c r="B10" s="116" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="C10" s="71"/>
     </row>
     <row r="11" spans="1:3" ht="15" customHeight="1">
       <c r="A11" s="70"/>
       <c r="B11" s="294" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C11" s="71"/>
     </row>
     <row r="12" spans="1:3" ht="15" customHeight="1">
       <c r="A12" s="70"/>
       <c r="B12" s="294" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C12" s="71"/>
     </row>
     <row r="13" spans="1:3" ht="15" customHeight="1">
       <c r="A13" s="70"/>
       <c r="B13" s="307" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C13" s="71"/>
     </row>
     <row r="14" spans="1:3" ht="15" customHeight="1">
       <c r="A14" s="70"/>
       <c r="B14" s="308" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C14" s="71"/>
     </row>
     <row r="15" spans="1:3" ht="15" customHeight="1">
       <c r="A15" s="70"/>
       <c r="B15" s="308" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="C15" s="71"/>
     </row>
     <row r="16" spans="1:3" ht="24.6" customHeight="1">
       <c r="A16" s="70"/>
       <c r="B16" s="118" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="C16" s="71"/>
     </row>
     <row r="17" spans="1:3" ht="12" customHeight="1">
       <c r="A17" s="70"/>
       <c r="B17" s="117"/>
       <c r="C17" s="71"/>
     </row>
     <row r="18" spans="1:3" ht="12" customHeight="1">
       <c r="A18" s="70"/>
       <c r="B18" s="106" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="C18" s="71"/>
     </row>
     <row r="19" spans="1:3" ht="12" customHeight="1">
       <c r="A19" s="70"/>
       <c r="B19" s="106"/>
       <c r="C19" s="71"/>
     </row>
     <row r="20" spans="1:3" ht="12" customHeight="1">
       <c r="A20" s="70"/>
       <c r="B20" s="106" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C20" s="71"/>
     </row>
     <row r="21" spans="1:3" ht="12" customHeight="1">
       <c r="A21" s="70"/>
       <c r="B21" s="106"/>
       <c r="C21" s="71"/>
     </row>
     <row r="22" spans="1:3" ht="12" customHeight="1">
       <c r="A22" s="70"/>
       <c r="B22" s="293" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C22" s="71"/>
     </row>
     <row r="23" spans="1:3" ht="23.25" customHeight="1">
       <c r="A23" s="70"/>
       <c r="B23" s="269"/>
       <c r="C23" s="71"/>
     </row>
     <row r="24" spans="1:3" ht="12" customHeight="1">
       <c r="A24" s="70"/>
       <c r="B24" s="268"/>
       <c r="C24" s="71"/>
     </row>
     <row r="25" spans="1:3" ht="12" customHeight="1">
       <c r="A25" s="70"/>
       <c r="B25" s="268"/>
       <c r="C25" s="71"/>
     </row>
     <row r="26" spans="1:3" ht="15" customHeight="1">
       <c r="A26" s="70"/>
       <c r="B26" s="112" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C26" s="71"/>
     </row>
     <row r="27" spans="1:3" ht="12" customHeight="1">
       <c r="A27" s="70"/>
       <c r="B27" s="268"/>
       <c r="C27" s="71"/>
     </row>
     <row r="28" spans="1:3" ht="12" customHeight="1">
       <c r="A28" s="70"/>
       <c r="B28" s="291" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C28" s="71"/>
     </row>
     <row r="29" spans="1:3" ht="12" customHeight="1">
       <c r="A29" s="70"/>
       <c r="B29" s="268"/>
       <c r="C29" s="71"/>
     </row>
     <row r="30" spans="1:3" ht="12" customHeight="1">
       <c r="A30" s="70"/>
       <c r="B30" s="291" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C30" s="71"/>
     </row>
     <row r="31" spans="1:3" ht="12" customHeight="1">
       <c r="A31" s="70"/>
       <c r="B31" s="268"/>
       <c r="C31" s="71"/>
     </row>
     <row r="32" spans="1:3" ht="12" customHeight="1">
       <c r="A32" s="70"/>
       <c r="B32" s="291" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C32" s="71"/>
     </row>
     <row r="33" spans="1:3" ht="12" customHeight="1">
       <c r="A33" s="70"/>
       <c r="B33" s="268"/>
       <c r="C33" s="71"/>
     </row>
     <row r="34" spans="1:3" ht="15" customHeight="1">
       <c r="A34" s="313"/>
       <c r="B34" s="112" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C34" s="314"/>
     </row>
     <row r="35" spans="1:3" ht="12.9" customHeight="1">
       <c r="A35" s="313"/>
       <c r="B35" s="114"/>
       <c r="C35" s="314"/>
     </row>
     <row r="36" spans="1:3" ht="12.9" customHeight="1">
       <c r="A36" s="313"/>
       <c r="B36" s="109"/>
       <c r="C36" s="314"/>
     </row>
     <row r="37" spans="1:3" ht="12.9" customHeight="1">
       <c r="A37" s="313"/>
       <c r="B37" s="111" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C37" s="314"/>
     </row>
     <row r="38" spans="1:3" ht="12.9" customHeight="1">
       <c r="A38" s="313"/>
       <c r="B38" s="1"/>
       <c r="C38" s="314"/>
     </row>
     <row r="39" spans="1:3" ht="12.9" customHeight="1">
       <c r="A39" s="313"/>
       <c r="B39" s="257" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C39" s="314"/>
     </row>
     <row r="40" spans="1:3" ht="12.9" customHeight="1">
       <c r="A40" s="313"/>
       <c r="B40" s="109"/>
       <c r="C40" s="314"/>
     </row>
     <row r="41" spans="1:3" ht="12.9" customHeight="1">
       <c r="A41" s="313"/>
       <c r="B41" s="112" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C41" s="314"/>
     </row>
     <row r="42" spans="1:3" ht="12.9" customHeight="1">
       <c r="A42" s="313"/>
       <c r="B42" s="109"/>
       <c r="C42" s="314"/>
     </row>
     <row r="43" spans="1:3" ht="12.9" customHeight="1">
       <c r="A43" s="313"/>
       <c r="B43" s="109" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C43" s="314"/>
     </row>
     <row r="44" spans="1:3" ht="12" customHeight="1">
       <c r="A44" s="313"/>
       <c r="B44" s="109"/>
       <c r="C44" s="314"/>
     </row>
     <row r="45" spans="1:3" ht="12.9" customHeight="1">
       <c r="A45" s="313"/>
       <c r="B45" s="109" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C45" s="314"/>
     </row>
     <row r="46" spans="1:3" ht="12" customHeight="1">
       <c r="A46" s="313"/>
       <c r="B46" s="109"/>
       <c r="C46" s="314"/>
     </row>
     <row r="47" spans="1:3" ht="12.9" customHeight="1">
       <c r="A47" s="313"/>
       <c r="B47" s="109" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C47" s="314"/>
     </row>
     <row r="48" spans="1:3" ht="12.9" customHeight="1">
       <c r="A48" s="313"/>
       <c r="B48" s="109"/>
       <c r="C48" s="314"/>
     </row>
     <row r="49" spans="1:3" ht="12" customHeight="1">
       <c r="A49" s="313"/>
       <c r="B49" s="109" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C49" s="314"/>
     </row>
     <row r="50" spans="1:3" ht="12.9" customHeight="1">
       <c r="A50" s="313"/>
       <c r="B50" s="109"/>
       <c r="C50" s="314"/>
     </row>
     <row r="51" spans="1:3" ht="12" customHeight="1">
       <c r="A51" s="313"/>
       <c r="B51" s="109" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C51" s="314"/>
     </row>
     <row r="52" spans="1:3" ht="12" customHeight="1">
       <c r="A52" s="313"/>
       <c r="B52" s="109"/>
       <c r="C52" s="314"/>
     </row>
     <row r="53" spans="1:3" ht="12" customHeight="1">
       <c r="A53" s="313"/>
       <c r="B53" s="109" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C53" s="314"/>
     </row>
     <row r="54" spans="1:3" ht="12" customHeight="1">
       <c r="A54" s="313"/>
       <c r="B54" s="109"/>
       <c r="C54" s="314"/>
     </row>
     <row r="55" spans="1:3" ht="15" customHeight="1">
       <c r="A55" s="313"/>
       <c r="B55" s="113" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C55" s="314"/>
     </row>
     <row r="56" spans="1:3" ht="12.9" customHeight="1">
       <c r="A56" s="313"/>
       <c r="B56" s="119"/>
       <c r="C56" s="314"/>
     </row>
     <row r="57" spans="1:3" ht="12.9" customHeight="1">
       <c r="A57" s="313"/>
       <c r="B57" s="119"/>
       <c r="C57" s="314"/>
     </row>
     <row r="58" spans="1:3" ht="12.9" customHeight="1">
       <c r="A58" s="313"/>
       <c r="B58" s="110"/>
       <c r="C58" s="314"/>
     </row>
     <row r="59" spans="1:3" ht="12.9" customHeight="1">
       <c r="A59" s="102"/>
       <c r="B59" s="256"/>
       <c r="C59" s="103"/>
     </row>
     <row r="60" spans="1:3" ht="12.9" customHeight="1">
       <c r="A60" s="70"/>
@@ -6086,1244 +6086,1242 @@
     </row>
     <row r="63" spans="1:3" ht="14.25" customHeight="1">
       <c r="A63" s="49"/>
       <c r="B63" s="120"/>
       <c r="C63" s="50"/>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1"/>
   <mergeCells count="2">
     <mergeCell ref="A34:A58"/>
     <mergeCell ref="C34:C58"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.3" footer="0.3"/>
   <pageSetup fitToWidth="0" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2EAC5C6B-F8E5-3440-B54D-D43802A22689}">
   <sheetPr codeName="Sheet2">
     <tabColor rgb="FF123985"/>
   </sheetPr>
   <dimension ref="A1:G106"/>
   <sheetViews>
-    <sheetView showGridLines="0" showRowColHeaders="0" showRuler="0" zoomScale="150" zoomScaleNormal="150" zoomScalePageLayoutView="150" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" showRowColHeaders="0" tabSelected="1" showRuler="0" zoomScale="150" zoomScaleNormal="150" zoomScalePageLayoutView="150" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="12" defaultRowHeight="14.25" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="4.7109375" customWidth="1"/>
     <col min="2" max="2" width="28" customWidth="1"/>
     <col min="3" max="3" width="31.140625" customWidth="1"/>
     <col min="4" max="4" width="8.85546875" customWidth="1"/>
     <col min="5" max="5" width="28" customWidth="1"/>
     <col min="6" max="6" width="31.140625" customWidth="1"/>
     <col min="7" max="7" width="4.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="29.1" customHeight="1">
       <c r="A1" s="21"/>
       <c r="B1" s="51" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="C1" s="2"/>
       <c r="D1" s="83"/>
       <c r="E1" s="2"/>
       <c r="F1" s="52"/>
       <c r="G1" s="177" t="str">
         <f>IF(ISBLANK(Project_Name), "", UPPER(Project_Name))</f>
         <v/>
       </c>
     </row>
     <row r="2" spans="1:7" ht="14.25" customHeight="1">
       <c r="A2" s="3"/>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="1"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="5"/>
     </row>
     <row r="3" spans="1:7" ht="14.25" customHeight="1">
       <c r="A3" s="3"/>
       <c r="B3" s="4" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C3" s="4"/>
       <c r="D3" s="1"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="5"/>
     </row>
     <row r="4" spans="1:7" ht="14.25" customHeight="1">
       <c r="A4" s="3"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="1"/>
       <c r="E4" s="4"/>
       <c r="F4" s="4"/>
       <c r="G4" s="5"/>
     </row>
     <row r="5" spans="1:7" ht="14.25" customHeight="1">
       <c r="A5" s="3"/>
       <c r="B5" s="14" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="82"/>
       <c r="E5" s="6"/>
       <c r="F5" s="6"/>
       <c r="G5" s="5"/>
     </row>
     <row r="6" spans="1:7" ht="13.95" customHeight="1">
       <c r="A6" s="3"/>
       <c r="B6" s="4" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="C6" s="4"/>
       <c r="E6" s="4"/>
       <c r="F6" s="4"/>
       <c r="G6" s="5"/>
     </row>
     <row r="7" spans="1:7" ht="14.25" customHeight="1">
       <c r="A7" s="3"/>
       <c r="C7" s="39" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D7" s="1"/>
       <c r="E7" s="295" t="b">
         <v>0</v>
       </c>
       <c r="F7" s="4"/>
       <c r="G7" s="5"/>
     </row>
     <row r="8" spans="1:7" ht="14.25" customHeight="1">
       <c r="A8" s="3"/>
       <c r="B8" s="4"/>
       <c r="C8" s="39" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D8" s="1"/>
       <c r="E8" s="295" t="b">
         <v>0</v>
       </c>
       <c r="F8" s="4"/>
       <c r="G8" s="5"/>
     </row>
     <row r="9" spans="1:7" ht="14.25" customHeight="1">
       <c r="A9" s="3"/>
       <c r="B9" s="4"/>
       <c r="C9" s="39" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D9" s="1"/>
       <c r="E9" s="295" t="b">
         <v>0</v>
       </c>
       <c r="F9" s="4"/>
       <c r="G9" s="5"/>
     </row>
     <row r="10" spans="1:7" ht="14.25" customHeight="1">
       <c r="A10" s="3"/>
       <c r="B10" s="4"/>
       <c r="C10" s="39" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D10" s="1"/>
       <c r="E10" s="295" t="b">
         <v>0</v>
       </c>
       <c r="F10" s="4"/>
       <c r="G10" s="5"/>
     </row>
     <row r="11" spans="1:7" ht="15" customHeight="1">
       <c r="A11" s="3"/>
       <c r="B11" s="4"/>
       <c r="C11" s="4"/>
       <c r="E11" s="4"/>
       <c r="F11" s="4"/>
       <c r="G11" s="5"/>
     </row>
     <row r="12" spans="1:7" ht="14.25" customHeight="1">
       <c r="A12" s="3"/>
       <c r="B12" s="14" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="82"/>
       <c r="E12" s="6"/>
       <c r="F12" s="6"/>
       <c r="G12" s="5"/>
     </row>
     <row r="13" spans="1:7" ht="6.9" customHeight="1">
       <c r="A13" s="3"/>
       <c r="B13" s="15"/>
       <c r="C13" s="7"/>
       <c r="D13" s="1"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="5"/>
     </row>
     <row r="14" spans="1:7" ht="14.25" customHeight="1">
       <c r="A14" s="3"/>
       <c r="B14" s="9" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="C14" s="72"/>
       <c r="D14" s="1"/>
       <c r="E14" s="9" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="F14" s="72"/>
       <c r="G14" s="5"/>
     </row>
     <row r="15" spans="1:7" ht="14.25" customHeight="1">
       <c r="A15" s="3"/>
       <c r="B15" s="9" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C15" s="72"/>
       <c r="D15" s="1"/>
       <c r="E15" s="9" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="F15" s="72"/>
       <c r="G15" s="5"/>
     </row>
     <row r="16" spans="1:7" ht="14.25" customHeight="1">
       <c r="A16" s="3"/>
       <c r="B16" s="9" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="C16" s="72"/>
       <c r="D16" s="1"/>
       <c r="E16" s="9" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F16" s="72"/>
       <c r="G16" s="5"/>
     </row>
     <row r="17" spans="1:7" ht="14.25" customHeight="1">
       <c r="A17" s="3"/>
       <c r="B17" s="9" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="C17" s="72"/>
       <c r="D17" s="1"/>
       <c r="E17" s="9" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F17" s="72"/>
       <c r="G17" s="5"/>
     </row>
     <row r="18" spans="1:7" ht="14.25" customHeight="1">
       <c r="A18" s="3"/>
       <c r="B18" s="9" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="C18" s="72"/>
       <c r="D18" s="1"/>
       <c r="E18" s="9" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="F18" s="72"/>
       <c r="G18" s="5"/>
     </row>
     <row r="19" spans="1:7" ht="6.9" customHeight="1">
       <c r="A19" s="3"/>
       <c r="B19" s="4"/>
       <c r="C19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="5"/>
     </row>
     <row r="20" spans="1:7" ht="14.25" customHeight="1">
       <c r="A20" s="3"/>
       <c r="B20" s="16" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="C20" s="6"/>
       <c r="D20" s="82"/>
       <c r="E20" s="6"/>
       <c r="F20" s="6"/>
       <c r="G20" s="5"/>
     </row>
     <row r="21" spans="1:7" ht="6.9" customHeight="1">
       <c r="A21" s="3"/>
       <c r="B21" s="17"/>
       <c r="C21" s="7"/>
       <c r="D21" s="1"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="5"/>
     </row>
     <row r="22" spans="1:7" ht="14.25" customHeight="1">
       <c r="A22" s="3"/>
       <c r="B22" s="9" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="C22" s="72"/>
       <c r="D22" s="1"/>
       <c r="E22" s="9" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="F22" s="72"/>
       <c r="G22" s="5"/>
     </row>
     <row r="23" spans="1:7" ht="14.25" customHeight="1">
       <c r="A23" s="3"/>
       <c r="B23" s="9" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="C23" s="72"/>
       <c r="D23" s="1"/>
       <c r="E23" s="9" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F23" s="72"/>
       <c r="G23" s="5"/>
     </row>
     <row r="24" spans="1:7" ht="14.25" customHeight="1">
       <c r="A24" s="3"/>
       <c r="B24" s="9" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="C24" s="72"/>
       <c r="D24" s="1"/>
       <c r="E24" s="9" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F24" s="72"/>
       <c r="G24" s="5"/>
     </row>
     <row r="25" spans="1:7" ht="14.25" customHeight="1">
       <c r="A25" s="3"/>
       <c r="B25" s="12" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="C25" s="73"/>
       <c r="D25" s="1"/>
       <c r="E25" s="9" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="F25" s="72"/>
       <c r="G25" s="5"/>
     </row>
     <row r="26" spans="1:7" ht="6.9" customHeight="1">
       <c r="A26" s="3"/>
       <c r="B26" s="4"/>
       <c r="C26" s="4"/>
       <c r="D26" s="1"/>
       <c r="E26" s="4"/>
       <c r="F26" s="8"/>
       <c r="G26" s="5"/>
     </row>
     <row r="27" spans="1:7" ht="14.25" customHeight="1">
       <c r="A27" s="3"/>
       <c r="B27" s="16" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="C27" s="6"/>
       <c r="D27" s="82"/>
       <c r="E27" s="6"/>
       <c r="F27" s="6"/>
       <c r="G27" s="5"/>
     </row>
     <row r="28" spans="1:7" ht="6.9" customHeight="1">
       <c r="A28" s="3"/>
       <c r="B28" s="18"/>
       <c r="C28" s="4"/>
       <c r="D28" s="1"/>
       <c r="E28" s="4"/>
       <c r="F28" s="4"/>
       <c r="G28" s="5"/>
     </row>
     <row r="29" spans="1:7" ht="12" customHeight="1">
       <c r="A29" s="3"/>
       <c r="B29" s="296" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="C29" s="4"/>
       <c r="D29" s="309" t="b">
         <v>0</v>
       </c>
       <c r="E29" s="4"/>
       <c r="F29" s="4"/>
       <c r="G29" s="5"/>
     </row>
     <row r="30" spans="1:7" ht="10.199999999999999">
       <c r="A30" s="3"/>
       <c r="B30" s="296" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="C30" s="4"/>
       <c r="D30" s="1"/>
       <c r="E30" s="4"/>
       <c r="F30" s="4"/>
       <c r="G30" s="5"/>
     </row>
     <row r="31" spans="1:7" ht="6.9" customHeight="1">
       <c r="A31" s="3"/>
       <c r="B31" s="18"/>
       <c r="C31" s="4"/>
       <c r="D31" s="1"/>
       <c r="E31" s="4"/>
       <c r="F31" s="4"/>
       <c r="G31" s="5"/>
     </row>
     <row r="32" spans="1:7" ht="14.25" customHeight="1">
       <c r="A32" s="3"/>
       <c r="B32" s="9" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="C32" s="72"/>
       <c r="D32" s="1"/>
       <c r="E32" s="9" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="F32" s="73"/>
       <c r="G32" s="5"/>
     </row>
     <row r="33" spans="1:7" ht="14.25" customHeight="1">
       <c r="A33" s="3"/>
       <c r="B33" s="9" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="C33" s="72"/>
       <c r="D33" s="1"/>
       <c r="E33" s="270" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="F33" s="73"/>
       <c r="G33" s="5"/>
     </row>
     <row r="34" spans="1:7" ht="14.25" customHeight="1">
       <c r="A34" s="3"/>
       <c r="B34" s="9" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="C34" s="72"/>
       <c r="D34" s="1"/>
       <c r="E34" s="9" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="F34" s="73"/>
       <c r="G34" s="5"/>
     </row>
     <row r="35" spans="1:7" ht="20.399999999999999">
       <c r="A35" s="3"/>
       <c r="B35" s="39" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="C35" s="73"/>
       <c r="D35" s="1"/>
       <c r="E35" s="311" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="F35" s="73"/>
       <c r="G35" s="5"/>
     </row>
     <row r="36" spans="1:7" ht="6.9" customHeight="1">
       <c r="A36" s="3"/>
       <c r="B36" s="13"/>
       <c r="C36" s="4"/>
       <c r="D36" s="1"/>
       <c r="E36" s="4"/>
       <c r="F36" s="4"/>
       <c r="G36" s="5"/>
     </row>
     <row r="37" spans="1:7" ht="14.25" customHeight="1">
       <c r="A37" s="3"/>
       <c r="B37" s="16" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="C37" s="11"/>
       <c r="D37" s="82"/>
       <c r="E37" s="11"/>
       <c r="F37" s="11"/>
       <c r="G37" s="5"/>
     </row>
     <row r="38" spans="1:7" ht="6.9" customHeight="1">
       <c r="A38" s="3"/>
       <c r="B38" s="4"/>
       <c r="C38" s="4"/>
       <c r="D38" s="1"/>
       <c r="E38" s="4"/>
       <c r="F38" s="4"/>
       <c r="G38" s="5"/>
     </row>
     <row r="39" spans="1:7" ht="15" customHeight="1">
       <c r="A39" s="3"/>
       <c r="B39" s="10" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C39" s="72"/>
       <c r="D39" s="1"/>
       <c r="E39" s="10" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="F39" s="181"/>
       <c r="G39" s="5"/>
     </row>
     <row r="40" spans="1:7" ht="14.25" customHeight="1">
       <c r="A40" s="3"/>
       <c r="B40" s="10" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="C40" s="72"/>
       <c r="D40" s="1"/>
       <c r="E40" s="10" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="F40" s="182"/>
       <c r="G40" s="5"/>
     </row>
     <row r="41" spans="1:7" ht="14.25" customHeight="1">
       <c r="A41" s="3"/>
       <c r="B41" s="10" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="C41" s="72"/>
       <c r="D41" s="1"/>
       <c r="E41" s="122" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="F41" s="182"/>
       <c r="G41" s="5"/>
     </row>
     <row r="42" spans="1:7" ht="14.25" customHeight="1">
       <c r="A42" s="3"/>
       <c r="B42" s="10" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="C42" s="72"/>
       <c r="D42" s="1"/>
       <c r="E42" s="122" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="F42" s="182"/>
       <c r="G42" s="5"/>
     </row>
     <row r="43" spans="1:7" ht="14.25" customHeight="1">
       <c r="A43" s="3"/>
       <c r="B43" s="10" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="C43" s="72"/>
       <c r="D43" s="1"/>
       <c r="E43" s="10" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="F43" s="183"/>
       <c r="G43" s="5"/>
     </row>
     <row r="44" spans="1:7" ht="14.25" customHeight="1">
       <c r="A44" s="3"/>
       <c r="B44" s="10" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="C44" s="72"/>
       <c r="D44" s="1"/>
       <c r="E44" s="10" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="F44" s="183"/>
       <c r="G44" s="5"/>
     </row>
     <row r="45" spans="1:7" ht="14.25" customHeight="1">
       <c r="A45" s="3"/>
       <c r="B45" s="10" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="C45" s="72"/>
       <c r="D45" s="1"/>
       <c r="E45" s="10" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="F45" s="183"/>
       <c r="G45" s="5"/>
     </row>
     <row r="46" spans="1:7" ht="14.25" customHeight="1">
       <c r="A46" s="3"/>
       <c r="B46" s="10" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="C46" s="72"/>
       <c r="D46" s="1"/>
       <c r="E46" s="10" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="F46" s="183"/>
       <c r="G46" s="5"/>
     </row>
     <row r="47" spans="1:7" ht="14.25" customHeight="1">
       <c r="A47" s="3"/>
       <c r="B47" s="10" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="C47" s="72"/>
       <c r="D47" s="1"/>
       <c r="E47" s="10" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="F47" s="271"/>
       <c r="G47" s="5"/>
     </row>
     <row r="48" spans="1:7" ht="14.25" customHeight="1">
       <c r="A48" s="3"/>
       <c r="B48" s="10" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="C48" s="72"/>
       <c r="D48" s="1"/>
       <c r="E48" s="1"/>
       <c r="F48" s="1"/>
       <c r="G48" s="5"/>
     </row>
     <row r="49" spans="1:7" ht="14.25" customHeight="1">
       <c r="A49" s="3"/>
       <c r="B49" s="10" t="s">
+        <v>83</v>
+      </c>
+      <c r="C49" s="318" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="D49" s="318"/>
       <c r="E49" s="318"/>
       <c r="F49" s="318"/>
       <c r="G49" s="5"/>
     </row>
     <row r="50" spans="1:7" ht="22.5" customHeight="1">
       <c r="A50" s="3"/>
       <c r="B50" s="12" t="s">
+        <v>85</v>
+      </c>
+      <c r="C50" s="315" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="D50" s="316"/>
       <c r="E50" s="316"/>
       <c r="F50" s="316"/>
       <c r="G50" s="5"/>
     </row>
     <row r="51" spans="1:7" ht="14.25" customHeight="1">
       <c r="A51" s="3"/>
       <c r="B51" s="12"/>
       <c r="C51" s="292" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="D51" s="319"/>
       <c r="E51" s="319"/>
       <c r="F51" s="319"/>
       <c r="G51" s="5"/>
     </row>
     <row r="52" spans="1:7" ht="14.25" customHeight="1">
       <c r="A52" s="3"/>
       <c r="B52" s="12"/>
       <c r="C52" s="292" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="D52" s="319"/>
       <c r="E52" s="319"/>
       <c r="F52" s="319"/>
       <c r="G52" s="5"/>
     </row>
     <row r="53" spans="1:7" ht="14.25" customHeight="1">
       <c r="A53" s="3"/>
       <c r="B53" s="12"/>
       <c r="C53" s="12" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D53" s="319"/>
       <c r="E53" s="319"/>
       <c r="F53" s="319"/>
       <c r="G53" s="5"/>
     </row>
     <row r="54" spans="1:7" ht="12" customHeight="1">
       <c r="A54" s="3"/>
       <c r="B54" s="1"/>
       <c r="C54" s="1"/>
       <c r="D54" s="1"/>
       <c r="E54" s="1"/>
       <c r="G54" s="5"/>
     </row>
     <row r="55" spans="1:7" ht="22.2" customHeight="1">
       <c r="A55" s="3"/>
       <c r="B55" s="10" t="s">
+        <v>90</v>
+      </c>
+      <c r="C55" s="315" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="D55" s="316"/>
       <c r="E55" s="316"/>
       <c r="F55" s="316"/>
       <c r="G55" s="5"/>
     </row>
     <row r="56" spans="1:7" ht="12" customHeight="1">
       <c r="A56" s="3"/>
       <c r="B56" s="1"/>
       <c r="C56" s="1" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="D56" s="1"/>
       <c r="E56" s="204"/>
       <c r="G56" s="5"/>
     </row>
     <row r="57" spans="1:7" ht="12" customHeight="1">
       <c r="A57" s="3"/>
       <c r="B57" s="1"/>
       <c r="C57" s="1" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="D57" s="1"/>
       <c r="E57" s="312" t="b">
         <v>0</v>
       </c>
       <c r="G57" s="5"/>
     </row>
     <row r="58" spans="1:7" ht="12" customHeight="1">
       <c r="A58" s="3"/>
       <c r="B58" s="1"/>
       <c r="C58" s="1" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="D58" s="1"/>
       <c r="E58" s="312" t="b">
         <v>0</v>
       </c>
       <c r="G58" s="5"/>
     </row>
     <row r="59" spans="1:7" ht="12" customHeight="1">
       <c r="A59" s="3"/>
       <c r="B59" s="1"/>
       <c r="C59" s="1" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="D59" s="1"/>
       <c r="E59" s="312" t="b">
         <v>0</v>
       </c>
       <c r="G59" s="5"/>
     </row>
     <row r="60" spans="1:7" ht="12" customHeight="1">
       <c r="A60" s="3"/>
       <c r="B60" s="1"/>
       <c r="C60" s="1" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="D60" s="1"/>
       <c r="E60" s="312" t="b">
         <v>0</v>
       </c>
       <c r="G60" s="5"/>
     </row>
     <row r="61" spans="1:7" ht="12" customHeight="1">
       <c r="A61" s="3"/>
       <c r="B61" s="1"/>
       <c r="C61" s="1" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D61" s="1"/>
       <c r="E61" s="312" t="b">
         <v>0</v>
       </c>
       <c r="G61" s="5"/>
     </row>
     <row r="62" spans="1:7" ht="12" customHeight="1">
       <c r="A62" s="3"/>
       <c r="B62" s="1"/>
       <c r="C62" s="1" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D62" s="1"/>
       <c r="E62" s="317"/>
       <c r="F62" s="317"/>
       <c r="G62" s="297"/>
     </row>
     <row r="63" spans="1:7" ht="12" customHeight="1">
       <c r="A63" s="3"/>
       <c r="B63" s="1"/>
       <c r="C63" s="1" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="D63" s="1"/>
       <c r="E63" s="1"/>
       <c r="G63" s="5"/>
     </row>
     <row r="64" spans="1:7" ht="12" customHeight="1">
       <c r="A64" s="3"/>
       <c r="B64" s="1"/>
       <c r="C64" s="316"/>
       <c r="D64" s="316"/>
       <c r="E64" s="316"/>
       <c r="F64" s="316"/>
       <c r="G64" s="5"/>
     </row>
     <row r="65" spans="1:7" ht="7.2" customHeight="1">
       <c r="A65" s="3"/>
       <c r="B65" s="1"/>
       <c r="C65" s="1"/>
       <c r="D65" s="1"/>
       <c r="E65" s="1"/>
       <c r="G65" s="5"/>
     </row>
     <row r="66" spans="1:7" ht="12" customHeight="1">
       <c r="A66" s="3"/>
       <c r="B66" s="1"/>
       <c r="C66" s="1" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="D66" s="1"/>
       <c r="E66" s="1"/>
       <c r="G66" s="5"/>
     </row>
     <row r="67" spans="1:7" ht="12" customHeight="1">
       <c r="A67" s="3"/>
       <c r="B67" s="1"/>
       <c r="C67" s="205" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="D67" s="312" t="b">
         <v>0</v>
       </c>
       <c r="E67" s="1"/>
       <c r="G67" s="5"/>
     </row>
     <row r="68" spans="1:7" ht="12" customHeight="1">
       <c r="A68" s="3"/>
       <c r="B68" s="1"/>
       <c r="C68" s="205" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="D68" s="312" t="b">
         <v>0</v>
       </c>
       <c r="E68" s="1"/>
       <c r="G68" s="5"/>
     </row>
     <row r="69" spans="1:7" ht="12" customHeight="1">
       <c r="A69" s="3"/>
       <c r="B69" s="1"/>
       <c r="C69" s="205" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="D69" s="312" t="b">
         <v>0</v>
       </c>
       <c r="E69" s="1"/>
       <c r="G69" s="5"/>
     </row>
     <row r="70" spans="1:7" ht="12" customHeight="1">
       <c r="A70" s="3"/>
       <c r="B70" s="1"/>
       <c r="C70" s="205" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="D70" s="312" t="b">
         <v>0</v>
       </c>
       <c r="E70" s="1"/>
       <c r="G70" s="5"/>
     </row>
     <row r="71" spans="1:7" ht="12" customHeight="1">
       <c r="A71" s="3"/>
       <c r="B71" s="1"/>
       <c r="C71" s="205" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="D71" s="312" t="b">
         <v>0</v>
       </c>
       <c r="E71" s="1"/>
       <c r="G71" s="5"/>
     </row>
     <row r="72" spans="1:7" ht="12" customHeight="1">
       <c r="A72" s="3"/>
       <c r="B72" s="1"/>
       <c r="C72" s="1"/>
       <c r="D72" s="1"/>
       <c r="E72" s="1"/>
       <c r="G72" s="5"/>
     </row>
     <row r="73" spans="1:7" ht="14.1" customHeight="1">
       <c r="A73" s="3"/>
       <c r="B73" s="16" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="C73" s="11"/>
       <c r="D73" s="82"/>
       <c r="E73" s="11"/>
       <c r="F73" s="11"/>
       <c r="G73" s="5"/>
     </row>
     <row r="74" spans="1:7" ht="6.9" customHeight="1">
       <c r="A74" s="3"/>
       <c r="B74" s="1"/>
       <c r="C74" s="1"/>
       <c r="D74" s="1"/>
       <c r="E74" s="1"/>
       <c r="F74" s="1"/>
       <c r="G74" s="5"/>
     </row>
     <row r="75" spans="1:7" ht="12" customHeight="1">
       <c r="A75" s="3"/>
       <c r="B75" s="1" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="C75" s="1"/>
       <c r="D75" s="1"/>
       <c r="E75" s="1"/>
       <c r="F75" s="1"/>
       <c r="G75" s="5"/>
     </row>
     <row r="76" spans="1:7" ht="6.9" customHeight="1">
       <c r="A76" s="3"/>
       <c r="B76" s="1"/>
       <c r="C76" s="1"/>
       <c r="D76" s="1"/>
       <c r="E76" s="1"/>
       <c r="F76" s="1"/>
       <c r="G76" s="5"/>
     </row>
     <row r="77" spans="1:7" ht="14.25" customHeight="1">
       <c r="A77" s="3"/>
       <c r="B77" s="12" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C77" s="72"/>
       <c r="D77" s="1"/>
       <c r="E77" s="10" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F77" s="72"/>
       <c r="G77" s="5"/>
     </row>
     <row r="78" spans="1:7" ht="14.25" customHeight="1">
       <c r="A78" s="3"/>
       <c r="B78" s="10" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="C78" s="74"/>
       <c r="D78" s="1"/>
       <c r="E78" s="12" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="F78" s="297"/>
       <c r="G78" s="5"/>
     </row>
     <row r="79" spans="1:7" ht="14.25" customHeight="1">
       <c r="A79" s="3"/>
       <c r="B79" s="10" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="C79" s="100"/>
       <c r="D79" s="1"/>
       <c r="E79" s="81"/>
       <c r="F79" s="81"/>
       <c r="G79" s="5"/>
     </row>
     <row r="80" spans="1:7" ht="6.9" customHeight="1">
       <c r="A80" s="3"/>
       <c r="B80" s="1"/>
       <c r="C80" s="1"/>
       <c r="E80" s="80"/>
       <c r="F80" s="80"/>
       <c r="G80" s="5"/>
     </row>
     <row r="81" spans="1:7" ht="14.25" customHeight="1">
       <c r="A81" s="3"/>
       <c r="B81" s="16" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="C81" s="11"/>
       <c r="D81" s="82"/>
       <c r="E81" s="11"/>
       <c r="F81" s="11"/>
       <c r="G81" s="5"/>
     </row>
     <row r="82" spans="1:7" ht="6.9" customHeight="1">
       <c r="A82" s="3"/>
       <c r="B82" s="17"/>
       <c r="C82" s="4"/>
       <c r="D82" s="1"/>
       <c r="E82" s="4"/>
       <c r="F82" s="4"/>
       <c r="G82" s="5"/>
     </row>
     <row r="83" spans="1:7" ht="14.25" customHeight="1">
       <c r="A83" s="3"/>
       <c r="B83" s="4"/>
       <c r="C83" s="1"/>
       <c r="D83" s="1"/>
       <c r="E83" s="10" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="F83" s="72"/>
       <c r="G83" s="5"/>
     </row>
     <row r="84" spans="1:7" ht="6.9" customHeight="1">
       <c r="B84" s="1"/>
       <c r="C84" s="1"/>
       <c r="D84" s="1"/>
       <c r="E84" s="1"/>
       <c r="F84" s="1"/>
       <c r="G84" s="5"/>
     </row>
     <row r="85" spans="1:7" ht="14.25" customHeight="1">
       <c r="B85" s="16" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="C85" s="6"/>
       <c r="D85" s="82"/>
       <c r="E85" s="6"/>
       <c r="F85" s="6"/>
       <c r="G85" s="5"/>
     </row>
     <row r="86" spans="1:7" ht="6.9" customHeight="1">
       <c r="B86" s="18"/>
       <c r="C86" s="4"/>
       <c r="D86" s="1"/>
       <c r="E86" s="4"/>
       <c r="F86" s="4"/>
       <c r="G86" s="5"/>
     </row>
     <row r="87" spans="1:7" ht="14.25" customHeight="1">
       <c r="B87" s="9" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="C87" s="72"/>
       <c r="D87" s="1"/>
       <c r="E87" s="9" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="F87" s="73"/>
       <c r="G87" s="5"/>
     </row>
     <row r="88" spans="1:7" ht="14.25" customHeight="1">
       <c r="B88" s="9" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="C88" s="72"/>
       <c r="D88" s="1"/>
       <c r="E88" s="270" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="F88" s="73"/>
       <c r="G88" s="5"/>
     </row>
     <row r="89" spans="1:7" ht="14.25" customHeight="1">
       <c r="B89" s="9" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="C89" s="72"/>
       <c r="D89" s="1"/>
       <c r="E89" s="9" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="F89" s="73"/>
       <c r="G89" s="5"/>
     </row>
     <row r="90" spans="1:7" ht="22.2" customHeight="1">
       <c r="B90" s="39" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="C90" s="73"/>
       <c r="D90" s="1"/>
       <c r="E90" s="311" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="F90" s="73"/>
       <c r="G90" s="5"/>
     </row>
     <row r="91" spans="1:7" ht="6.9" customHeight="1">
       <c r="B91" s="18"/>
       <c r="C91" s="4"/>
       <c r="D91" s="1"/>
       <c r="E91" s="4"/>
       <c r="F91" s="4"/>
       <c r="G91" s="5"/>
     </row>
     <row r="92" spans="1:7" ht="14.25" customHeight="1">
       <c r="B92" s="9" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="C92" s="72"/>
       <c r="D92" s="1"/>
       <c r="E92" s="9" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="F92" s="73"/>
       <c r="G92" s="5"/>
     </row>
     <row r="93" spans="1:7" ht="14.25" customHeight="1">
       <c r="B93" s="9" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="C93" s="72"/>
       <c r="D93" s="1"/>
       <c r="E93" s="270" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="F93" s="73"/>
       <c r="G93" s="5"/>
     </row>
     <row r="94" spans="1:7" ht="14.25" customHeight="1">
       <c r="B94" s="9" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="C94" s="72"/>
       <c r="D94" s="1"/>
       <c r="E94" s="9" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="F94" s="73"/>
       <c r="G94" s="5"/>
     </row>
     <row r="95" spans="1:7" ht="20.399999999999999">
       <c r="B95" s="39" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="C95" s="73"/>
       <c r="D95" s="1"/>
       <c r="E95" s="311" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="F95" s="73"/>
       <c r="G95" s="5"/>
     </row>
     <row r="96" spans="1:7" ht="6.9" customHeight="1">
       <c r="B96" s="18"/>
       <c r="C96" s="4"/>
       <c r="D96" s="1"/>
       <c r="E96" s="4"/>
       <c r="F96" s="4"/>
       <c r="G96" s="5"/>
     </row>
     <row r="97" spans="1:7" ht="14.25" customHeight="1">
       <c r="B97" s="9" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="C97" s="72"/>
       <c r="D97" s="1"/>
       <c r="E97" s="9" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="F97" s="73"/>
       <c r="G97" s="5"/>
     </row>
     <row r="98" spans="1:7" ht="14.25" customHeight="1">
       <c r="B98" s="9" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="C98" s="72"/>
       <c r="D98" s="1"/>
       <c r="E98" s="270" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="F98" s="73"/>
       <c r="G98" s="5"/>
     </row>
     <row r="99" spans="1:7" ht="14.25" customHeight="1">
       <c r="B99" s="9" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="C99" s="72"/>
       <c r="D99" s="1"/>
       <c r="E99" s="9" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="F99" s="73"/>
       <c r="G99" s="5"/>
     </row>
     <row r="100" spans="1:7" ht="20.399999999999999">
       <c r="B100" s="39" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="C100" s="73"/>
       <c r="D100" s="1"/>
       <c r="E100" s="311" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="F100" s="73"/>
       <c r="G100" s="5"/>
     </row>
     <row r="101" spans="1:7" ht="6.9" customHeight="1">
       <c r="B101" s="18"/>
       <c r="C101" s="4"/>
       <c r="D101" s="1"/>
       <c r="E101" s="4"/>
       <c r="F101" s="4"/>
       <c r="G101" s="5"/>
     </row>
     <row r="102" spans="1:7" ht="14.25" customHeight="1">
       <c r="B102" s="9" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="C102" s="72"/>
       <c r="D102" s="1"/>
       <c r="E102" s="9" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="F102" s="73"/>
       <c r="G102" s="5"/>
     </row>
     <row r="103" spans="1:7" ht="14.25" customHeight="1">
       <c r="B103" s="9" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="C103" s="72"/>
       <c r="D103" s="1"/>
       <c r="E103" s="270" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="F103" s="73"/>
       <c r="G103" s="5"/>
     </row>
     <row r="104" spans="1:7" ht="14.25" customHeight="1">
       <c r="B104" s="9" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="C104" s="72"/>
       <c r="D104" s="1"/>
       <c r="E104" s="9" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="F104" s="73"/>
       <c r="G104" s="5"/>
     </row>
     <row r="105" spans="1:7" ht="20.399999999999999">
       <c r="B105" s="39" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="C105" s="73"/>
       <c r="D105" s="1"/>
       <c r="E105" s="311" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="F105" s="73"/>
       <c r="G105" s="5"/>
     </row>
     <row r="106" spans="1:7" ht="14.25" customHeight="1">
       <c r="A106" s="174"/>
       <c r="B106" s="174"/>
       <c r="C106" s="174"/>
       <c r="D106" s="174"/>
       <c r="E106" s="174"/>
       <c r="F106" s="174"/>
       <c r="G106" s="310"/>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1"/>
   <mergeCells count="8">
     <mergeCell ref="C55:F55"/>
     <mergeCell ref="E62:F62"/>
     <mergeCell ref="C64:F64"/>
     <mergeCell ref="C49:F49"/>
     <mergeCell ref="C50:F50"/>
     <mergeCell ref="D53:F53"/>
     <mergeCell ref="D52:F52"/>
     <mergeCell ref="D51:F51"/>
   </mergeCells>
@@ -7445,51 +7443,51 @@
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Select From Drop Down Menu" error=" " sqref="C42" xr:uid="{EED880F5-D704-AC41-B5DB-4C4E50263747}">
       <formula1>"Wood, Concrete"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Select From Drop Down Menu" error=" " sqref="F83" xr:uid="{53399EAF-7FB7-E544-886C-A20897C20DD4}">
       <formula1>"Yes, No"</formula1>
     </dataValidation>
     <dataValidation type="whole" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Format Error" error="Must be a number and greater than 4." sqref="C48" xr:uid="{95605D7E-2B2E-8444-89F5-F79DE3BC380B}">
       <formula1>0</formula1>
       <formula2>1000</formula2>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Select From Drop Down Menu" error=" " sqref="C41" xr:uid="{77AAEFC2-7C4C-B841-8107-9DA350097AD2}">
       <formula1>"New Construction, Commercial to Residential Use, Rehab/Uninhabitable Residential"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C79" xr:uid="{F43BF600-4DFC-654A-B483-0614254ED9D8}">
       <formula1>"No Supports,  Brief targeted supports through off-site staff/partners,  Part-time staff supports (on-site or off-site),Staff supports 24/7 (on-site or off-site)   "</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Select From Drop Down Menu" error=" " sqref="C47:C48" xr:uid="{B91DE925-B7E8-EF46-AA7C-3A1D807F4913}">
       <formula1>"Quantity Surveyor,Construction Company,Architect/Engineer,Developer"</formula1>
     </dataValidation>
     <dataValidation type="whole" allowBlank="1" showInputMessage="1" errorTitle="Select From Drop Down Menu" error=" " sqref="F40" xr:uid="{25448610-04FC-984E-9CD9-AA93CF46FEA5}">
       <formula1>1</formula1>
       <formula2>1000000</formula2>
     </dataValidation>
     <dataValidation type="whole" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Format Error" error="Must be a number and greater than 4." sqref="C40" xr:uid="{1533CC4A-1CBD-654C-AE64-FDE929EB1267}">
-      <formula1>5</formula1>
+      <formula1>4</formula1>
       <formula2>2000</formula2>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Select From Drop Down Menu" error=" " sqref="C40" xr:uid="{52D89107-359E-0F47-B2F3-A8798AB1D2B8}">
       <formula1>"Primarily Wood, Primarily Concrete"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D52" xr:uid="{EDB0034F-1EDD-4CC7-900F-8BC808061F5E}">
       <formula1>"Not Expecting to Achieve Any Green Building Certification,CaBC Zero Carbon Building Design Standard,Passive House Canada Certified Building,LEEDv5 Building Design &amp; Construction,Other (Please Specify Below)"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D51:F51" xr:uid="{C5717B32-469D-49EC-9910-382A523F298F}">
       <formula1>"0%,25%,50%,60%"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C35 C90 C95 C100 C105" xr:uid="{F9BA6BA6-C76F-48B4-A8E7-1F448989DAAC}">
       <formula1>"Pre-development/Planning,Demolition/Excavation underway,Construction/Renovation underway,Construction Complete"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C78" xr:uid="{DED399EF-55ED-4A50-8A37-3A481030EBBF}">
       <formula1>"Below 80% MMR,Provincial Affordable Housing Rental Program rates,Below 60% MMR,Rent geared-to-income,Affordable homeownership,Other"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F35 F90 F95 F100 F105" xr:uid="{AFCD7342-D0BA-49D2-892F-D726648C3883}">
       <formula1>"Vacant Building,Underutilized (&gt;½ of building vacant),Occupied residential building,Occupied non-residential building,N/A"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.3" footer="0.3"/>
   <pageSetup fitToWidth="0" fitToHeight="0" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
@@ -7498,983 +7496,983 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A40CC79A-93CD-7440-9060-EF6D96B08BBB}">
   <sheetPr codeName="Sheet3">
     <tabColor rgb="FF123985"/>
   </sheetPr>
   <dimension ref="A1:L52"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" zoomScale="150" zoomScaleNormal="150" zoomScaleSheetLayoutView="115" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="12" defaultRowHeight="14.25" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="4.7109375" customWidth="1"/>
     <col min="2" max="2" width="34.7109375" customWidth="1"/>
     <col min="3" max="3" width="3.42578125" style="29" customWidth="1"/>
     <col min="4" max="4" width="13.140625" customWidth="1"/>
     <col min="5" max="5" width="9" customWidth="1"/>
     <col min="6" max="6" width="37" customWidth="1"/>
     <col min="7" max="7" width="3.42578125" style="29" customWidth="1"/>
     <col min="8" max="8" width="13.140625" customWidth="1"/>
     <col min="9" max="11" width="11.140625" customWidth="1"/>
     <col min="12" max="12" width="4.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" s="13" customFormat="1" ht="29.1" customHeight="1">
       <c r="A1" s="21"/>
       <c r="B1" s="51" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="C1" s="27"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="30"/>
       <c r="H1" s="2"/>
       <c r="I1" s="52"/>
       <c r="J1" s="52"/>
       <c r="K1" s="52"/>
       <c r="L1" s="177" t="str">
         <f>IF(ISBLANK(Project_Name), "", UPPER(Project_Name))</f>
         <v/>
       </c>
     </row>
     <row r="2" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A2" s="3"/>
       <c r="B2" s="4"/>
       <c r="C2" s="35"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="35"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
       <c r="J2" s="4"/>
       <c r="K2" s="4"/>
       <c r="L2" s="5"/>
     </row>
     <row r="3" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A3" s="3"/>
       <c r="B3" s="53" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C3" s="35"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="35"/>
       <c r="H3" s="4"/>
       <c r="I3" s="4"/>
       <c r="J3" s="4"/>
       <c r="K3" s="4"/>
       <c r="L3" s="5"/>
     </row>
     <row r="4" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A4" s="3"/>
       <c r="B4" s="4"/>
       <c r="C4" s="35"/>
       <c r="D4" s="4"/>
       <c r="E4" s="4"/>
       <c r="F4" s="4"/>
       <c r="G4" s="35"/>
       <c r="H4" s="4"/>
       <c r="I4" s="4"/>
       <c r="J4" s="4"/>
       <c r="K4" s="4"/>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A5" s="3"/>
       <c r="B5" s="14" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="C5" s="36"/>
       <c r="D5" s="11"/>
       <c r="E5" s="4"/>
       <c r="F5" s="14" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="G5" s="37"/>
       <c r="H5" s="11"/>
       <c r="I5" s="11"/>
       <c r="J5" s="11"/>
       <c r="K5" s="11"/>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A6" s="3"/>
       <c r="B6" s="1"/>
       <c r="C6" s="38"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="38"/>
       <c r="H6" s="1"/>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" s="13" customFormat="1" ht="20.25" customHeight="1">
       <c r="A7" s="3"/>
       <c r="B7"/>
       <c r="C7" s="35"/>
       <c r="D7" s="39" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="E7" s="4"/>
       <c r="F7" s="40" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="G7" s="35"/>
       <c r="H7" s="39" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="I7" s="265" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="J7" s="4"/>
       <c r="K7" s="4"/>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A8" s="3"/>
       <c r="B8" s="41" t="s">
+        <v>119</v>
+      </c>
+      <c r="C8" s="38" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="D8" s="42"/>
       <c r="E8" s="1"/>
       <c r="F8" s="39" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="G8" s="38" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="H8" s="42"/>
       <c r="I8" s="124"/>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A9" s="3"/>
       <c r="B9" s="123" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="D9" s="77"/>
       <c r="E9" s="4"/>
       <c r="F9" s="39" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="G9" s="38" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="H9" s="42"/>
       <c r="I9" s="72"/>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A10" s="3"/>
       <c r="B10" s="43" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="C10" s="38" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="D10" s="77"/>
       <c r="E10" s="4"/>
       <c r="F10" s="60" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="G10" s="38" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="H10" s="42"/>
       <c r="I10" s="72"/>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A11" s="3"/>
       <c r="B11" s="101" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="C11" s="38" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="D11" s="42"/>
       <c r="E11" s="4"/>
       <c r="F11" s="101" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="G11" s="54" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="H11" s="42"/>
       <c r="I11" s="72"/>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A12" s="3"/>
       <c r="B12" s="43" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="C12" s="38" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="D12" s="44">
         <f>D8+D10+D11</f>
         <v>0</v>
       </c>
       <c r="E12" s="4"/>
       <c r="F12" s="101" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="G12" s="38" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="H12" s="42"/>
       <c r="I12" s="72"/>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A13" s="3"/>
       <c r="B13" s="45"/>
       <c r="C13" s="28"/>
       <c r="D13" s="46"/>
       <c r="E13" s="4"/>
       <c r="F13" s="101" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="G13" s="38" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="H13" s="42"/>
       <c r="I13" s="72"/>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A14" s="3"/>
       <c r="B14" s="43" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="C14" s="38" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="D14" s="42"/>
       <c r="E14" s="4"/>
       <c r="F14" s="101" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="G14" s="38" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="H14" s="42"/>
       <c r="I14" s="72"/>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A15" s="3"/>
       <c r="B15" s="43" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="C15" s="38" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="D15" s="77"/>
       <c r="E15" s="4"/>
       <c r="F15" s="101" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="G15" s="38" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="H15" s="42"/>
       <c r="I15" s="72"/>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A16" s="3"/>
       <c r="B16" s="101" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="C16" s="38" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="D16" s="42"/>
       <c r="E16" s="4"/>
       <c r="F16" s="101" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="G16" s="38" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="H16" s="42"/>
       <c r="I16" s="72"/>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A17" s="3"/>
       <c r="B17" s="101" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="C17" s="38" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="D17" s="77"/>
       <c r="E17" s="4"/>
       <c r="F17" s="101" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="G17" s="38" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="H17" s="42"/>
       <c r="I17" s="72"/>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A18" s="3"/>
       <c r="B18" s="101" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="C18" s="38" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="D18" s="42"/>
       <c r="E18" s="4"/>
       <c r="F18" s="101" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="G18" s="38" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="H18" s="42"/>
       <c r="I18" s="72"/>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A19" s="3"/>
       <c r="B19" s="272" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="C19" s="38" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="D19" s="44">
         <f>SUM(D14:D18)</f>
         <v>0</v>
       </c>
       <c r="E19" s="4"/>
       <c r="F19" s="101" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="G19" s="38" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="H19" s="42"/>
       <c r="I19" s="72"/>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A20" s="3"/>
       <c r="B20" s="47"/>
       <c r="C20" s="38"/>
       <c r="D20" s="44"/>
       <c r="E20" s="4"/>
       <c r="F20" s="101" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="G20" s="38" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="H20" s="42"/>
       <c r="I20" s="72"/>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A21" s="3"/>
       <c r="B21" s="43" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="C21" s="38" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="D21" s="42"/>
       <c r="E21" s="4"/>
       <c r="F21" s="101" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="G21" s="38" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="H21" s="42"/>
       <c r="I21" s="72"/>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A22" s="3"/>
       <c r="B22" s="101" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="C22" s="38" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="D22" s="42"/>
       <c r="E22" s="4"/>
       <c r="F22" s="101" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="G22" s="38" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="H22" s="42"/>
       <c r="I22" s="72"/>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A23" s="3"/>
       <c r="B23" s="43" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="C23" s="38" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="D23" s="25">
         <f>SUM(D21:D22)</f>
         <v>0</v>
       </c>
       <c r="E23" s="4"/>
       <c r="F23" s="101" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="G23" s="38" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="H23" s="42"/>
       <c r="I23" s="72"/>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A24" s="3"/>
       <c r="B24" s="47"/>
       <c r="C24" s="38"/>
       <c r="D24" s="44"/>
       <c r="E24" s="4"/>
       <c r="F24" s="101" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="G24" s="38" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="H24" s="42"/>
       <c r="I24" s="72"/>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A25" s="3"/>
       <c r="B25" s="41" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="C25" s="38" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="D25" s="42"/>
       <c r="E25" s="4"/>
       <c r="F25" s="101" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="G25" s="38" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="H25" s="42"/>
       <c r="I25" s="72"/>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A26" s="3"/>
       <c r="B26" s="45"/>
       <c r="C26" s="38"/>
       <c r="D26" s="75"/>
       <c r="E26" s="4"/>
       <c r="F26" s="101" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="G26" s="38" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="H26" s="42"/>
       <c r="I26" s="72"/>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A27" s="3"/>
       <c r="B27" s="43" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="C27" s="38" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="D27" s="42"/>
       <c r="E27" s="4"/>
       <c r="F27" s="39" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="G27" s="38" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="H27" s="22">
         <f>SUM(H8:H26)</f>
         <v>0</v>
       </c>
       <c r="I27" s="4"/>
       <c r="J27" s="4"/>
       <c r="K27" s="4"/>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A28" s="3"/>
       <c r="B28" s="41" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="C28" s="38" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="D28" s="42"/>
       <c r="E28" s="4"/>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A29" s="3"/>
       <c r="B29" s="43" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="C29" s="38" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="D29" s="42"/>
       <c r="E29" s="4"/>
       <c r="F29" s="48" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="G29" s="38"/>
       <c r="H29" s="4"/>
       <c r="I29" s="4"/>
       <c r="J29" s="4"/>
       <c r="K29" s="4"/>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" s="13" customFormat="1" ht="23.25" customHeight="1">
       <c r="A30" s="3"/>
       <c r="B30" s="101" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="C30" s="38" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="D30" s="31"/>
       <c r="E30" s="4"/>
       <c r="F30" s="4" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="G30" s="35"/>
       <c r="H30" s="4" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="I30" s="4"/>
       <c r="J30" s="4" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="K30" s="265" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A31" s="3"/>
       <c r="B31" s="43" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="C31" s="38" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="D31" s="44">
         <f>SUM(D27:D30)</f>
         <v>0</v>
       </c>
       <c r="E31" s="4"/>
       <c r="F31" s="79"/>
       <c r="G31" s="38" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="H31" s="42"/>
       <c r="I31" s="4" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="J31" s="273"/>
       <c r="K31" s="72"/>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A32" s="3"/>
       <c r="B32" s="47"/>
       <c r="C32" s="38"/>
       <c r="D32" s="44"/>
       <c r="E32" s="4"/>
       <c r="F32" s="79"/>
       <c r="G32" s="38" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="H32" s="42"/>
       <c r="I32" s="4" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="J32" s="273"/>
       <c r="K32" s="72"/>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A33" s="3"/>
       <c r="B33" s="43" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C33" s="38" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="D33" s="42"/>
       <c r="E33" s="4"/>
       <c r="F33" s="39" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="G33" s="38" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="H33" s="23">
         <f>H32+H31</f>
         <v>0</v>
       </c>
       <c r="I33" s="4"/>
       <c r="J33" s="4"/>
       <c r="K33" s="4"/>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A34" s="3"/>
       <c r="B34" s="41" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="C34" s="38" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="D34" s="42"/>
       <c r="E34" s="4"/>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
       <c r="I34" s="1"/>
       <c r="J34" s="1"/>
       <c r="K34" s="1"/>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1" thickBot="1">
       <c r="A35" s="3"/>
       <c r="B35" s="101" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="C35" s="38" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="D35" s="78"/>
       <c r="E35" s="4"/>
       <c r="F35" s="39" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G35" s="38" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="H35" s="26">
         <f>H27+H33</f>
         <v>0</v>
       </c>
       <c r="I35" s="1"/>
       <c r="J35" s="1"/>
       <c r="K35" s="1"/>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1" thickTop="1">
       <c r="A36" s="3"/>
       <c r="B36" s="43" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="C36" s="38" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="D36" s="44">
         <f>SUM(D33:D35)</f>
         <v>0</v>
       </c>
       <c r="E36" s="4"/>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
       <c r="I36" s="1"/>
       <c r="J36" s="1"/>
       <c r="K36" s="1"/>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A37" s="3"/>
       <c r="B37" s="47"/>
       <c r="C37" s="38"/>
       <c r="D37" s="44"/>
       <c r="E37" s="4"/>
     </row>
     <row r="38" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A38" s="3"/>
       <c r="B38" s="43" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="C38" s="38" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="D38" s="42"/>
       <c r="E38" s="4"/>
     </row>
     <row r="39" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A39" s="3"/>
       <c r="B39" s="101" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="C39" s="38" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="D39" s="31"/>
       <c r="E39" s="4"/>
       <c r="F39" s="4"/>
       <c r="G39" s="4"/>
       <c r="H39" s="76" t="str">
         <f>IF(H35=Cost_Total,"","Total Sources must equal Total Cost.")</f>
         <v/>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A40" s="3"/>
       <c r="B40" s="43" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="C40" s="38" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="D40" s="44">
         <f>SUM(D38:D39)</f>
         <v>0</v>
       </c>
       <c r="E40" s="4"/>
       <c r="F40" s="4"/>
       <c r="G40" s="4"/>
       <c r="H40" s="76"/>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A41" s="3"/>
       <c r="B41" s="43"/>
       <c r="C41" s="38"/>
       <c r="D41" s="46"/>
       <c r="E41" s="4"/>
       <c r="F41" s="39"/>
       <c r="G41" s="35"/>
       <c r="H41" s="4"/>
       <c r="I41" s="4"/>
       <c r="J41" s="4"/>
       <c r="K41" s="4"/>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A42" s="3"/>
       <c r="B42" s="41" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="C42" s="38" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="D42" s="42"/>
       <c r="E42" s="4"/>
       <c r="F42" s="4" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="G42" s="4"/>
       <c r="H42" s="4"/>
       <c r="I42" s="4"/>
       <c r="J42" s="4"/>
       <c r="K42" s="4"/>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A43" s="3"/>
       <c r="B43" s="41" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="C43" s="38" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="D43" s="42"/>
       <c r="E43" s="4"/>
       <c r="F43" s="320"/>
       <c r="G43" s="320"/>
       <c r="H43" s="320"/>
       <c r="I43" s="320"/>
       <c r="J43" s="320"/>
       <c r="K43" s="320"/>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A44" s="3"/>
       <c r="B44" s="41" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="C44" s="38" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="D44" s="42"/>
       <c r="E44" s="4"/>
       <c r="F44" s="320"/>
       <c r="G44" s="320"/>
       <c r="H44" s="320"/>
       <c r="I44" s="320"/>
       <c r="J44" s="320"/>
       <c r="K44" s="320"/>
       <c r="L44" s="5"/>
     </row>
     <row r="45" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A45" s="3"/>
       <c r="B45" s="101" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="C45" s="38" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="D45" s="31"/>
       <c r="E45" s="4"/>
       <c r="F45" s="320"/>
       <c r="G45" s="320"/>
       <c r="H45" s="320"/>
       <c r="I45" s="320"/>
       <c r="J45" s="320"/>
       <c r="K45" s="320"/>
       <c r="L45" s="5"/>
     </row>
     <row r="46" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A46" s="3"/>
       <c r="B46" s="41" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="C46" s="38" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="D46" s="44">
         <f>SUM(D42:D45)</f>
         <v>0</v>
       </c>
       <c r="E46" s="4"/>
       <c r="F46" s="320"/>
       <c r="G46" s="320"/>
       <c r="H46" s="320"/>
       <c r="I46" s="320"/>
       <c r="J46" s="320"/>
       <c r="K46" s="320"/>
       <c r="L46" s="5"/>
     </row>
     <row r="47" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A47" s="3"/>
       <c r="B47" s="47"/>
       <c r="C47" s="38"/>
       <c r="D47" s="44"/>
       <c r="E47" s="4"/>
       <c r="F47" s="320"/>
       <c r="G47" s="320"/>
       <c r="H47" s="320"/>
       <c r="I47" s="320"/>
       <c r="J47" s="320"/>
       <c r="K47" s="320"/>
       <c r="L47" s="5"/>
     </row>
     <row r="48" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A48" s="3"/>
       <c r="B48" s="43" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="C48" s="38" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="D48" s="42"/>
       <c r="E48" s="4"/>
       <c r="F48" s="320"/>
       <c r="G48" s="320"/>
       <c r="H48" s="320"/>
       <c r="I48" s="320"/>
       <c r="J48" s="320"/>
       <c r="K48" s="320"/>
       <c r="L48" s="5"/>
     </row>
     <row r="49" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A49" s="3"/>
       <c r="B49" s="43" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="C49" s="38" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="D49" s="42"/>
       <c r="E49" s="4"/>
       <c r="F49" s="320"/>
       <c r="G49" s="320"/>
       <c r="H49" s="320"/>
       <c r="I49" s="320"/>
       <c r="J49" s="320"/>
       <c r="K49" s="320"/>
       <c r="L49" s="5"/>
     </row>
     <row r="50" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A50" s="3"/>
       <c r="B50" s="45"/>
       <c r="C50" s="38"/>
       <c r="D50" s="46"/>
       <c r="E50" s="4"/>
       <c r="F50" s="320"/>
       <c r="G50" s="320"/>
       <c r="H50" s="320"/>
       <c r="I50" s="320"/>
       <c r="J50" s="320"/>
       <c r="K50" s="320"/>
       <c r="L50" s="5"/>
     </row>
     <row r="51" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1" thickBot="1">
       <c r="A51" s="3"/>
       <c r="B51" s="41" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="C51" s="38" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="D51" s="24">
         <f>D19+D12+D23+D25+D31+D36+D40+D46+D48+D49</f>
         <v>0</v>
       </c>
       <c r="E51" s="4"/>
       <c r="F51" s="320"/>
       <c r="G51" s="320"/>
       <c r="H51" s="320"/>
       <c r="I51" s="320"/>
       <c r="J51" s="320"/>
       <c r="K51" s="320"/>
       <c r="L51" s="5"/>
     </row>
     <row r="52" spans="1:12" ht="14.25" customHeight="1" thickTop="1">
       <c r="A52" s="19"/>
       <c r="B52" s="174"/>
       <c r="C52" s="175"/>
       <c r="D52" s="174"/>
       <c r="E52" s="174"/>
       <c r="F52" s="174"/>
       <c r="G52" s="175"/>
       <c r="H52" s="174"/>
       <c r="I52" s="174"/>
       <c r="J52" s="174"/>
@@ -8595,1420 +8593,1420 @@
     <tabColor rgb="FF123985"/>
   </sheetPr>
   <dimension ref="A1:P80"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" showRuler="0" topLeftCell="A61" zoomScale="150" zoomScaleNormal="150" zoomScalePageLayoutView="150" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.7109375" defaultRowHeight="14.25" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="4.42578125" customWidth="1"/>
     <col min="2" max="2" width="6.7109375" customWidth="1"/>
     <col min="3" max="5" width="10.140625" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="8" width="10.140625" customWidth="1"/>
     <col min="9" max="9" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="6" customWidth="1"/>
     <col min="11" max="11" width="10.7109375" customWidth="1"/>
     <col min="12" max="12" width="6" customWidth="1"/>
     <col min="13" max="14" width="15.140625" customWidth="1"/>
     <col min="15" max="15" width="7.140625" customWidth="1"/>
     <col min="16" max="16" width="5.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="29.1" customHeight="1">
       <c r="A1" s="55"/>
       <c r="B1" s="99" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="C1" s="56"/>
       <c r="D1" s="57"/>
       <c r="E1" s="61"/>
       <c r="F1" s="61"/>
       <c r="G1" s="58"/>
       <c r="H1" s="58"/>
       <c r="I1" s="58"/>
       <c r="J1" s="58"/>
       <c r="K1" s="59"/>
       <c r="L1" s="59"/>
       <c r="M1" s="83"/>
       <c r="N1" s="83"/>
       <c r="O1" s="104"/>
       <c r="P1" s="176" t="str">
         <f>IF(ISBLANK(Project_Name), "", UPPER(Project_Name))</f>
         <v/>
       </c>
     </row>
     <row r="2" spans="1:16" ht="14.25" customHeight="1">
       <c r="A2" s="67"/>
       <c r="B2" s="131"/>
       <c r="C2" s="131"/>
       <c r="D2" s="132"/>
       <c r="E2" s="133"/>
       <c r="F2" s="133"/>
       <c r="G2" s="132"/>
       <c r="H2" s="132"/>
       <c r="I2" s="132"/>
       <c r="J2" s="132"/>
       <c r="K2" s="132"/>
       <c r="L2" s="132"/>
       <c r="M2" s="134"/>
       <c r="N2" s="132"/>
       <c r="O2" s="1"/>
       <c r="P2" s="68"/>
     </row>
     <row r="3" spans="1:16" ht="14.25" customHeight="1">
       <c r="A3" s="67"/>
       <c r="B3" s="135" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C3" s="131"/>
       <c r="D3" s="132"/>
       <c r="E3" s="133"/>
       <c r="F3" s="133"/>
       <c r="G3" s="132"/>
       <c r="H3" s="132"/>
       <c r="I3" s="132"/>
       <c r="J3" s="132"/>
       <c r="K3" s="132"/>
       <c r="L3" s="132"/>
       <c r="M3" s="134"/>
       <c r="N3" s="132"/>
       <c r="O3" s="1"/>
       <c r="P3" s="68"/>
     </row>
     <row r="4" spans="1:16" ht="14.25" customHeight="1">
       <c r="A4" s="67"/>
       <c r="B4" s="322" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="C4" s="322"/>
       <c r="D4" s="322"/>
       <c r="E4" s="322"/>
       <c r="F4" s="322"/>
       <c r="G4" s="322"/>
       <c r="H4" s="322"/>
       <c r="I4" s="322"/>
       <c r="J4" s="322"/>
       <c r="K4" s="322"/>
       <c r="L4" s="322"/>
       <c r="M4" s="322"/>
       <c r="N4" s="132"/>
       <c r="O4" s="1"/>
       <c r="P4" s="68"/>
     </row>
     <row r="5" spans="1:16" ht="14.25" customHeight="1">
       <c r="A5" s="67"/>
       <c r="B5" s="136" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="C5" s="137"/>
       <c r="D5" s="138"/>
       <c r="E5" s="139"/>
       <c r="F5" s="139"/>
       <c r="G5" s="140"/>
       <c r="H5" s="140"/>
       <c r="I5" s="140"/>
       <c r="J5" s="141"/>
       <c r="K5" s="136" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="L5" s="142"/>
       <c r="M5" s="143"/>
       <c r="N5" s="144"/>
       <c r="O5" s="1"/>
       <c r="P5" s="68"/>
     </row>
     <row r="6" spans="1:16" ht="14.25" customHeight="1">
       <c r="A6" s="84"/>
       <c r="B6" s="43"/>
       <c r="C6" s="43"/>
       <c r="D6" s="45"/>
       <c r="E6" s="28"/>
       <c r="F6" s="28"/>
       <c r="G6" s="47"/>
       <c r="H6" s="47"/>
       <c r="I6" s="47"/>
       <c r="J6" s="1"/>
       <c r="K6" s="45"/>
       <c r="L6" s="45"/>
       <c r="M6" s="145"/>
       <c r="N6" s="45"/>
       <c r="O6" s="1"/>
       <c r="P6" s="94"/>
     </row>
     <row r="7" spans="1:16" ht="14.25" customHeight="1">
       <c r="A7" s="84"/>
       <c r="B7" s="326" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="C7" s="326"/>
       <c r="D7" s="326"/>
       <c r="E7" s="326"/>
       <c r="F7" s="326"/>
       <c r="G7" s="326"/>
       <c r="H7" s="326"/>
       <c r="I7" s="262"/>
       <c r="J7" s="1"/>
       <c r="K7" s="146" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="L7" s="147"/>
       <c r="M7" s="145"/>
       <c r="N7" s="148" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="O7" s="1"/>
       <c r="P7" s="94"/>
     </row>
     <row r="8" spans="1:16" ht="14.25" customHeight="1">
       <c r="A8" s="84"/>
       <c r="B8" s="326"/>
       <c r="C8" s="326"/>
       <c r="D8" s="326"/>
       <c r="E8" s="326"/>
       <c r="F8" s="326"/>
       <c r="G8" s="326"/>
       <c r="H8" s="326"/>
       <c r="I8" s="262"/>
       <c r="J8" s="1"/>
       <c r="K8" s="147"/>
       <c r="L8" s="147"/>
       <c r="M8" s="145" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="N8" s="149">
         <f>H54*12</f>
         <v>0</v>
       </c>
       <c r="O8" s="1" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="P8" s="94"/>
     </row>
     <row r="9" spans="1:16" ht="14.25" customHeight="1">
       <c r="A9" s="84"/>
       <c r="B9" s="326"/>
       <c r="C9" s="326"/>
       <c r="D9" s="326"/>
       <c r="E9" s="326"/>
       <c r="F9" s="326"/>
       <c r="G9" s="326"/>
       <c r="H9" s="326"/>
       <c r="I9" s="262"/>
       <c r="J9" s="1"/>
       <c r="K9" s="45"/>
       <c r="L9" s="45"/>
       <c r="M9" s="150" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="N9" s="151"/>
       <c r="O9" s="152"/>
       <c r="P9" s="98"/>
     </row>
     <row r="10" spans="1:16" ht="14.25" customHeight="1">
       <c r="A10" s="84"/>
       <c r="B10" s="65" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="C10" s="62"/>
       <c r="D10" s="63"/>
       <c r="E10" s="64"/>
       <c r="F10" s="64"/>
       <c r="G10" s="63"/>
       <c r="H10" s="63"/>
       <c r="I10" s="274"/>
       <c r="J10" s="1"/>
       <c r="K10" s="45"/>
       <c r="L10" s="45"/>
       <c r="M10" s="150" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="N10" s="92"/>
       <c r="O10" s="152"/>
       <c r="P10" s="98"/>
     </row>
     <row r="11" spans="1:16" ht="14.25" customHeight="1">
       <c r="A11" s="84"/>
       <c r="B11" s="43"/>
       <c r="C11" s="153" t="s">
+        <v>170</v>
+      </c>
+      <c r="D11" s="153" t="s">
         <v>171</v>
       </c>
-      <c r="D11" s="153" t="s">
+      <c r="E11" s="35" t="s">
         <v>172</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="F11" s="153"/>
       <c r="G11" s="47"/>
       <c r="H11" s="39" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="I11" s="39"/>
       <c r="J11" s="1"/>
       <c r="K11" s="45"/>
       <c r="L11" s="45"/>
       <c r="M11" s="145" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="N11" s="151"/>
       <c r="O11" s="1"/>
       <c r="P11" s="94"/>
     </row>
     <row r="12" spans="1:16" ht="14.25" customHeight="1">
       <c r="A12" s="84"/>
       <c r="B12" s="43" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="C12" s="85"/>
       <c r="D12" s="154"/>
       <c r="E12" s="155"/>
       <c r="F12" s="38"/>
       <c r="G12" s="47"/>
       <c r="H12" s="156">
         <f>E12*C12</f>
         <v>0</v>
       </c>
       <c r="I12" s="156"/>
       <c r="J12" s="1"/>
       <c r="K12" s="45"/>
       <c r="L12" s="45"/>
       <c r="M12" s="145" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="N12" s="151"/>
       <c r="O12" s="1"/>
       <c r="P12" s="94"/>
     </row>
     <row r="13" spans="1:16" ht="14.25" customHeight="1">
       <c r="A13" s="84"/>
       <c r="B13" s="43" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="C13" s="85"/>
       <c r="D13" s="154"/>
       <c r="E13" s="155"/>
       <c r="F13" s="38"/>
       <c r="G13" s="47"/>
       <c r="H13" s="156">
         <f>E13*C13</f>
         <v>0</v>
       </c>
       <c r="I13" s="156"/>
       <c r="J13" s="1"/>
       <c r="K13" s="45"/>
       <c r="L13" s="45"/>
       <c r="M13" s="157" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="N13" s="151"/>
       <c r="O13" s="1"/>
       <c r="P13" s="94"/>
     </row>
     <row r="14" spans="1:16" ht="14.25" customHeight="1">
       <c r="A14" s="84"/>
       <c r="B14" s="43" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="C14" s="85"/>
       <c r="D14" s="154"/>
       <c r="E14" s="155"/>
       <c r="F14" s="38"/>
       <c r="G14" s="47"/>
       <c r="H14" s="156">
         <f>E14*C14</f>
         <v>0</v>
       </c>
       <c r="I14" s="156"/>
       <c r="J14" s="1"/>
       <c r="K14" s="45"/>
       <c r="L14" s="45"/>
       <c r="M14" s="157" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="N14" s="96"/>
       <c r="O14" s="1"/>
       <c r="P14" s="94"/>
     </row>
     <row r="15" spans="1:16" ht="14.25" customHeight="1">
       <c r="A15" s="84"/>
       <c r="B15" s="41" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="C15" s="85"/>
       <c r="D15" s="154"/>
       <c r="E15" s="155"/>
       <c r="F15" s="38"/>
       <c r="G15" s="47"/>
       <c r="H15" s="156">
         <f>E15*C15</f>
         <v>0</v>
       </c>
       <c r="I15" s="156"/>
       <c r="J15" s="1"/>
       <c r="K15" s="45"/>
       <c r="L15" s="45"/>
       <c r="M15" s="145" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="N15" s="149">
         <f>N8+N9+N10+N11+N12+N13+N14</f>
         <v>0</v>
       </c>
       <c r="O15" s="1"/>
       <c r="P15" s="94"/>
     </row>
     <row r="16" spans="1:16" ht="14.25" customHeight="1">
       <c r="A16" s="84"/>
       <c r="B16" s="41" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="C16" s="86"/>
       <c r="D16" s="154"/>
       <c r="E16" s="155"/>
       <c r="F16" s="38"/>
       <c r="G16" s="47"/>
       <c r="H16" s="87">
         <f>E16*C16</f>
         <v>0</v>
       </c>
       <c r="I16" s="156"/>
       <c r="J16" s="1"/>
       <c r="K16" s="45"/>
       <c r="L16" s="45"/>
       <c r="M16" s="145"/>
       <c r="N16" s="45"/>
       <c r="O16" s="1"/>
       <c r="P16" s="94"/>
     </row>
     <row r="17" spans="1:16" ht="14.25" customHeight="1">
       <c r="A17" s="84"/>
       <c r="B17" s="41" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="C17" s="88">
         <f>SUM(C12:C16)</f>
         <v>0</v>
       </c>
       <c r="D17" s="158"/>
       <c r="E17" s="28"/>
       <c r="F17" s="28"/>
       <c r="G17" s="47"/>
       <c r="H17" s="159">
         <f>SUM(H12:H16)</f>
         <v>0</v>
       </c>
       <c r="I17" s="159"/>
       <c r="J17" s="1"/>
       <c r="K17" s="45"/>
       <c r="L17" s="45"/>
       <c r="M17" s="150" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="N17" s="151"/>
       <c r="O17" s="97" t="str">
         <f>IF(OR(ISBLANK(N15), N15=0), "", N17/N15)</f>
         <v/>
       </c>
       <c r="P17" s="94"/>
     </row>
     <row r="18" spans="1:16" ht="14.25" customHeight="1">
       <c r="A18" s="84"/>
       <c r="B18" s="41"/>
       <c r="C18" s="125"/>
       <c r="D18" s="158"/>
       <c r="E18" s="28"/>
       <c r="F18" s="28"/>
       <c r="G18" s="47"/>
       <c r="H18" s="159"/>
       <c r="I18" s="159"/>
       <c r="J18" s="1"/>
       <c r="K18" s="45"/>
       <c r="L18" s="150"/>
       <c r="M18" s="150" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="N18" s="92"/>
       <c r="O18" s="45"/>
       <c r="P18" s="94"/>
     </row>
     <row r="19" spans="1:16" ht="14.25" customHeight="1">
       <c r="A19" s="84"/>
       <c r="B19" s="65" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="C19" s="62"/>
       <c r="D19" s="63"/>
       <c r="E19" s="64"/>
       <c r="F19" s="64"/>
       <c r="G19" s="63"/>
       <c r="H19" s="63"/>
       <c r="I19" s="274"/>
       <c r="J19" s="45"/>
       <c r="K19" s="45"/>
       <c r="L19" s="150"/>
       <c r="M19" s="150" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="N19" s="96"/>
       <c r="O19" s="45"/>
       <c r="P19" s="94"/>
     </row>
     <row r="20" spans="1:16" ht="14.25" customHeight="1">
       <c r="A20" s="84"/>
       <c r="B20" s="327" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="C20" s="327"/>
       <c r="D20" s="327"/>
       <c r="E20" s="327"/>
       <c r="F20" s="327"/>
       <c r="G20" s="327"/>
       <c r="H20" s="327"/>
       <c r="I20" s="263"/>
       <c r="J20" s="1"/>
       <c r="K20" s="45"/>
       <c r="L20" s="45"/>
       <c r="M20" s="145" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="N20" s="149">
         <f>N15-N17+N18+N19</f>
         <v>0</v>
       </c>
       <c r="O20" s="45"/>
       <c r="P20" s="94"/>
     </row>
     <row r="21" spans="1:16" ht="14.25" customHeight="1">
       <c r="A21" s="84"/>
       <c r="B21" s="328"/>
       <c r="C21" s="328"/>
       <c r="D21" s="328"/>
       <c r="E21" s="328"/>
       <c r="F21" s="328"/>
       <c r="G21" s="328"/>
       <c r="H21" s="328"/>
       <c r="I21" s="263"/>
       <c r="J21" s="1"/>
       <c r="K21" s="45"/>
       <c r="L21" s="45"/>
       <c r="M21" s="145"/>
       <c r="N21" s="45"/>
       <c r="O21" s="45"/>
       <c r="P21" s="94"/>
     </row>
     <row r="22" spans="1:16" ht="14.25" customHeight="1">
       <c r="A22" s="84"/>
       <c r="B22" s="328"/>
       <c r="C22" s="328"/>
       <c r="D22" s="328"/>
       <c r="E22" s="328"/>
       <c r="F22" s="328"/>
       <c r="G22" s="328"/>
       <c r="H22" s="328"/>
       <c r="I22" s="263"/>
       <c r="J22" s="1"/>
       <c r="K22" s="146" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="L22" s="45"/>
       <c r="M22" s="145"/>
       <c r="N22" s="148" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="O22" s="45"/>
       <c r="P22" s="94"/>
     </row>
     <row r="23" spans="1:16" ht="14.25" customHeight="1">
       <c r="A23" s="84"/>
       <c r="B23" s="43"/>
       <c r="C23" s="153" t="s">
+        <v>170</v>
+      </c>
+      <c r="D23" s="153" t="s">
         <v>171</v>
       </c>
-      <c r="D23" s="153" t="s">
+      <c r="E23" s="35" t="s">
         <v>172</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="F23" s="275"/>
       <c r="G23" s="153" t="s">
+        <v>190</v>
+      </c>
+      <c r="H23" s="39" t="s">
+        <v>173</v>
+      </c>
+      <c r="I23" s="39" t="s">
         <v>191</v>
-      </c>
-[...4 lines deleted...]
-        <v>192</v>
       </c>
       <c r="J23" s="1"/>
       <c r="K23" s="146"/>
       <c r="L23" s="45"/>
       <c r="M23" s="145" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="N23" s="151"/>
       <c r="O23" s="45"/>
       <c r="P23" s="94"/>
     </row>
     <row r="24" spans="1:16" ht="14.25" customHeight="1">
       <c r="A24" s="84"/>
       <c r="B24" s="43" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="C24" s="85"/>
       <c r="D24" s="160"/>
       <c r="E24" s="155"/>
       <c r="F24" s="66" t="str">
         <f>IF(OR(G24=0, ISBLANK(G24)), "", E24/G24)</f>
         <v/>
       </c>
       <c r="G24" s="161"/>
       <c r="H24" s="162">
         <f>E24*C24</f>
         <v>0</v>
       </c>
       <c r="I24" s="85"/>
       <c r="J24" s="1"/>
       <c r="K24" s="45"/>
       <c r="L24" s="45"/>
       <c r="M24" s="145" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="N24" s="151"/>
       <c r="O24" s="158" t="str">
         <f t="shared" ref="O24:O29" si="0">IF(OR(ISBLANK(Roll_Total_Units), Roll_Total_Units = 0), "", IF(NOT(ISBLANK(N23)), N23/Roll_Total_Units, ""))</f>
         <v/>
       </c>
       <c r="P24" s="98" t="str">
         <f t="shared" ref="P24:P29" si="1">IF(LEN(TRIM(O24))&gt;0, "/unit", "")</f>
         <v/>
       </c>
     </row>
     <row r="25" spans="1:16" ht="14.25" customHeight="1">
       <c r="A25" s="84"/>
       <c r="B25" s="43" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="C25" s="85"/>
       <c r="D25" s="160"/>
       <c r="E25" s="155"/>
       <c r="F25" s="66" t="str">
         <f>IF(OR(G25=0, ISBLANK(G25)), "", E25/G25)</f>
         <v/>
       </c>
       <c r="G25" s="161"/>
       <c r="H25" s="162">
         <f>E25*C25</f>
         <v>0</v>
       </c>
       <c r="I25" s="85"/>
       <c r="J25" s="1"/>
       <c r="K25" s="45"/>
       <c r="L25" s="45"/>
       <c r="M25" s="145" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="N25" s="151"/>
       <c r="O25" s="158" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="P25" s="98" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
     </row>
     <row r="26" spans="1:16" ht="14.25" customHeight="1">
       <c r="A26" s="84"/>
       <c r="B26" s="43" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="C26" s="85"/>
       <c r="D26" s="160"/>
       <c r="E26" s="155"/>
       <c r="F26" s="66" t="str">
         <f>IF(OR(G26=0, ISBLANK(G26)), "", E26/G26)</f>
         <v/>
       </c>
       <c r="G26" s="161"/>
       <c r="H26" s="162">
         <f>E26*C26</f>
         <v>0</v>
       </c>
       <c r="I26" s="85"/>
       <c r="J26" s="1"/>
       <c r="K26" s="45"/>
       <c r="L26" s="45"/>
       <c r="M26" s="145" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="N26" s="151"/>
       <c r="O26" s="158" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="P26" s="98" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
     </row>
     <row r="27" spans="1:16" ht="14.25" customHeight="1">
       <c r="A27" s="84"/>
       <c r="B27" s="41" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="C27" s="85"/>
       <c r="D27" s="160"/>
       <c r="E27" s="155"/>
       <c r="F27" s="66" t="str">
         <f>IF(OR(G27=0, ISBLANK(G27)), "", E27/G27)</f>
         <v/>
       </c>
       <c r="G27" s="161"/>
       <c r="H27" s="162">
         <f>E27*C27</f>
         <v>0</v>
       </c>
       <c r="I27" s="85"/>
       <c r="J27" s="1"/>
       <c r="K27" s="45"/>
       <c r="L27" s="45"/>
       <c r="M27" s="145" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="N27" s="151"/>
       <c r="O27" s="158" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="P27" s="98" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
     </row>
     <row r="28" spans="1:16" ht="14.25" customHeight="1">
       <c r="A28" s="84"/>
       <c r="B28" s="41" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="C28" s="86"/>
       <c r="D28" s="160"/>
       <c r="E28" s="155"/>
       <c r="F28" s="66" t="str">
         <f>IF(OR(G28=0, ISBLANK(G28)), "", E28/G28)</f>
         <v/>
       </c>
       <c r="G28" s="161"/>
       <c r="H28" s="89">
         <f>E28*C28</f>
         <v>0</v>
       </c>
       <c r="I28" s="85"/>
       <c r="J28" s="1"/>
       <c r="K28" s="45"/>
       <c r="L28" s="45"/>
       <c r="M28" s="145" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="N28" s="151"/>
       <c r="O28" s="158" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="P28" s="98" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
     </row>
     <row r="29" spans="1:16" ht="14.25" customHeight="1">
       <c r="A29" s="84"/>
       <c r="B29" s="41" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="C29" s="88">
         <f>SUM(C24:C28)</f>
         <v>0</v>
       </c>
       <c r="D29" s="158"/>
       <c r="E29" s="28"/>
       <c r="F29" s="28"/>
       <c r="G29" s="276"/>
       <c r="H29" s="163">
         <f>SUM(H24:H28)</f>
         <v>0</v>
       </c>
       <c r="I29" s="163"/>
       <c r="J29" s="1"/>
       <c r="K29" s="147"/>
       <c r="L29" s="147"/>
       <c r="M29" s="145" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="N29" s="151"/>
       <c r="O29" s="158" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="P29" s="98" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
     </row>
     <row r="30" spans="1:16" ht="14.25" customHeight="1">
       <c r="A30" s="84"/>
       <c r="B30" s="41"/>
       <c r="C30" s="125"/>
       <c r="D30" s="158"/>
       <c r="E30" s="28"/>
       <c r="F30" s="28"/>
       <c r="G30" s="276"/>
       <c r="H30" s="163"/>
       <c r="I30" s="163"/>
       <c r="J30" s="1"/>
       <c r="K30" s="45"/>
       <c r="L30" s="45"/>
       <c r="M30" s="150" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="N30" s="151"/>
       <c r="O30" s="158"/>
       <c r="P30" s="98"/>
     </row>
     <row r="31" spans="1:16" ht="14.25" customHeight="1">
       <c r="A31" s="84"/>
       <c r="B31" s="65" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="C31" s="62"/>
       <c r="D31" s="63"/>
       <c r="E31" s="64"/>
       <c r="F31" s="64"/>
       <c r="G31" s="63"/>
       <c r="H31" s="63"/>
       <c r="I31" s="274"/>
       <c r="J31" s="1"/>
       <c r="K31" s="45"/>
       <c r="L31" s="45"/>
       <c r="M31" s="145" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="N31" s="151"/>
       <c r="O31" s="158"/>
       <c r="P31" s="98"/>
     </row>
     <row r="32" spans="1:16" ht="14.25" customHeight="1">
       <c r="A32" s="84"/>
       <c r="B32" s="327" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="C32" s="327"/>
       <c r="D32" s="327"/>
       <c r="E32" s="327"/>
       <c r="F32" s="327"/>
       <c r="G32" s="327"/>
       <c r="H32" s="327"/>
       <c r="I32" s="263"/>
       <c r="J32" s="1"/>
       <c r="K32" s="45"/>
       <c r="L32" s="45"/>
       <c r="M32" s="145" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="N32" s="151"/>
       <c r="O32" s="158"/>
       <c r="P32" s="98"/>
     </row>
     <row r="33" spans="1:16" ht="14.25" customHeight="1">
       <c r="A33" s="84"/>
       <c r="B33" s="328"/>
       <c r="C33" s="328"/>
       <c r="D33" s="328"/>
       <c r="E33" s="328"/>
       <c r="F33" s="328"/>
       <c r="G33" s="328"/>
       <c r="H33" s="328"/>
       <c r="I33" s="263"/>
       <c r="J33" s="1"/>
       <c r="K33" s="45"/>
       <c r="L33" s="45"/>
       <c r="M33" s="145" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="N33" s="151"/>
       <c r="O33" s="158"/>
       <c r="P33" s="98"/>
     </row>
     <row r="34" spans="1:16" ht="14.25" customHeight="1">
       <c r="A34" s="84"/>
       <c r="B34" s="328"/>
       <c r="C34" s="328"/>
       <c r="D34" s="328"/>
       <c r="E34" s="328"/>
       <c r="F34" s="328"/>
       <c r="G34" s="328"/>
       <c r="H34" s="328"/>
       <c r="I34" s="263"/>
       <c r="J34" s="1"/>
       <c r="K34" s="45"/>
       <c r="L34" s="45"/>
       <c r="M34" s="165" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="N34" s="151"/>
       <c r="O34" s="158"/>
       <c r="P34" s="98"/>
     </row>
     <row r="35" spans="1:16" ht="14.25" customHeight="1">
       <c r="A35" s="84"/>
       <c r="B35" s="43"/>
       <c r="C35" s="153" t="s">
+        <v>170</v>
+      </c>
+      <c r="D35" s="153" t="s">
         <v>171</v>
       </c>
-      <c r="D35" s="153" t="s">
+      <c r="E35" s="35" t="s">
         <v>172</v>
       </c>
-      <c r="E35" s="35" t="s">
+      <c r="F35" s="39" t="s">
         <v>173</v>
       </c>
-      <c r="F35" s="39" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G35" s="39" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="J35" s="1"/>
       <c r="K35" s="45"/>
       <c r="L35" s="45"/>
       <c r="M35" s="165" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="N35" s="96"/>
       <c r="O35" s="158"/>
       <c r="P35" s="98"/>
     </row>
     <row r="36" spans="1:16" ht="14.25" customHeight="1">
       <c r="A36" s="84"/>
       <c r="B36" s="43" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="C36" s="85"/>
       <c r="D36" s="160"/>
       <c r="E36" s="155"/>
       <c r="F36" s="162">
         <f>E36*C36</f>
         <v>0</v>
       </c>
       <c r="G36" s="85"/>
       <c r="J36" s="1"/>
       <c r="K36" s="45"/>
       <c r="L36" s="45"/>
       <c r="M36" s="145" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="N36" s="258">
         <f>SUM(N23:N35)</f>
         <v>0</v>
       </c>
       <c r="O36" s="158"/>
       <c r="P36" s="98"/>
     </row>
     <row r="37" spans="1:16" ht="14.25" customHeight="1">
       <c r="A37" s="84"/>
       <c r="B37" s="43" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="C37" s="85"/>
       <c r="D37" s="160"/>
       <c r="E37" s="155"/>
       <c r="F37" s="162">
         <f>E37*C37</f>
         <v>0</v>
       </c>
       <c r="G37" s="85"/>
       <c r="J37" s="1"/>
       <c r="K37" s="45"/>
       <c r="L37" s="45"/>
       <c r="M37" s="45"/>
       <c r="N37" s="45"/>
       <c r="O37" s="158"/>
       <c r="P37" s="98"/>
     </row>
     <row r="38" spans="1:16" ht="14.25" customHeight="1">
       <c r="A38" s="84"/>
       <c r="B38" s="43" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="C38" s="85"/>
       <c r="D38" s="160"/>
       <c r="E38" s="155"/>
       <c r="F38" s="162">
         <f>E38*C38</f>
         <v>0</v>
       </c>
       <c r="G38" s="85"/>
       <c r="J38" s="1"/>
       <c r="K38" s="45"/>
       <c r="L38" s="45"/>
       <c r="M38" s="43" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="N38" s="166">
         <f>N20-N36</f>
         <v>0</v>
       </c>
       <c r="O38" s="158"/>
       <c r="P38" s="98"/>
     </row>
     <row r="39" spans="1:16" ht="14.25" customHeight="1">
       <c r="A39" s="84"/>
       <c r="B39" s="41" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="C39" s="85"/>
       <c r="D39" s="160"/>
       <c r="E39" s="155"/>
       <c r="F39" s="162">
         <f>E39*C39</f>
         <v>0</v>
       </c>
       <c r="G39" s="85"/>
       <c r="J39" s="1"/>
       <c r="K39" s="45"/>
       <c r="L39" s="45"/>
       <c r="M39" s="43" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="N39" s="91">
         <f>G76</f>
         <v>0</v>
       </c>
       <c r="O39" s="158"/>
       <c r="P39" s="98"/>
     </row>
     <row r="40" spans="1:16" ht="14.25" customHeight="1">
       <c r="A40" s="84"/>
       <c r="B40" s="41" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="C40" s="86"/>
       <c r="D40" s="160"/>
       <c r="E40" s="155"/>
       <c r="F40" s="89">
         <f>E40*C40</f>
         <v>0</v>
       </c>
       <c r="G40" s="85"/>
       <c r="J40" s="1"/>
       <c r="K40" s="45"/>
       <c r="L40" s="45"/>
       <c r="M40" s="41" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="N40" s="167">
         <f>N38+N39</f>
         <v>0</v>
       </c>
       <c r="O40" s="158"/>
       <c r="P40" s="98"/>
     </row>
     <row r="41" spans="1:16" ht="14.25" customHeight="1">
       <c r="A41" s="84"/>
       <c r="B41" s="41" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="C41" s="88">
         <f>SUM(C36:C40)</f>
         <v>0</v>
       </c>
       <c r="D41" s="158"/>
       <c r="E41" s="28"/>
       <c r="F41" s="163">
         <f>SUM(F36:F40)</f>
         <v>0</v>
       </c>
       <c r="G41" s="163"/>
       <c r="J41" s="1"/>
       <c r="K41" s="168" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="L41" s="45"/>
       <c r="M41" s="145"/>
       <c r="N41" s="45"/>
       <c r="O41" s="158"/>
       <c r="P41" s="94"/>
     </row>
     <row r="42" spans="1:16" ht="14.25" customHeight="1">
       <c r="A42" s="84"/>
       <c r="B42" s="41"/>
       <c r="C42" s="125"/>
       <c r="D42" s="158"/>
       <c r="E42" s="28"/>
       <c r="F42" s="28"/>
       <c r="G42" s="276"/>
       <c r="H42" s="163"/>
       <c r="I42" s="163"/>
       <c r="J42" s="1"/>
       <c r="K42" s="45"/>
       <c r="L42" s="41" t="s">
+        <v>209</v>
+      </c>
+      <c r="M42" s="41" t="s">
         <v>210</v>
       </c>
-      <c r="M42" s="41" t="s">
+      <c r="N42" s="41" t="s">
         <v>211</v>
-      </c>
-[...1 lines deleted...]
-        <v>212</v>
       </c>
       <c r="O42" s="158"/>
       <c r="P42" s="94"/>
     </row>
     <row r="43" spans="1:16" ht="14.25" customHeight="1">
       <c r="A43" s="84"/>
       <c r="B43" s="65" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="C43" s="62"/>
       <c r="D43" s="63"/>
       <c r="E43" s="64"/>
       <c r="F43" s="64"/>
       <c r="G43" s="63"/>
       <c r="H43" s="63"/>
       <c r="I43" s="274"/>
       <c r="J43" s="1"/>
       <c r="K43" s="150" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="L43" s="170"/>
       <c r="M43" s="171"/>
       <c r="N43" s="92"/>
       <c r="O43" s="158" t="str">
         <f>IF(OR(ISBLANK(Roll_Total_Units), Roll_Total_Units = 0), "", IF(NOT(ISBLANK(N29)), N29/Roll_Total_Units, ""))</f>
         <v/>
       </c>
       <c r="P43" s="94"/>
     </row>
     <row r="44" spans="1:16" ht="14.25" customHeight="1">
       <c r="A44" s="84"/>
       <c r="B44" s="327" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="C44" s="327"/>
       <c r="D44" s="327"/>
       <c r="E44" s="327"/>
       <c r="F44" s="327"/>
       <c r="G44" s="327"/>
       <c r="H44" s="327"/>
       <c r="I44" s="263"/>
       <c r="J44" s="1"/>
       <c r="K44" s="150" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="L44" s="170"/>
       <c r="M44" s="171"/>
       <c r="N44" s="151"/>
       <c r="O44" s="158"/>
       <c r="P44" s="94"/>
     </row>
     <row r="45" spans="1:16" ht="14.25" customHeight="1">
       <c r="A45" s="84"/>
       <c r="B45" s="328"/>
       <c r="C45" s="328"/>
       <c r="D45" s="328"/>
       <c r="E45" s="328"/>
       <c r="F45" s="328"/>
       <c r="G45" s="328"/>
       <c r="H45" s="328"/>
       <c r="I45" s="263"/>
       <c r="J45" s="1"/>
       <c r="K45" s="45"/>
       <c r="L45" s="45"/>
       <c r="M45" s="145"/>
       <c r="N45" s="45"/>
       <c r="O45" s="158" t="str">
         <f>IF(OR(ISBLANK(Roll_Total_Units), Roll_Total_Units = 0), "", IF(NOT(ISBLANK(N30)), N30/Roll_Total_Units, ""))</f>
         <v/>
       </c>
       <c r="P45" s="94"/>
     </row>
     <row r="46" spans="1:16" ht="14.25" customHeight="1">
       <c r="A46" s="84"/>
       <c r="B46" s="43"/>
       <c r="C46" s="153" t="s">
+        <v>170</v>
+      </c>
+      <c r="D46" s="153" t="s">
         <v>171</v>
       </c>
-      <c r="D46" s="153" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E46" s="164" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F46" s="28"/>
       <c r="G46" s="276"/>
       <c r="H46" s="39" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="I46" s="39" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="J46" s="1"/>
       <c r="K46" s="45"/>
       <c r="L46" s="45"/>
       <c r="M46" s="150" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="N46" s="93">
         <f>N44+N43</f>
         <v>0</v>
       </c>
       <c r="O46" s="158" t="str">
         <f>IF(OR(ISBLANK(Roll_Total_Units), Roll_Total_Units = 0), "", IF(NOT(ISBLANK(N31)), N31/Roll_Total_Units, ""))</f>
         <v/>
       </c>
       <c r="P46" s="94"/>
     </row>
     <row r="47" spans="1:16" ht="14.25" customHeight="1">
       <c r="A47" s="84"/>
       <c r="B47" s="43" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="C47" s="90"/>
       <c r="D47" s="154"/>
       <c r="E47" s="155"/>
       <c r="F47" s="38"/>
       <c r="G47" s="47"/>
       <c r="H47" s="156">
         <f>E47*C47</f>
         <v>0</v>
       </c>
       <c r="I47" s="85"/>
       <c r="J47" s="1"/>
       <c r="K47" s="45"/>
       <c r="L47" s="45"/>
       <c r="M47" s="145"/>
       <c r="N47" s="45"/>
       <c r="O47" s="158" t="str">
         <f>IF(OR(ISBLANK(Roll_Total_Units), Roll_Total_Units = 0), "", IF(NOT(ISBLANK(N32)), N32/Roll_Total_Units, ""))</f>
         <v/>
       </c>
       <c r="P47" s="94"/>
     </row>
     <row r="48" spans="1:16" ht="14.25" customHeight="1">
       <c r="A48" s="84"/>
       <c r="B48" s="43" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="C48" s="85"/>
       <c r="D48" s="154"/>
       <c r="E48" s="155"/>
       <c r="F48" s="38"/>
       <c r="G48" s="47"/>
       <c r="H48" s="156">
         <f>E48*C48</f>
         <v>0</v>
       </c>
       <c r="I48" s="85"/>
       <c r="J48" s="1"/>
       <c r="K48" s="45"/>
       <c r="L48" s="45"/>
       <c r="M48" s="150" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="N48" s="167">
         <f>N40-N46</f>
         <v>0</v>
       </c>
       <c r="O48" s="158" t="str">
         <f>IF(OR(ISBLANK(Roll_Total_Units), Roll_Total_Units = 0), "", IF(NOT(ISBLANK(N33)), N33/Roll_Total_Units, ""))</f>
         <v/>
       </c>
       <c r="P48" s="94"/>
     </row>
     <row r="49" spans="1:16" ht="14.25" customHeight="1">
       <c r="A49" s="84"/>
       <c r="B49" s="43" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="C49" s="85"/>
       <c r="D49" s="154"/>
       <c r="E49" s="155"/>
       <c r="F49" s="38"/>
       <c r="G49" s="47"/>
       <c r="H49" s="156">
         <f>E49*C49</f>
         <v>0</v>
       </c>
       <c r="I49" s="85"/>
       <c r="J49" s="1"/>
       <c r="O49" s="158" t="str">
         <f>IF(OR(ISBLANK(Roll_Total_Units), Roll_Total_Units = 0), "", IF(NOT(ISBLANK(N35)), N35/Roll_Total_Units, ""))</f>
         <v/>
       </c>
       <c r="P49" s="98" t="str">
         <f>IF(LEN(TRIM(O49))&gt;0, "/unit", "")</f>
         <v/>
       </c>
     </row>
     <row r="50" spans="1:16" ht="14.25" customHeight="1">
       <c r="A50" s="84"/>
       <c r="B50" s="41" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="C50" s="85"/>
       <c r="D50" s="154"/>
       <c r="E50" s="155"/>
       <c r="F50" s="38"/>
       <c r="G50" s="47"/>
       <c r="H50" s="156">
         <f>E50*C50</f>
         <v>0</v>
       </c>
       <c r="I50" s="85"/>
       <c r="J50" s="1"/>
       <c r="O50" s="1"/>
       <c r="P50" s="94"/>
     </row>
     <row r="51" spans="1:16" ht="14.25" customHeight="1">
       <c r="A51" s="84"/>
       <c r="B51" s="41" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="C51" s="86"/>
       <c r="D51" s="154"/>
       <c r="E51" s="155"/>
       <c r="F51" s="38"/>
       <c r="G51" s="47"/>
       <c r="H51" s="87">
         <f>E51*C51</f>
         <v>0</v>
       </c>
       <c r="I51" s="85"/>
       <c r="J51" s="1"/>
       <c r="P51" s="94"/>
     </row>
     <row r="52" spans="1:16" ht="14.25" customHeight="1">
       <c r="A52" s="84"/>
       <c r="B52" s="41" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="C52" s="88">
         <f>SUM(C47:C51)</f>
         <v>0</v>
       </c>
       <c r="D52" s="158"/>
       <c r="E52" s="28"/>
       <c r="F52" s="28"/>
       <c r="G52" s="47"/>
       <c r="H52" s="159">
         <f>SUM(H47:H51)</f>
         <v>0</v>
       </c>
       <c r="I52" s="159"/>
       <c r="J52" s="1"/>
       <c r="P52" s="94"/>
     </row>
     <row r="53" spans="1:16" ht="14.25" customHeight="1">
       <c r="A53" s="84"/>
       <c r="B53" s="45"/>
       <c r="C53" s="45"/>
       <c r="D53" s="45"/>
       <c r="E53" s="45"/>
       <c r="F53" s="45"/>
       <c r="G53" s="45"/>
       <c r="H53" s="45"/>
       <c r="I53" s="45"/>
       <c r="J53" s="1"/>
       <c r="P53" s="94"/>
     </row>
     <row r="54" spans="1:16" ht="14.25" customHeight="1">
       <c r="A54" s="84"/>
       <c r="B54" s="128"/>
       <c r="C54" s="129" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="D54" s="130">
         <f>IF(OR(ISBLANK(C52), ISBLANK(C29), ISBLANK(C17)), "", C52 + C29 + C17)</f>
         <v>0</v>
       </c>
       <c r="E54" s="127"/>
       <c r="F54" s="127"/>
       <c r="G54" s="129" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="H54" s="126">
         <f>H52+H29+H17</f>
         <v>0</v>
       </c>
       <c r="I54" s="163"/>
       <c r="J54" s="1"/>
       <c r="P54" s="94"/>
     </row>
     <row r="55" spans="1:16" ht="14.25" customHeight="1">
       <c r="A55" s="84"/>
       <c r="B55" s="278" t="str">
         <f>IF((Roll_Affordable_Units+Roll_RGI_Units)=Project_Affordable_Units,"","Note: Affordable+RGI units must add to Affordable Units inputted on Sheet 1")</f>
         <v/>
       </c>
       <c r="C55" s="169"/>
       <c r="D55" s="169"/>
       <c r="E55" s="43"/>
       <c r="F55" s="45"/>
       <c r="G55" s="164"/>
       <c r="H55" s="47"/>
       <c r="I55" s="47"/>
       <c r="J55" s="1"/>
       <c r="P55" s="94"/>
     </row>
     <row r="56" spans="1:16" ht="14.25" customHeight="1">
       <c r="A56" s="277"/>
       <c r="B56" s="282" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="C56" s="279"/>
       <c r="D56" s="279"/>
       <c r="E56" s="272"/>
       <c r="F56" s="330"/>
       <c r="G56" s="330"/>
       <c r="H56" s="330"/>
       <c r="I56" s="330"/>
       <c r="P56" s="280"/>
     </row>
     <row r="57" spans="1:16" ht="5.0999999999999996" customHeight="1">
       <c r="A57" s="277"/>
       <c r="B57" s="278"/>
       <c r="C57" s="279"/>
       <c r="D57" s="279"/>
       <c r="E57" s="272"/>
       <c r="F57" s="281"/>
       <c r="G57" s="85"/>
       <c r="H57" s="85"/>
       <c r="I57" s="85"/>
       <c r="P57" s="280"/>
     </row>
     <row r="58" spans="1:16" ht="14.25" customHeight="1">
       <c r="A58" s="277"/>
       <c r="B58" s="282" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="C58" s="279"/>
       <c r="D58" s="279"/>
       <c r="E58" s="272"/>
       <c r="F58" s="281"/>
       <c r="G58" s="85"/>
       <c r="H58" s="85"/>
       <c r="I58" s="85"/>
       <c r="P58" s="280"/>
     </row>
     <row r="59" spans="1:16" ht="45" customHeight="1">
       <c r="A59" s="277"/>
       <c r="B59" s="331"/>
       <c r="C59" s="331"/>
       <c r="D59" s="331"/>
       <c r="E59" s="331"/>
       <c r="F59" s="331"/>
       <c r="G59" s="331"/>
       <c r="H59" s="331"/>
       <c r="I59" s="331"/>
       <c r="P59" s="280"/>
     </row>
     <row r="60" spans="1:16" ht="14.25" customHeight="1">
       <c r="A60" s="84"/>
       <c r="B60" s="45"/>
@@ -10016,107 +10014,107 @@
       <c r="D60" s="45"/>
       <c r="E60" s="45"/>
       <c r="F60" s="45"/>
       <c r="G60" s="45"/>
       <c r="H60" s="45"/>
       <c r="I60" s="45"/>
       <c r="J60" s="1"/>
       <c r="P60" s="94"/>
     </row>
     <row r="61" spans="1:16" ht="14.25" customHeight="1">
       <c r="A61" s="84"/>
       <c r="B61" s="45"/>
       <c r="C61" s="45"/>
       <c r="D61" s="45"/>
       <c r="E61" s="45"/>
       <c r="F61" s="45"/>
       <c r="G61" s="45"/>
       <c r="H61" s="45"/>
       <c r="I61" s="45"/>
       <c r="J61" s="1"/>
       <c r="P61" s="94"/>
     </row>
     <row r="62" spans="1:16" ht="14.25" customHeight="1">
       <c r="A62" s="84"/>
       <c r="B62" s="65" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="C62" s="62"/>
       <c r="D62" s="63"/>
       <c r="E62" s="64"/>
       <c r="F62" s="64"/>
       <c r="G62" s="63"/>
       <c r="H62" s="63"/>
       <c r="I62" s="274"/>
       <c r="J62" s="1"/>
       <c r="P62" s="94"/>
     </row>
     <row r="63" spans="1:16" ht="14.25" customHeight="1">
       <c r="A63" s="84"/>
       <c r="B63" s="327" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="C63" s="327"/>
       <c r="D63" s="327"/>
       <c r="E63" s="327"/>
       <c r="F63" s="327"/>
       <c r="G63" s="327"/>
       <c r="H63" s="327"/>
       <c r="I63" s="263"/>
       <c r="J63" s="1"/>
       <c r="P63" s="94"/>
     </row>
     <row r="64" spans="1:16" ht="14.25" customHeight="1">
       <c r="A64" s="84"/>
       <c r="B64" s="328"/>
       <c r="C64" s="328"/>
       <c r="D64" s="328"/>
       <c r="E64" s="328"/>
       <c r="F64" s="328"/>
       <c r="G64" s="328"/>
       <c r="H64" s="328"/>
       <c r="I64" s="263"/>
       <c r="J64" s="1"/>
       <c r="P64" s="94"/>
     </row>
     <row r="65" spans="1:16" ht="40.799999999999997">
       <c r="A65" s="84"/>
       <c r="B65" s="43"/>
       <c r="C65" s="298" t="s">
+        <v>223</v>
+      </c>
+      <c r="D65" s="298" t="s">
         <v>224</v>
       </c>
-      <c r="D65" s="298" t="s">
+      <c r="E65" s="298" t="s">
         <v>225</v>
       </c>
-      <c r="E65" s="298" t="s">
+      <c r="F65" s="299" t="s">
         <v>226</v>
       </c>
-      <c r="F65" s="299" t="s">
+      <c r="G65" s="300" t="s">
         <v>227</v>
-      </c>
-[...1 lines deleted...]
-        <v>228</v>
       </c>
       <c r="H65" s="39"/>
       <c r="I65" s="39"/>
       <c r="J65" s="1"/>
       <c r="P65" s="94"/>
     </row>
     <row r="66" spans="1:16" ht="14.25" customHeight="1">
       <c r="A66" s="84"/>
       <c r="B66" s="43"/>
       <c r="C66" s="302"/>
       <c r="D66" s="303"/>
       <c r="E66" s="301"/>
       <c r="F66" s="306"/>
       <c r="G66" s="306"/>
       <c r="J66" s="1"/>
       <c r="P66" s="94"/>
     </row>
     <row r="67" spans="1:16" ht="14.25" customHeight="1">
       <c r="A67" s="84"/>
       <c r="B67" s="43"/>
       <c r="C67" s="304"/>
       <c r="D67" s="303"/>
       <c r="E67" s="301"/>
       <c r="F67" s="306"/>
       <c r="G67" s="306"/>
@@ -10150,148 +10148,148 @@
       <c r="B70" s="41"/>
       <c r="C70" s="305"/>
       <c r="D70" s="303"/>
       <c r="E70" s="301"/>
       <c r="F70" s="306"/>
       <c r="G70" s="306"/>
       <c r="J70" s="1"/>
       <c r="P70" s="94"/>
     </row>
     <row r="71" spans="1:16" ht="14.25" customHeight="1">
       <c r="A71" s="84"/>
       <c r="B71" s="45"/>
       <c r="C71" s="45"/>
       <c r="D71" s="45"/>
       <c r="E71" s="45"/>
       <c r="F71" s="45"/>
       <c r="G71" s="45"/>
       <c r="H71" s="45"/>
       <c r="I71" s="45"/>
       <c r="J71" s="1"/>
       <c r="P71" s="94"/>
     </row>
     <row r="72" spans="1:16" ht="14.25" customHeight="1">
       <c r="A72" s="172"/>
       <c r="B72" s="136" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="C72" s="137"/>
       <c r="D72" s="138"/>
       <c r="E72" s="139"/>
       <c r="F72" s="139"/>
       <c r="G72" s="140"/>
       <c r="H72" s="140"/>
       <c r="I72" s="140"/>
       <c r="J72" s="1"/>
       <c r="P72" s="94"/>
     </row>
     <row r="73" spans="1:16" ht="14.25" customHeight="1">
       <c r="A73" s="84"/>
       <c r="B73" s="328" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="C73" s="328"/>
       <c r="D73" s="328"/>
       <c r="E73" s="328"/>
       <c r="F73" s="328"/>
       <c r="G73" s="328"/>
       <c r="H73" s="328"/>
       <c r="I73" s="263"/>
       <c r="J73" s="1"/>
       <c r="P73" s="94"/>
     </row>
     <row r="74" spans="1:16" ht="14.25" customHeight="1">
       <c r="A74" s="84"/>
       <c r="B74" s="328"/>
       <c r="C74" s="328"/>
       <c r="D74" s="328"/>
       <c r="E74" s="328"/>
       <c r="F74" s="328"/>
       <c r="G74" s="328"/>
       <c r="H74" s="328"/>
       <c r="I74" s="263"/>
       <c r="J74" s="1"/>
       <c r="O74" s="1"/>
       <c r="P74" s="94"/>
     </row>
     <row r="75" spans="1:16" ht="14.25" customHeight="1">
       <c r="A75" s="84"/>
       <c r="B75" s="329" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="C75" s="329"/>
       <c r="D75" s="95" t="s">
+        <v>231</v>
+      </c>
+      <c r="E75" s="329" t="s">
         <v>232</v>
-      </c>
-[...1 lines deleted...]
-        <v>233</v>
       </c>
       <c r="F75" s="329"/>
       <c r="G75" s="329" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="H75" s="329"/>
       <c r="I75" s="264"/>
       <c r="J75" s="1"/>
       <c r="O75" s="1"/>
       <c r="P75" s="94"/>
     </row>
     <row r="76" spans="1:16" ht="14.25" customHeight="1">
       <c r="A76" s="84"/>
       <c r="B76" s="323"/>
       <c r="C76" s="323"/>
       <c r="D76" s="173"/>
       <c r="E76" s="324"/>
       <c r="F76" s="324"/>
       <c r="G76" s="325">
         <f>B76*D76-(B76*D76*E76)</f>
         <v>0</v>
       </c>
       <c r="H76" s="325"/>
       <c r="I76" s="261"/>
       <c r="J76" s="1"/>
       <c r="O76" s="1"/>
       <c r="P76" s="94"/>
     </row>
     <row r="77" spans="1:16" ht="5.0999999999999996" customHeight="1">
       <c r="A77" s="84"/>
       <c r="B77" s="259"/>
       <c r="C77" s="259"/>
       <c r="D77" s="173"/>
       <c r="E77" s="260"/>
       <c r="F77" s="260"/>
       <c r="G77" s="261"/>
       <c r="H77" s="261"/>
       <c r="I77" s="261"/>
       <c r="J77" s="1"/>
       <c r="O77" s="1"/>
       <c r="P77" s="94"/>
     </row>
     <row r="78" spans="1:16" ht="12" customHeight="1">
       <c r="A78" s="84"/>
       <c r="B78" s="283" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="C78" s="259"/>
       <c r="D78" s="173"/>
       <c r="E78" s="260"/>
       <c r="F78" s="260"/>
       <c r="G78" s="261"/>
       <c r="H78" s="261"/>
       <c r="I78" s="261"/>
       <c r="J78" s="1"/>
       <c r="O78" s="1"/>
       <c r="P78" s="94"/>
     </row>
     <row r="79" spans="1:16" ht="55.5" customHeight="1">
       <c r="A79" s="84"/>
       <c r="B79" s="321"/>
       <c r="C79" s="321"/>
       <c r="D79" s="321"/>
       <c r="E79" s="321"/>
       <c r="F79" s="321"/>
       <c r="G79" s="321"/>
       <c r="H79" s="321"/>
       <c r="I79" s="321"/>
       <c r="J79" s="1"/>
       <c r="O79" s="1"/>
       <c r="P79" s="94"/>
@@ -10415,168 +10413,168 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{756426AE-F3D1-DC41-A2C0-11C42384FAB8}">
   <sheetPr codeName="Sheet5">
     <tabColor rgb="FF123985"/>
   </sheetPr>
   <dimension ref="A1:D36"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" showRuler="0" topLeftCell="A9" zoomScale="150" zoomScaleNormal="150" zoomScalePageLayoutView="125" workbookViewId="0">
       <selection activeCell="H13" sqref="H13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="12" defaultRowHeight="18.899999999999999" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="4.42578125" customWidth="1"/>
     <col min="2" max="2" width="96.42578125" customWidth="1"/>
     <col min="3" max="3" width="29.140625" customWidth="1"/>
     <col min="4" max="4" width="4.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="29.1" customHeight="1">
       <c r="A1" s="21"/>
       <c r="B1" s="180" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="C1" s="178"/>
       <c r="D1" s="179" t="str">
         <f>IF(ISBLANK(Project_Name), "", UPPER(Project_Name))</f>
         <v/>
       </c>
     </row>
     <row r="2" spans="1:4" ht="35.1" customHeight="1">
       <c r="A2" s="3"/>
-      <c r="B2" s="335" t="s">
-[...2 lines deleted...]
-      <c r="C2" s="335"/>
+      <c r="B2" s="334" t="s">
+        <v>236</v>
+      </c>
+      <c r="C2" s="334"/>
       <c r="D2" s="5"/>
     </row>
     <row r="3" spans="1:4" ht="84.9" customHeight="1">
       <c r="A3" s="3"/>
-      <c r="B3" s="336"/>
-      <c r="C3" s="336"/>
+      <c r="B3" s="332"/>
+      <c r="C3" s="332"/>
       <c r="D3" s="5"/>
     </row>
     <row r="4" spans="1:4" ht="30" customHeight="1">
       <c r="A4" s="70"/>
-      <c r="B4" s="338" t="s">
-[...2 lines deleted...]
-      <c r="C4" s="337"/>
+      <c r="B4" s="335" t="s">
+        <v>237</v>
+      </c>
+      <c r="C4" s="333"/>
       <c r="D4" s="71"/>
     </row>
     <row r="5" spans="1:4" ht="84.9" customHeight="1">
       <c r="A5" s="70"/>
-      <c r="B5" s="336"/>
-      <c r="C5" s="336"/>
+      <c r="B5" s="332"/>
+      <c r="C5" s="332"/>
       <c r="D5" s="71"/>
     </row>
     <row r="6" spans="1:4" ht="30" customHeight="1">
       <c r="A6" s="70"/>
-      <c r="B6" s="337" t="s">
-[...2 lines deleted...]
-      <c r="C6" s="337"/>
+      <c r="B6" s="333" t="s">
+        <v>238</v>
+      </c>
+      <c r="C6" s="333"/>
       <c r="D6" s="71"/>
     </row>
     <row r="7" spans="1:4" ht="84.9" customHeight="1">
       <c r="A7" s="70"/>
-      <c r="B7" s="336"/>
-      <c r="C7" s="336"/>
+      <c r="B7" s="332"/>
+      <c r="C7" s="332"/>
       <c r="D7" s="71"/>
     </row>
     <row r="8" spans="1:4" ht="30.9" customHeight="1">
       <c r="A8" s="70"/>
-      <c r="B8" s="337" t="s">
-[...2 lines deleted...]
-      <c r="C8" s="337"/>
+      <c r="B8" s="333" t="s">
+        <v>239</v>
+      </c>
+      <c r="C8" s="333"/>
       <c r="D8" s="71"/>
     </row>
     <row r="9" spans="1:4" ht="84.9" customHeight="1">
       <c r="A9" s="70"/>
-      <c r="B9" s="336"/>
-      <c r="C9" s="336"/>
+      <c r="B9" s="332"/>
+      <c r="C9" s="332"/>
       <c r="D9" s="71"/>
     </row>
     <row r="10" spans="1:4" ht="10.199999999999999">
       <c r="A10" s="70"/>
-      <c r="B10" s="335" t="s">
-[...2 lines deleted...]
-      <c r="C10" s="335"/>
+      <c r="B10" s="334" t="s">
+        <v>240</v>
+      </c>
+      <c r="C10" s="334"/>
       <c r="D10" s="71"/>
     </row>
     <row r="11" spans="1:4" ht="84.9" customHeight="1">
       <c r="A11" s="70"/>
-      <c r="B11" s="336"/>
-      <c r="C11" s="336"/>
+      <c r="B11" s="332"/>
+      <c r="C11" s="332"/>
       <c r="D11" s="71"/>
     </row>
     <row r="12" spans="1:4" ht="43.5" customHeight="1">
       <c r="A12" s="70"/>
-      <c r="B12" s="337" t="s">
-[...2 lines deleted...]
-      <c r="C12" s="337"/>
+      <c r="B12" s="333" t="s">
+        <v>241</v>
+      </c>
+      <c r="C12" s="333"/>
       <c r="D12" s="71"/>
     </row>
     <row r="13" spans="1:4" ht="84.9" customHeight="1">
       <c r="A13" s="70"/>
-      <c r="B13" s="336"/>
-      <c r="C13" s="336"/>
+      <c r="B13" s="332"/>
+      <c r="C13" s="332"/>
       <c r="D13" s="71"/>
     </row>
     <row r="14" spans="1:4" ht="30" customHeight="1">
       <c r="A14" s="70"/>
-      <c r="B14" s="332" t="s">
-[...2 lines deleted...]
-      <c r="C14" s="333"/>
+      <c r="B14" s="336" t="s">
+        <v>242</v>
+      </c>
+      <c r="C14" s="337"/>
       <c r="D14" s="71"/>
     </row>
     <row r="15" spans="1:4" ht="84.9" customHeight="1">
       <c r="A15" s="70"/>
-      <c r="B15" s="334"/>
-      <c r="C15" s="334"/>
+      <c r="B15" s="338"/>
+      <c r="C15" s="338"/>
       <c r="D15" s="71"/>
     </row>
     <row r="16" spans="1:4" ht="30" customHeight="1">
       <c r="A16" s="70"/>
-      <c r="B16" s="332" t="s">
-[...2 lines deleted...]
-      <c r="C16" s="333"/>
+      <c r="B16" s="336" t="s">
+        <v>243</v>
+      </c>
+      <c r="C16" s="337"/>
       <c r="D16" s="71"/>
     </row>
     <row r="17" spans="1:4" ht="84.9" customHeight="1">
       <c r="A17" s="70"/>
-      <c r="B17" s="334"/>
-      <c r="C17" s="334"/>
+      <c r="B17" s="338"/>
+      <c r="C17" s="338"/>
       <c r="D17" s="71"/>
     </row>
     <row r="18" spans="1:4" ht="18.899999999999999" customHeight="1">
       <c r="A18" s="70"/>
       <c r="B18" s="1"/>
       <c r="C18" s="1"/>
       <c r="D18" s="71"/>
     </row>
     <row r="19" spans="1:4" ht="18.899999999999999" customHeight="1">
       <c r="A19" s="49"/>
       <c r="B19" s="33"/>
       <c r="C19" s="33"/>
       <c r="D19" s="50"/>
     </row>
     <row r="20" spans="1:4" ht="18.899999999999999" customHeight="1">
       <c r="A20" s="1"/>
       <c r="B20" s="1"/>
       <c r="C20" s="1"/>
       <c r="D20" s="1"/>
     </row>
     <row r="21" spans="1:4" ht="18.899999999999999" customHeight="1">
       <c r="A21" s="1"/>
       <c r="B21" s="1"/>
       <c r="C21" s="1"/>
       <c r="D21" s="1"/>
@@ -10652,147 +10650,147 @@
       <c r="B33" s="1"/>
       <c r="C33" s="1"/>
       <c r="D33" s="1"/>
     </row>
     <row r="34" spans="1:4" ht="18.899999999999999" customHeight="1">
       <c r="A34" s="1"/>
       <c r="B34" s="1"/>
       <c r="C34" s="1"/>
       <c r="D34" s="1"/>
     </row>
     <row r="35" spans="1:4" ht="18.899999999999999" customHeight="1">
       <c r="A35" s="1"/>
       <c r="B35" s="1"/>
       <c r="C35" s="1"/>
       <c r="D35" s="1"/>
     </row>
     <row r="36" spans="1:4" ht="18.899999999999999" customHeight="1">
       <c r="A36" s="1"/>
       <c r="B36" s="1"/>
       <c r="C36" s="1"/>
       <c r="D36" s="1"/>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1"/>
   <mergeCells count="16">
+    <mergeCell ref="B16:C16"/>
+    <mergeCell ref="B17:C17"/>
+    <mergeCell ref="B10:C10"/>
+    <mergeCell ref="B11:C11"/>
+    <mergeCell ref="B12:C12"/>
+    <mergeCell ref="B13:C13"/>
+    <mergeCell ref="B14:C14"/>
+    <mergeCell ref="B15:C15"/>
     <mergeCell ref="B9:C9"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="B2:C2"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="B7:C7"/>
-    <mergeCell ref="B16:C16"/>
-[...6 lines deleted...]
-    <mergeCell ref="B15:C15"/>
   </mergeCells>
   <conditionalFormatting sqref="B3:C3 B5:C5 B7:C7 B9:C9 B11:C11 B15:C15 B17:C17">
     <cfRule type="containsBlanks" dxfId="6" priority="10">
       <formula>LEN(TRIM(B3))=0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B13:C13">
     <cfRule type="containsBlanks" dxfId="5" priority="1">
       <formula>LEN(TRIM(B13))=0</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="1">
     <dataValidation type="textLength" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Exceeds Limit of 500 Characters" error=" " sqref="B5 B3 B17 B15 B11" xr:uid="{8D813534-6C58-BA4F-B9D1-D54BE5EC64DD}">
       <formula1>0</formula1>
       <formula2>1000</formula2>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.3" footer="0.3"/>
   <pageSetup scale="99" fitToWidth="0" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="11" max="16383" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D6569581-6967-4527-ABEF-205126D3F4C1}">
   <sheetPr>
     <tabColor rgb="FF123985"/>
   </sheetPr>
   <dimension ref="A1:D24"/>
   <sheetViews>
     <sheetView showGridLines="0" showRuler="0" zoomScale="150" zoomScaleNormal="150" zoomScalePageLayoutView="125" workbookViewId="0">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="12" defaultRowHeight="18.899999999999999" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="4.42578125" customWidth="1"/>
     <col min="2" max="2" width="96.42578125" customWidth="1"/>
     <col min="3" max="3" width="29.140625" customWidth="1"/>
     <col min="4" max="4" width="4.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="29.1" customHeight="1">
       <c r="A1" s="21"/>
       <c r="B1" s="180" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="C1" s="178"/>
       <c r="D1" s="179" t="str">
         <f>IF(ISBLANK(Project_Name), "", UPPER(Project_Name))</f>
         <v/>
       </c>
     </row>
     <row r="2" spans="1:4" ht="35.1" customHeight="1">
       <c r="A2" s="3"/>
-      <c r="B2" s="335" t="s">
-[...2 lines deleted...]
-      <c r="C2" s="335"/>
+      <c r="B2" s="334" t="s">
+        <v>244</v>
+      </c>
+      <c r="C2" s="334"/>
       <c r="D2" s="5"/>
     </row>
     <row r="3" spans="1:4" ht="84.9" customHeight="1">
       <c r="A3" s="3"/>
-      <c r="B3" s="336"/>
-      <c r="C3" s="336"/>
+      <c r="B3" s="332"/>
+      <c r="C3" s="332"/>
       <c r="D3" s="5"/>
     </row>
     <row r="4" spans="1:4" ht="30" customHeight="1">
       <c r="A4" s="70"/>
-      <c r="B4" s="338" t="s">
-[...2 lines deleted...]
-      <c r="C4" s="337"/>
+      <c r="B4" s="335" t="s">
+        <v>245</v>
+      </c>
+      <c r="C4" s="333"/>
       <c r="D4" s="71"/>
     </row>
     <row r="5" spans="1:4" ht="84.9" customHeight="1">
       <c r="A5" s="70"/>
-      <c r="B5" s="336"/>
-      <c r="C5" s="336"/>
+      <c r="B5" s="332"/>
+      <c r="C5" s="332"/>
       <c r="D5" s="71"/>
     </row>
     <row r="6" spans="1:4" ht="18.899999999999999" customHeight="1">
       <c r="A6" s="70"/>
       <c r="B6" s="1"/>
       <c r="C6" s="1"/>
       <c r="D6" s="71"/>
     </row>
     <row r="7" spans="1:4" ht="18.899999999999999" customHeight="1">
       <c r="A7" s="49"/>
       <c r="B7" s="33"/>
       <c r="C7" s="33"/>
       <c r="D7" s="50"/>
     </row>
     <row r="8" spans="1:4" ht="18.899999999999999" customHeight="1">
       <c r="A8" s="1"/>
       <c r="B8" s="1"/>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
     </row>
     <row r="9" spans="1:4" ht="18.899999999999999" customHeight="1">
       <c r="A9" s="1"/>
       <c r="B9" s="1"/>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
@@ -10911,112 +10909,112 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C0385CDD-BAF4-44C0-9F49-8ED19BD2C747}">
   <sheetPr>
     <tabColor rgb="FF123985"/>
   </sheetPr>
   <dimension ref="A1:D28"/>
   <sheetViews>
     <sheetView showGridLines="0" showRuler="0" zoomScale="150" zoomScaleNormal="150" zoomScalePageLayoutView="125" workbookViewId="0">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="12" defaultRowHeight="18.899999999999999" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="4.42578125" customWidth="1"/>
     <col min="2" max="2" width="96.42578125" customWidth="1"/>
     <col min="3" max="3" width="29.140625" customWidth="1"/>
     <col min="4" max="4" width="4.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="29.1" customHeight="1">
       <c r="A1" s="21"/>
       <c r="B1" s="180" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="C1" s="178"/>
       <c r="D1" s="179" t="str">
         <f>IF(ISBLANK(Project_Name), "", UPPER(Project_Name))</f>
         <v/>
       </c>
     </row>
     <row r="2" spans="1:4" ht="35.1" customHeight="1">
       <c r="A2" s="3"/>
-      <c r="B2" s="335" t="s">
-[...2 lines deleted...]
-      <c r="C2" s="335"/>
+      <c r="B2" s="334" t="s">
+        <v>246</v>
+      </c>
+      <c r="C2" s="334"/>
       <c r="D2" s="5"/>
     </row>
     <row r="3" spans="1:4" ht="84.9" customHeight="1">
       <c r="A3" s="3"/>
-      <c r="B3" s="336"/>
-      <c r="C3" s="336"/>
+      <c r="B3" s="332"/>
+      <c r="C3" s="332"/>
       <c r="D3" s="5"/>
     </row>
     <row r="4" spans="1:4" ht="30" customHeight="1">
       <c r="A4" s="70"/>
-      <c r="B4" s="338" t="s">
-[...2 lines deleted...]
-      <c r="C4" s="337"/>
+      <c r="B4" s="335" t="s">
+        <v>247</v>
+      </c>
+      <c r="C4" s="333"/>
       <c r="D4" s="71"/>
     </row>
     <row r="5" spans="1:4" ht="84.9" customHeight="1">
       <c r="A5" s="70"/>
-      <c r="B5" s="336"/>
-      <c r="C5" s="336"/>
+      <c r="B5" s="332"/>
+      <c r="C5" s="332"/>
       <c r="D5" s="71"/>
     </row>
     <row r="6" spans="1:4" ht="30" customHeight="1">
       <c r="A6" s="70"/>
-      <c r="B6" s="337" t="s">
-[...2 lines deleted...]
-      <c r="C6" s="337"/>
+      <c r="B6" s="333" t="s">
+        <v>248</v>
+      </c>
+      <c r="C6" s="333"/>
       <c r="D6" s="71"/>
     </row>
     <row r="7" spans="1:4" ht="84.9" customHeight="1">
       <c r="A7" s="70"/>
-      <c r="B7" s="336"/>
-      <c r="C7" s="336"/>
+      <c r="B7" s="332"/>
+      <c r="C7" s="332"/>
       <c r="D7" s="71"/>
     </row>
     <row r="8" spans="1:4" ht="42" customHeight="1">
       <c r="A8" s="70"/>
       <c r="B8" s="339" t="s">
-        <v>250</v>
-[...1 lines deleted...]
-      <c r="C8" s="337"/>
+        <v>249</v>
+      </c>
+      <c r="C8" s="333"/>
       <c r="D8" s="71"/>
     </row>
     <row r="9" spans="1:4" ht="84.9" customHeight="1">
       <c r="A9" s="70"/>
-      <c r="B9" s="336"/>
-      <c r="C9" s="336"/>
+      <c r="B9" s="332"/>
+      <c r="C9" s="332"/>
       <c r="D9" s="71"/>
     </row>
     <row r="10" spans="1:4" ht="18.899999999999999" customHeight="1">
       <c r="A10" s="70"/>
       <c r="B10" s="1"/>
       <c r="C10" s="1"/>
       <c r="D10" s="71"/>
     </row>
     <row r="11" spans="1:4" ht="18.899999999999999" customHeight="1">
       <c r="A11" s="49"/>
       <c r="B11" s="33"/>
       <c r="C11" s="33"/>
       <c r="D11" s="50"/>
     </row>
     <row r="12" spans="1:4" ht="18.899999999999999" customHeight="1">
       <c r="A12" s="1"/>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
     </row>
     <row r="13" spans="1:4" ht="18.899999999999999" customHeight="1">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
@@ -11150,104 +11148,104 @@
       <selection activeCell="R9" sqref="R9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="12" defaultRowHeight="15.9" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="4.42578125" customWidth="1"/>
     <col min="2" max="2" width="25" customWidth="1"/>
     <col min="3" max="3" width="7.7109375" customWidth="1"/>
     <col min="4" max="4" width="8" customWidth="1"/>
     <col min="5" max="5" width="27" customWidth="1"/>
     <col min="6" max="6" width="5.42578125" customWidth="1"/>
     <col min="7" max="7" width="2.140625" customWidth="1"/>
     <col min="8" max="8" width="5.42578125" customWidth="1"/>
     <col min="9" max="9" width="2.42578125" customWidth="1"/>
     <col min="10" max="10" width="6" customWidth="1"/>
     <col min="11" max="11" width="6.7109375" customWidth="1"/>
     <col min="12" max="12" width="2.85546875" customWidth="1"/>
     <col min="13" max="13" width="14.7109375" customWidth="1"/>
     <col min="14" max="14" width="2.85546875" customWidth="1"/>
     <col min="15" max="15" width="14.7109375" customWidth="1"/>
     <col min="16" max="16" width="4.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="28.65" customHeight="1">
       <c r="A1" s="32" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="B1" s="32"/>
       <c r="C1" s="187"/>
       <c r="D1" s="284" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="E1" s="188">
         <f>Property_Street_Address</f>
         <v>0</v>
       </c>
       <c r="F1" s="340" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="G1" s="340"/>
       <c r="H1" s="340"/>
       <c r="I1" s="341">
         <f>'1. General   '!C22</f>
         <v>0</v>
       </c>
       <c r="J1" s="341"/>
       <c r="K1" s="341"/>
       <c r="L1" s="186"/>
       <c r="M1" s="189" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="N1" s="189"/>
       <c r="O1" s="190" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="P1" s="191"/>
     </row>
     <row r="2" spans="1:16" ht="15.9" customHeight="1">
       <c r="A2" s="4"/>
       <c r="B2" s="34"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="192"/>
       <c r="G2" s="35"/>
       <c r="H2" s="35"/>
       <c r="I2" s="4"/>
       <c r="J2" s="8"/>
       <c r="K2" s="4"/>
       <c r="L2" s="4"/>
       <c r="M2" s="4"/>
       <c r="N2" s="4"/>
       <c r="O2" s="4"/>
       <c r="P2" s="1"/>
     </row>
     <row r="3" spans="1:16" ht="12.9" customHeight="1">
       <c r="A3" s="4"/>
       <c r="B3" s="14" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="C3" s="193"/>
       <c r="D3" s="193"/>
       <c r="E3" s="11"/>
       <c r="F3" s="11"/>
       <c r="G3" s="194"/>
       <c r="H3" s="195"/>
       <c r="I3" s="11"/>
       <c r="J3" s="196"/>
       <c r="K3" s="11"/>
       <c r="L3" s="11"/>
       <c r="M3" s="11"/>
       <c r="N3" s="11"/>
       <c r="O3" s="11"/>
       <c r="P3" s="1"/>
     </row>
     <row r="4" spans="1:16" ht="12.9" customHeight="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="197"/>
       <c r="D4" s="197"/>
       <c r="E4" s="4"/>
       <c r="F4" s="4"/>
       <c r="G4" s="198"/>
       <c r="H4" s="35"/>
@@ -11286,1462 +11284,1462 @@
       <c r="N5" s="201"/>
       <c r="O5" s="201"/>
       <c r="P5" s="1"/>
     </row>
     <row r="6" spans="1:16" ht="12.9" customHeight="1">
       <c r="A6" s="4"/>
       <c r="B6" s="48"/>
       <c r="C6" s="197"/>
       <c r="D6" s="197"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="1"/>
       <c r="H6" s="1"/>
       <c r="I6" s="4"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
       <c r="P6" s="1"/>
     </row>
     <row r="7" spans="1:16" ht="12.9" customHeight="1">
       <c r="A7" s="4"/>
       <c r="B7" s="203" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="C7" s="197"/>
       <c r="D7" s="197"/>
       <c r="E7" s="1"/>
       <c r="F7" s="204" t="str">
         <f>IF(Project_Construction_Type&lt;&gt;"", "Pass", "Fail")</f>
         <v>Fail</v>
       </c>
       <c r="G7" s="1"/>
       <c r="H7" s="8" t="str">
         <f>IF(ISBLANK(Affordability_Category), "", UPPER(Affordability_Category))</f>
         <v/>
       </c>
       <c r="I7" s="4"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="39" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="N7" s="39"/>
       <c r="O7" s="8">
         <f>Roll_Market_Units</f>
         <v>0</v>
       </c>
       <c r="P7" s="1"/>
     </row>
     <row r="8" spans="1:16" ht="12.9" customHeight="1">
       <c r="A8" s="4"/>
       <c r="B8" s="203" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="C8" s="4"/>
       <c r="D8" s="4"/>
       <c r="E8" s="1"/>
       <c r="F8" s="204" t="str">
         <f>IF(Project_Permit_Attestation&lt;&gt;"", "Pass", "Fail")</f>
         <v>Fail</v>
       </c>
       <c r="G8" s="206"/>
       <c r="H8" s="8" t="str">
         <f>IF(ISBLANK(Property_Area), "", UPPER(Property_Area))</f>
         <v/>
       </c>
       <c r="I8" s="4"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="39" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="N8" s="39"/>
       <c r="O8" s="8">
         <f>'3. Operations'!C41</f>
         <v>0</v>
       </c>
       <c r="P8" s="1"/>
     </row>
     <row r="9" spans="1:16" ht="12.9" customHeight="1">
       <c r="A9" s="4"/>
       <c r="B9" s="203" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="C9" s="4"/>
       <c r="D9" s="4"/>
       <c r="E9" s="1"/>
       <c r="F9" s="204" t="str">
         <f>IF(Project_Total_Units&gt;=5,"Pass","Fail")</f>
         <v>Fail</v>
       </c>
       <c r="G9" s="206"/>
       <c r="H9" s="35"/>
       <c r="I9" s="4"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="39" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="N9" s="39"/>
       <c r="O9" s="8">
         <f>Roll_Affordable_Units</f>
         <v>0</v>
       </c>
       <c r="P9" s="1"/>
     </row>
     <row r="10" spans="1:16" ht="12.9" customHeight="1">
       <c r="A10" s="4"/>
       <c r="B10" s="203" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="C10" s="4"/>
       <c r="D10" s="4"/>
       <c r="E10" s="1"/>
       <c r="F10" s="204" t="str">
         <f>IF(AND(Affordability_Category="Market Housing", Project_Affordable_Units &gt;= Project_Total_Units * 10%), "Pass",
     IF(AND(Affordability_Category="Affordable Housing", Project_Affordable_Units &gt;= Project_Total_Units * 30%), "Pass", "Fail"))</f>
         <v>Fail</v>
       </c>
       <c r="G10" s="206"/>
       <c r="H10" s="35"/>
       <c r="I10" s="4"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="205" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="N10" s="205"/>
       <c r="O10" s="8">
         <f>Roll_RGI_Units</f>
         <v>0</v>
       </c>
       <c r="P10" s="1"/>
     </row>
     <row r="11" spans="1:16" ht="12.9" customHeight="1">
       <c r="A11" s="4"/>
       <c r="B11" s="8" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="C11" s="4"/>
       <c r="D11" s="4"/>
       <c r="E11" s="1"/>
       <c r="F11" s="204" t="str">
         <f>IF(OR(ISBLANK(Affordability_Category), ISBLANK(Property_Area)), "Fail", IF(OR(AND(Affordability_Category="Market Housing", Property_Area="Other Area"), AND(Affordability_Category="Market Housing", Property_Area="Housing Improvement Zone")), "Fail", "Pass"))</f>
         <v>Fail</v>
       </c>
       <c r="G11" s="206"/>
       <c r="H11" s="1"/>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="202" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="N11" s="202"/>
       <c r="O11" s="289">
         <f>SUM(O7:O10)</f>
         <v>0</v>
       </c>
       <c r="P11" s="1"/>
     </row>
     <row r="12" spans="1:16" ht="12.9" customHeight="1">
       <c r="A12" s="4"/>
       <c r="B12" s="1" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="192"/>
       <c r="G12" s="1"/>
       <c r="H12" s="35"/>
       <c r="I12" s="1"/>
       <c r="J12" s="4"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
       <c r="P12" s="1"/>
     </row>
     <row r="13" spans="1:16" ht="12.9" customHeight="1">
       <c r="A13" s="4"/>
       <c r="G13" s="35"/>
       <c r="H13" s="1"/>
       <c r="I13" s="4"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="95" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="N13" s="95"/>
       <c r="O13" s="95" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="P13" s="1"/>
     </row>
     <row r="14" spans="1:16" ht="12.9" customHeight="1">
       <c r="A14" s="4"/>
       <c r="B14" s="208"/>
       <c r="C14" s="1"/>
       <c r="D14" s="202"/>
       <c r="E14" s="1"/>
       <c r="F14" s="192"/>
       <c r="G14" s="35"/>
       <c r="H14" s="8"/>
       <c r="I14" s="4"/>
       <c r="J14" s="1"/>
       <c r="K14" s="39" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="L14" s="39" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="M14" s="287" t="str">
         <f>IF(ISBLANK(Source_HAF_Request),"",Source_HAF_Request)</f>
         <v/>
       </c>
       <c r="N14" s="207" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="O14" s="288"/>
       <c r="P14" s="1"/>
     </row>
     <row r="15" spans="1:16" ht="8.1" customHeight="1">
       <c r="A15" s="4"/>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="39"/>
       <c r="E15" s="4"/>
       <c r="F15" s="192"/>
       <c r="G15" s="35"/>
       <c r="H15" s="4"/>
       <c r="I15" s="4"/>
       <c r="J15" s="4"/>
       <c r="K15" s="209"/>
       <c r="L15" s="209"/>
       <c r="M15" s="209"/>
       <c r="N15" s="209"/>
       <c r="O15" s="208"/>
       <c r="P15" s="1"/>
     </row>
     <row r="16" spans="1:16" ht="12.9" customHeight="1">
       <c r="A16" s="4"/>
       <c r="B16" s="210" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="C16" s="211"/>
       <c r="D16" s="211"/>
       <c r="E16" s="211"/>
       <c r="F16" s="212">
         <f>F18+F31+F42+F53</f>
         <v>0</v>
       </c>
       <c r="G16" s="36" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="H16" s="212">
         <f>H18+H31+H42+H53</f>
         <v>100</v>
       </c>
       <c r="I16" s="11"/>
       <c r="J16" s="196"/>
       <c r="K16" s="11"/>
       <c r="L16" s="11"/>
       <c r="M16" s="11"/>
       <c r="N16" s="11"/>
       <c r="O16" s="11"/>
       <c r="P16" s="1"/>
     </row>
     <row r="17" spans="1:16" ht="12.9" customHeight="1">
       <c r="A17" s="4"/>
       <c r="B17" s="213"/>
       <c r="C17" s="214"/>
       <c r="D17" s="214"/>
       <c r="E17" s="214"/>
       <c r="F17" s="215"/>
       <c r="G17" s="216"/>
       <c r="H17" s="35"/>
       <c r="I17" s="4"/>
       <c r="J17" s="8"/>
       <c r="K17" s="4"/>
       <c r="L17" s="4"/>
       <c r="M17" s="4"/>
       <c r="N17" s="4"/>
       <c r="O17" s="4"/>
       <c r="P17" s="1"/>
     </row>
     <row r="18" spans="1:16" ht="12.9" customHeight="1">
       <c r="A18" s="4"/>
       <c r="B18" s="217" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="C18" s="218"/>
       <c r="D18" s="218"/>
       <c r="E18" s="218" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="F18" s="219">
         <f>SUM(F20:F24)</f>
         <v>0</v>
       </c>
       <c r="G18" s="220" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="H18" s="221">
         <v>50</v>
       </c>
       <c r="I18" s="222"/>
       <c r="J18" s="223" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="K18" s="223"/>
       <c r="L18" s="223"/>
       <c r="M18" s="223"/>
       <c r="N18" s="223"/>
       <c r="O18" s="224"/>
       <c r="P18" s="1"/>
     </row>
     <row r="19" spans="1:16" ht="12.9" customHeight="1">
       <c r="A19" s="4"/>
       <c r="B19" s="225"/>
       <c r="C19" s="226"/>
       <c r="D19" s="226"/>
       <c r="E19" s="226"/>
       <c r="F19" s="227"/>
       <c r="G19" s="228"/>
       <c r="H19" s="35"/>
       <c r="I19" s="222"/>
       <c r="J19" s="229"/>
       <c r="K19" s="229"/>
       <c r="L19" s="229"/>
       <c r="M19" s="229"/>
       <c r="N19" s="229"/>
       <c r="O19" s="4"/>
       <c r="P19" s="1"/>
     </row>
     <row r="20" spans="1:16" ht="12.9" customHeight="1">
       <c r="A20" s="4"/>
       <c r="B20" s="244" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="C20" s="230" t="str">
         <f>IF(ISBLANK(Property_Ownership_Status),"",Property_Ownership_Status)</f>
         <v/>
       </c>
       <c r="D20" s="230"/>
       <c r="E20" s="230"/>
       <c r="F20" s="231"/>
       <c r="G20" s="206" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="H20" s="54">
         <v>10</v>
       </c>
       <c r="I20" s="4"/>
-      <c r="J20" s="334"/>
-[...4 lines deleted...]
-      <c r="O20" s="334"/>
+      <c r="J20" s="338"/>
+      <c r="K20" s="338"/>
+      <c r="L20" s="338"/>
+      <c r="M20" s="338"/>
+      <c r="N20" s="338"/>
+      <c r="O20" s="338"/>
       <c r="P20" s="1"/>
     </row>
     <row r="21" spans="1:16" ht="12.9" customHeight="1">
       <c r="A21" s="4"/>
       <c r="B21" s="34" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="C21" s="230" t="str">
         <f>IF(ISBLANK(Property_Zoning_Status),"",Property_Zoning_Status)</f>
         <v/>
       </c>
       <c r="D21" s="230"/>
       <c r="E21" s="230"/>
       <c r="F21" s="231"/>
       <c r="G21" s="206" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="H21" s="54">
         <v>10</v>
       </c>
       <c r="I21" s="4"/>
-      <c r="J21" s="334"/>
-[...4 lines deleted...]
-      <c r="O21" s="334"/>
+      <c r="J21" s="338"/>
+      <c r="K21" s="338"/>
+      <c r="L21" s="338"/>
+      <c r="M21" s="338"/>
+      <c r="N21" s="338"/>
+      <c r="O21" s="338"/>
       <c r="P21" s="1"/>
     </row>
     <row r="22" spans="1:16" ht="12.9" customHeight="1">
       <c r="A22" s="4"/>
       <c r="B22" s="290" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="C22" s="230" t="str">
         <f>IF(ISBLANK(Project_Budget_Class),"",Project_Budget_Class)</f>
         <v/>
       </c>
       <c r="D22" s="230"/>
       <c r="E22" s="4"/>
       <c r="F22" s="231"/>
       <c r="G22" s="206" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="H22" s="54">
         <v>10</v>
       </c>
       <c r="I22" s="4"/>
-      <c r="J22" s="334"/>
-[...4 lines deleted...]
-      <c r="O22" s="334"/>
+      <c r="J22" s="338"/>
+      <c r="K22" s="338"/>
+      <c r="L22" s="338"/>
+      <c r="M22" s="338"/>
+      <c r="N22" s="338"/>
+      <c r="O22" s="338"/>
       <c r="P22" s="1"/>
     </row>
     <row r="23" spans="1:16" ht="12.9" customHeight="1">
       <c r="A23" s="4"/>
       <c r="B23" s="286" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="C23" s="230" t="str">
         <f>IF(ISBLANK(Project_Budget_Author),"",Project_Budget_Author)</f>
         <v/>
       </c>
       <c r="D23" s="230"/>
       <c r="E23" s="230"/>
       <c r="F23" s="231"/>
       <c r="G23" s="206" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="H23" s="54">
         <v>10</v>
       </c>
       <c r="I23" s="4"/>
-      <c r="J23" s="334"/>
-[...4 lines deleted...]
-      <c r="O23" s="334"/>
+      <c r="J23" s="338"/>
+      <c r="K23" s="338"/>
+      <c r="L23" s="338"/>
+      <c r="M23" s="338"/>
+      <c r="N23" s="338"/>
+      <c r="O23" s="338"/>
       <c r="P23" s="1"/>
     </row>
     <row r="24" spans="1:16" ht="12.9" customHeight="1">
       <c r="A24" s="4"/>
       <c r="B24" s="34" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="C24" s="230"/>
       <c r="D24" s="230"/>
       <c r="F24" s="231"/>
       <c r="G24" s="206" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="H24" s="54">
         <v>10</v>
       </c>
       <c r="I24" s="4"/>
-      <c r="J24" s="334"/>
-[...4 lines deleted...]
-      <c r="O24" s="334"/>
+      <c r="J24" s="338"/>
+      <c r="K24" s="338"/>
+      <c r="L24" s="338"/>
+      <c r="M24" s="338"/>
+      <c r="N24" s="338"/>
+      <c r="O24" s="338"/>
       <c r="P24" s="1"/>
     </row>
     <row r="25" spans="1:16" ht="9.9" customHeight="1">
       <c r="A25" s="4"/>
       <c r="B25" s="232"/>
       <c r="C25" s="230"/>
       <c r="D25" s="230"/>
       <c r="E25" s="230"/>
       <c r="F25" s="227"/>
       <c r="G25" s="206"/>
       <c r="H25" s="35"/>
       <c r="I25" s="4"/>
-      <c r="J25" s="334"/>
-[...4 lines deleted...]
-      <c r="O25" s="334"/>
+      <c r="J25" s="338"/>
+      <c r="K25" s="338"/>
+      <c r="L25" s="338"/>
+      <c r="M25" s="338"/>
+      <c r="N25" s="338"/>
+      <c r="O25" s="338"/>
       <c r="P25" s="1"/>
     </row>
     <row r="26" spans="1:16" ht="12.9" customHeight="1">
       <c r="A26" s="4"/>
       <c r="B26" s="233" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="C26" s="230"/>
       <c r="D26" s="230"/>
       <c r="E26" s="4"/>
       <c r="F26" s="234"/>
       <c r="G26" s="206"/>
       <c r="H26" s="35"/>
       <c r="I26" s="4"/>
-      <c r="J26" s="334"/>
-[...4 lines deleted...]
-      <c r="O26" s="334"/>
+      <c r="J26" s="338"/>
+      <c r="K26" s="338"/>
+      <c r="L26" s="338"/>
+      <c r="M26" s="338"/>
+      <c r="N26" s="338"/>
+      <c r="O26" s="338"/>
       <c r="P26" s="1"/>
     </row>
     <row r="27" spans="1:16" ht="12.9" customHeight="1">
       <c r="A27" s="4"/>
       <c r="B27" s="233" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="C27" s="230"/>
       <c r="D27" s="230"/>
       <c r="E27" s="230"/>
       <c r="F27" s="234"/>
       <c r="G27" s="206"/>
       <c r="H27" s="35"/>
       <c r="I27" s="4"/>
-      <c r="J27" s="334"/>
-[...4 lines deleted...]
-      <c r="O27" s="334"/>
+      <c r="J27" s="338"/>
+      <c r="K27" s="338"/>
+      <c r="L27" s="338"/>
+      <c r="M27" s="338"/>
+      <c r="N27" s="338"/>
+      <c r="O27" s="338"/>
       <c r="P27" s="1"/>
     </row>
     <row r="28" spans="1:16" ht="12.9" customHeight="1">
       <c r="A28" s="4"/>
       <c r="B28" s="233" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="C28" s="230"/>
       <c r="D28" s="230"/>
       <c r="E28" s="230"/>
       <c r="F28" s="234"/>
       <c r="G28" s="206"/>
       <c r="H28" s="35"/>
       <c r="I28" s="4"/>
-      <c r="J28" s="334"/>
-[...4 lines deleted...]
-      <c r="O28" s="334"/>
+      <c r="J28" s="338"/>
+      <c r="K28" s="338"/>
+      <c r="L28" s="338"/>
+      <c r="M28" s="338"/>
+      <c r="N28" s="338"/>
+      <c r="O28" s="338"/>
       <c r="P28" s="1"/>
     </row>
     <row r="29" spans="1:16" ht="12.9" customHeight="1">
       <c r="A29" s="4"/>
       <c r="B29" s="34" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="C29" s="230"/>
       <c r="D29" s="230"/>
       <c r="E29" s="230"/>
       <c r="F29" s="234"/>
       <c r="G29" s="206"/>
       <c r="H29" s="35"/>
       <c r="I29" s="4"/>
-      <c r="J29" s="334"/>
-[...4 lines deleted...]
-      <c r="O29" s="334"/>
+      <c r="J29" s="338"/>
+      <c r="K29" s="338"/>
+      <c r="L29" s="338"/>
+      <c r="M29" s="338"/>
+      <c r="N29" s="338"/>
+      <c r="O29" s="338"/>
       <c r="P29" s="1"/>
     </row>
     <row r="30" spans="1:16" ht="12.9" customHeight="1">
       <c r="A30" s="4"/>
       <c r="B30" s="34"/>
       <c r="C30" s="230"/>
       <c r="D30" s="230"/>
       <c r="E30" s="230"/>
       <c r="F30" s="234"/>
       <c r="G30" s="206"/>
       <c r="H30" s="35"/>
       <c r="I30" s="4"/>
       <c r="J30" s="8"/>
       <c r="K30" s="4"/>
       <c r="L30" s="4"/>
       <c r="M30" s="4"/>
       <c r="N30" s="4"/>
       <c r="O30" s="4"/>
       <c r="P30" s="1"/>
     </row>
     <row r="31" spans="1:16" ht="12.9" customHeight="1">
       <c r="A31" s="4"/>
       <c r="B31" s="217" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="C31" s="218"/>
       <c r="D31" s="218"/>
       <c r="E31" s="218" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="F31" s="219">
         <f>SUM(F33:F37)</f>
         <v>0</v>
       </c>
       <c r="G31" s="220" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="H31" s="221">
         <v>20</v>
       </c>
       <c r="I31" s="4"/>
       <c r="J31" s="223" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="K31" s="223"/>
       <c r="L31" s="223"/>
       <c r="M31" s="223"/>
       <c r="N31" s="223"/>
       <c r="O31" s="224"/>
       <c r="P31" s="1"/>
     </row>
     <row r="32" spans="1:16" ht="12.9" customHeight="1">
       <c r="A32" s="4"/>
       <c r="B32" s="225"/>
       <c r="C32" s="226"/>
       <c r="D32" s="226"/>
       <c r="E32" s="226"/>
       <c r="F32" s="227"/>
       <c r="G32" s="228"/>
       <c r="H32" s="35"/>
       <c r="I32" s="4"/>
       <c r="J32" s="229"/>
       <c r="K32" s="229"/>
       <c r="L32" s="229"/>
       <c r="M32" s="229"/>
       <c r="N32" s="229"/>
       <c r="O32" s="4"/>
       <c r="P32" s="1"/>
     </row>
     <row r="33" spans="1:16" ht="12.9" customHeight="1">
       <c r="A33" s="4"/>
       <c r="B33" s="233" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="C33" s="230" t="str">
         <f>IF(ISBLANK(Owner_Type),"",Owner_Type)</f>
         <v/>
       </c>
       <c r="E33" s="4" t="str">
         <f>IF(Owner_Leadership="Yes", "Indigenous Led", "")</f>
         <v/>
       </c>
       <c r="F33" s="231"/>
       <c r="G33" s="206" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="H33" s="35">
         <v>3</v>
       </c>
       <c r="I33" s="4"/>
-      <c r="J33" s="334"/>
-[...4 lines deleted...]
-      <c r="O33" s="334"/>
+      <c r="J33" s="338"/>
+      <c r="K33" s="338"/>
+      <c r="L33" s="338"/>
+      <c r="M33" s="338"/>
+      <c r="N33" s="338"/>
+      <c r="O33" s="338"/>
       <c r="P33" s="1"/>
     </row>
     <row r="34" spans="1:16" ht="12.9" customHeight="1">
       <c r="A34" s="4"/>
       <c r="B34" s="233" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="C34" s="245" t="str">
         <f>IF(OR(ISBLANK(O8), ISBLANK(O9), ISBLANK(O11), O11=0), "", (O8 + O9) / O11)</f>
         <v/>
       </c>
       <c r="D34" s="230"/>
       <c r="E34" s="230"/>
       <c r="F34" s="231"/>
       <c r="G34" s="206" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="H34" s="35">
         <v>5</v>
       </c>
       <c r="I34" s="4"/>
-      <c r="J34" s="334"/>
-[...4 lines deleted...]
-      <c r="O34" s="334"/>
+      <c r="J34" s="338"/>
+      <c r="K34" s="338"/>
+      <c r="L34" s="338"/>
+      <c r="M34" s="338"/>
+      <c r="N34" s="338"/>
+      <c r="O34" s="338"/>
       <c r="P34" s="1"/>
     </row>
     <row r="35" spans="1:16" ht="12.9" customHeight="1">
       <c r="A35" s="4"/>
       <c r="B35" s="34" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="C35" s="246" t="str">
         <f>IF(COUNT('3. Operations'!F24:F28) = 0, "", AVERAGE('3. Operations'!F24:F28))</f>
         <v/>
       </c>
       <c r="D35" s="235" t="str">
         <f>IF(OR(C35="", ISBLANK(C35)), "", "of MMR")</f>
         <v/>
       </c>
       <c r="E35" s="233" t="str">
         <f>IF(OR(ISBLANK(O9), O9=0), "", O9 &amp; " RGI units")</f>
         <v/>
       </c>
       <c r="F35" s="236"/>
       <c r="G35" s="206" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="H35" s="35">
         <v>5</v>
       </c>
       <c r="I35" s="4"/>
-      <c r="J35" s="334"/>
-[...4 lines deleted...]
-      <c r="O35" s="334"/>
+      <c r="J35" s="338"/>
+      <c r="K35" s="338"/>
+      <c r="L35" s="338"/>
+      <c r="M35" s="338"/>
+      <c r="N35" s="338"/>
+      <c r="O35" s="338"/>
       <c r="P35" s="1"/>
     </row>
     <row r="36" spans="1:16" ht="12.9" customHeight="1">
       <c r="A36" s="4"/>
       <c r="B36" s="286" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="C36" s="230"/>
       <c r="D36" s="230"/>
       <c r="F36" s="231"/>
       <c r="G36" s="206" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="H36" s="35">
         <v>5</v>
       </c>
       <c r="I36" s="4"/>
-      <c r="J36" s="334"/>
-[...4 lines deleted...]
-      <c r="O36" s="334"/>
+      <c r="J36" s="338"/>
+      <c r="K36" s="338"/>
+      <c r="L36" s="338"/>
+      <c r="M36" s="338"/>
+      <c r="N36" s="338"/>
+      <c r="O36" s="338"/>
       <c r="P36" s="1"/>
     </row>
     <row r="37" spans="1:16" ht="10.199999999999999">
       <c r="A37" s="4"/>
       <c r="B37" s="286" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="C37" s="230"/>
       <c r="D37" s="230"/>
       <c r="E37" s="230"/>
       <c r="F37" s="231"/>
       <c r="G37" s="206"/>
       <c r="H37" s="35">
         <v>2</v>
       </c>
       <c r="I37" s="4"/>
-      <c r="J37" s="334"/>
-[...4 lines deleted...]
-      <c r="O37" s="334"/>
+      <c r="J37" s="338"/>
+      <c r="K37" s="338"/>
+      <c r="L37" s="338"/>
+      <c r="M37" s="338"/>
+      <c r="N37" s="338"/>
+      <c r="O37" s="338"/>
       <c r="P37" s="1"/>
     </row>
     <row r="38" spans="1:16" ht="12.9" customHeight="1">
       <c r="A38" s="4"/>
       <c r="B38" s="237" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="C38" s="230"/>
       <c r="D38" s="230"/>
       <c r="E38" s="230"/>
       <c r="F38" s="227"/>
       <c r="H38" s="35"/>
       <c r="I38" s="4"/>
-      <c r="J38" s="334"/>
-[...4 lines deleted...]
-      <c r="O38" s="334"/>
+      <c r="J38" s="338"/>
+      <c r="K38" s="338"/>
+      <c r="L38" s="338"/>
+      <c r="M38" s="338"/>
+      <c r="N38" s="338"/>
+      <c r="O38" s="338"/>
       <c r="P38" s="1"/>
     </row>
     <row r="39" spans="1:16" ht="12.9" customHeight="1">
       <c r="A39" s="4"/>
       <c r="B39" s="237" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="C39" s="230"/>
       <c r="D39" s="230"/>
       <c r="E39" s="230"/>
       <c r="F39" s="234"/>
       <c r="G39" s="206"/>
       <c r="H39" s="35"/>
       <c r="I39" s="4"/>
-      <c r="J39" s="334"/>
-[...4 lines deleted...]
-      <c r="O39" s="334"/>
+      <c r="J39" s="338"/>
+      <c r="K39" s="338"/>
+      <c r="L39" s="338"/>
+      <c r="M39" s="338"/>
+      <c r="N39" s="338"/>
+      <c r="O39" s="338"/>
       <c r="P39" s="1"/>
     </row>
     <row r="40" spans="1:16" ht="12.9" customHeight="1">
       <c r="A40" s="4"/>
       <c r="B40" s="237" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="C40" s="230"/>
       <c r="D40" s="230"/>
       <c r="E40" s="230"/>
       <c r="F40" s="234"/>
       <c r="G40" s="206"/>
       <c r="H40" s="35"/>
       <c r="I40" s="4"/>
-      <c r="J40" s="334"/>
-[...4 lines deleted...]
-      <c r="O40" s="334"/>
+      <c r="J40" s="338"/>
+      <c r="K40" s="338"/>
+      <c r="L40" s="338"/>
+      <c r="M40" s="338"/>
+      <c r="N40" s="338"/>
+      <c r="O40" s="338"/>
       <c r="P40" s="1"/>
     </row>
     <row r="41" spans="1:16" ht="12.9" customHeight="1">
       <c r="A41" s="4"/>
       <c r="B41" s="233"/>
       <c r="C41" s="230"/>
       <c r="D41" s="230"/>
       <c r="E41" s="230"/>
       <c r="F41" s="234"/>
       <c r="G41" s="206"/>
       <c r="H41" s="35"/>
       <c r="I41" s="4"/>
       <c r="J41" s="8"/>
       <c r="K41" s="4"/>
       <c r="L41" s="4"/>
       <c r="M41" s="4"/>
       <c r="N41" s="4"/>
       <c r="O41" s="4"/>
       <c r="P41" s="1"/>
     </row>
     <row r="42" spans="1:16" ht="12.9" customHeight="1">
       <c r="A42" s="4"/>
       <c r="B42" s="217" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="C42" s="218"/>
       <c r="D42" s="218"/>
       <c r="E42" s="218" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="F42" s="219">
         <f>SUM(F44:F47)</f>
         <v>0</v>
       </c>
       <c r="G42" s="220" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="H42" s="221">
         <v>20</v>
       </c>
       <c r="I42" s="4"/>
       <c r="J42" s="223" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="K42" s="223"/>
       <c r="L42" s="223"/>
       <c r="M42" s="223"/>
       <c r="N42" s="223"/>
       <c r="O42" s="224"/>
       <c r="P42" s="1"/>
     </row>
     <row r="43" spans="1:16" ht="12.9" customHeight="1">
       <c r="A43" s="4"/>
       <c r="B43" s="225"/>
       <c r="C43" s="226"/>
       <c r="D43" s="226"/>
       <c r="E43" s="226"/>
       <c r="F43" s="227"/>
       <c r="G43" s="228"/>
       <c r="H43" s="35"/>
       <c r="I43" s="4"/>
       <c r="J43" s="229"/>
       <c r="K43" s="229"/>
       <c r="L43" s="229"/>
       <c r="M43" s="229"/>
       <c r="N43" s="229"/>
       <c r="O43" s="4"/>
       <c r="P43" s="1"/>
     </row>
     <row r="44" spans="1:16" ht="12.9" customHeight="1">
       <c r="A44" s="4"/>
       <c r="B44" s="233" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="C44" s="206" t="str">
         <f>IF(OR(ISBLANK(Roll_Total_Units), Roll_Total_Units=0), "", Roll_Total_Units)</f>
         <v/>
       </c>
       <c r="D44" s="203"/>
       <c r="E44" s="230"/>
       <c r="F44" s="231"/>
       <c r="G44" s="206" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="H44" s="35">
         <v>5</v>
       </c>
       <c r="I44" s="4"/>
-      <c r="J44" s="334"/>
-[...4 lines deleted...]
-      <c r="O44" s="334"/>
+      <c r="J44" s="338"/>
+      <c r="K44" s="338"/>
+      <c r="L44" s="338"/>
+      <c r="M44" s="338"/>
+      <c r="N44" s="338"/>
+      <c r="O44" s="338"/>
       <c r="P44" s="1"/>
     </row>
     <row r="45" spans="1:16" ht="12.9" customHeight="1">
       <c r="A45" s="4"/>
       <c r="B45" s="233" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="C45" s="247" t="str">
         <f>IF(OR(ISBLANK(Project_Gross_SF), Project_Gross_SF=0, ISBLANK(Cost_Construction), Cost_Construction=0), "", Cost_Construction / Project_Gross_SF)</f>
         <v/>
       </c>
       <c r="D45" s="203" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="E45" s="238" t="str">
         <f>IF(OR(ISBLANK(O11), O11=0), "", Cost_Total / O11)</f>
         <v/>
       </c>
       <c r="F45" s="236"/>
       <c r="G45" s="206" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="H45" s="35">
         <v>5</v>
       </c>
       <c r="I45" s="4"/>
-      <c r="J45" s="334"/>
-[...4 lines deleted...]
-      <c r="O45" s="334"/>
+      <c r="J45" s="338"/>
+      <c r="K45" s="338"/>
+      <c r="L45" s="338"/>
+      <c r="M45" s="338"/>
+      <c r="N45" s="338"/>
+      <c r="O45" s="338"/>
       <c r="P45" s="1"/>
     </row>
     <row r="46" spans="1:16" ht="12.9" customHeight="1">
       <c r="A46" s="4"/>
       <c r="B46" s="34" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="C46" s="243" t="str">
         <f>IF(ISBLANK(Owner_Type), "", IF(Owner_Type="For-Profit", IF(OR(ISBLANK(Op_Cashflow), ISBLANK(Source_Owner_Equity), Source_Owner_Equity=0), "", Op_Cashflow / Source_Owner_Equity), ""))</f>
         <v/>
       </c>
       <c r="D46" s="230" t="str">
         <f>IF(LEN(C46) &gt; 0, "annual cash return", "")</f>
         <v/>
       </c>
       <c r="E46" s="1"/>
       <c r="F46" s="231"/>
       <c r="G46" s="206" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="H46" s="35">
         <v>5</v>
       </c>
       <c r="I46" s="4"/>
-      <c r="J46" s="334"/>
-[...4 lines deleted...]
-      <c r="O46" s="334"/>
+      <c r="J46" s="338"/>
+      <c r="K46" s="338"/>
+      <c r="L46" s="338"/>
+      <c r="M46" s="338"/>
+      <c r="N46" s="338"/>
+      <c r="O46" s="338"/>
       <c r="P46" s="1"/>
     </row>
     <row r="47" spans="1:16" ht="12.9" customHeight="1">
       <c r="A47" s="4"/>
       <c r="B47" s="34" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="C47" s="230"/>
       <c r="D47" s="230"/>
       <c r="E47" s="1"/>
       <c r="F47" s="231"/>
       <c r="G47" s="206" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="H47" s="35">
         <v>5</v>
       </c>
       <c r="I47" s="4"/>
-      <c r="J47" s="334"/>
-[...4 lines deleted...]
-      <c r="O47" s="334"/>
+      <c r="J47" s="338"/>
+      <c r="K47" s="338"/>
+      <c r="L47" s="338"/>
+      <c r="M47" s="338"/>
+      <c r="N47" s="338"/>
+      <c r="O47" s="338"/>
       <c r="P47" s="1"/>
     </row>
     <row r="48" spans="1:16" ht="8.1" customHeight="1">
       <c r="A48" s="4"/>
       <c r="B48" s="232"/>
       <c r="C48" s="230"/>
       <c r="D48" s="230"/>
       <c r="E48" s="230"/>
       <c r="F48" s="227"/>
       <c r="G48" s="206"/>
       <c r="H48" s="35"/>
       <c r="I48" s="4"/>
-      <c r="J48" s="334"/>
-[...4 lines deleted...]
-      <c r="O48" s="334"/>
+      <c r="J48" s="338"/>
+      <c r="K48" s="338"/>
+      <c r="L48" s="338"/>
+      <c r="M48" s="338"/>
+      <c r="N48" s="338"/>
+      <c r="O48" s="338"/>
       <c r="P48" s="1"/>
     </row>
     <row r="49" spans="1:16" ht="12.9" customHeight="1">
       <c r="A49" s="4"/>
       <c r="B49" s="237" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="C49" s="230"/>
       <c r="D49" s="230"/>
       <c r="E49" s="230"/>
       <c r="F49" s="234"/>
       <c r="G49" s="206"/>
       <c r="H49" s="35"/>
       <c r="I49" s="4"/>
-      <c r="J49" s="334"/>
-[...4 lines deleted...]
-      <c r="O49" s="334"/>
+      <c r="J49" s="338"/>
+      <c r="K49" s="338"/>
+      <c r="L49" s="338"/>
+      <c r="M49" s="338"/>
+      <c r="N49" s="338"/>
+      <c r="O49" s="338"/>
       <c r="P49" s="1"/>
     </row>
     <row r="50" spans="1:16" ht="12.9" customHeight="1">
       <c r="A50" s="4"/>
       <c r="B50" s="237" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="C50" s="230"/>
       <c r="D50" s="230"/>
       <c r="E50" s="230"/>
       <c r="F50" s="234"/>
       <c r="G50" s="206"/>
       <c r="H50" s="35"/>
       <c r="I50" s="4"/>
-      <c r="J50" s="334"/>
-[...4 lines deleted...]
-      <c r="O50" s="334"/>
+      <c r="J50" s="338"/>
+      <c r="K50" s="338"/>
+      <c r="L50" s="338"/>
+      <c r="M50" s="338"/>
+      <c r="N50" s="338"/>
+      <c r="O50" s="338"/>
       <c r="P50" s="1"/>
     </row>
     <row r="51" spans="1:16" ht="12.9" customHeight="1">
       <c r="A51" s="4"/>
       <c r="B51" s="237" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="C51" s="230"/>
       <c r="D51" s="230"/>
       <c r="E51" s="230"/>
       <c r="F51" s="234"/>
       <c r="G51" s="206"/>
       <c r="H51" s="35"/>
       <c r="I51" s="4"/>
-      <c r="J51" s="334"/>
-[...4 lines deleted...]
-      <c r="O51" s="334"/>
+      <c r="J51" s="338"/>
+      <c r="K51" s="338"/>
+      <c r="L51" s="338"/>
+      <c r="M51" s="338"/>
+      <c r="N51" s="338"/>
+      <c r="O51" s="338"/>
       <c r="P51" s="1"/>
     </row>
     <row r="52" spans="1:16" ht="12.9" customHeight="1">
       <c r="A52" s="4"/>
       <c r="B52" s="285" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="C52" s="230"/>
       <c r="D52" s="230"/>
       <c r="E52" s="230"/>
       <c r="F52" s="234"/>
       <c r="G52" s="206"/>
       <c r="H52" s="35"/>
       <c r="I52" s="4"/>
       <c r="J52" s="239"/>
       <c r="K52" s="240"/>
       <c r="L52" s="240"/>
       <c r="M52" s="240"/>
       <c r="N52" s="240"/>
       <c r="O52" s="240"/>
       <c r="P52" s="1"/>
     </row>
     <row r="53" spans="1:16" ht="12.9" customHeight="1">
       <c r="A53" s="4"/>
       <c r="B53" s="217" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="C53" s="218"/>
       <c r="D53" s="218"/>
       <c r="E53" s="218" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="F53" s="219">
         <f>SUM(F55:F56)</f>
         <v>0</v>
       </c>
       <c r="G53" s="220" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="H53" s="221">
         <f>SUM(H55:H59)</f>
         <v>10</v>
       </c>
       <c r="I53" s="4"/>
       <c r="J53" s="223" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="K53" s="223"/>
       <c r="L53" s="223"/>
       <c r="M53" s="223"/>
       <c r="N53" s="223"/>
       <c r="O53" s="224"/>
       <c r="P53" s="1"/>
     </row>
     <row r="54" spans="1:16" ht="12.9" customHeight="1">
       <c r="A54" s="4"/>
       <c r="B54" s="225"/>
       <c r="C54" s="226"/>
       <c r="D54" s="226"/>
       <c r="E54" s="226"/>
       <c r="F54" s="227"/>
       <c r="G54" s="228"/>
       <c r="H54" s="35"/>
       <c r="I54" s="4"/>
       <c r="J54" s="229"/>
       <c r="K54" s="229"/>
       <c r="L54" s="229"/>
       <c r="M54" s="229"/>
       <c r="N54" s="229"/>
       <c r="O54" s="4"/>
       <c r="P54" s="1"/>
     </row>
     <row r="55" spans="1:16" ht="12.9" customHeight="1">
       <c r="A55" s="4"/>
       <c r="B55" s="34" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="C55" s="230"/>
       <c r="D55" s="1"/>
       <c r="E55" s="1"/>
       <c r="F55" s="231"/>
       <c r="G55" s="206" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="H55" s="35">
         <v>10</v>
       </c>
       <c r="I55" s="4"/>
-      <c r="J55" s="334"/>
-[...4 lines deleted...]
-      <c r="O55" s="334"/>
+      <c r="J55" s="338"/>
+      <c r="K55" s="338"/>
+      <c r="L55" s="338"/>
+      <c r="M55" s="338"/>
+      <c r="N55" s="338"/>
+      <c r="O55" s="338"/>
       <c r="P55" s="1"/>
     </row>
     <row r="56" spans="1:16" ht="12.9" customHeight="1">
       <c r="A56" s="4"/>
       <c r="B56" s="233" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="C56" s="230"/>
       <c r="D56" s="230"/>
       <c r="E56" s="230"/>
       <c r="F56" s="227"/>
       <c r="G56" s="206"/>
       <c r="H56" s="35"/>
       <c r="I56" s="4"/>
-      <c r="J56" s="334"/>
-[...4 lines deleted...]
-      <c r="O56" s="334"/>
+      <c r="J56" s="338"/>
+      <c r="K56" s="338"/>
+      <c r="L56" s="338"/>
+      <c r="M56" s="338"/>
+      <c r="N56" s="338"/>
+      <c r="O56" s="338"/>
       <c r="P56" s="1"/>
     </row>
     <row r="57" spans="1:16" ht="12.9" customHeight="1">
       <c r="A57" s="4"/>
       <c r="B57" s="285" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="C57" s="230"/>
       <c r="D57" s="230"/>
       <c r="E57" s="230"/>
       <c r="F57" s="227"/>
       <c r="G57" s="206"/>
       <c r="H57" s="35"/>
       <c r="I57" s="4"/>
-      <c r="J57" s="334"/>
-[...4 lines deleted...]
-      <c r="O57" s="334"/>
+      <c r="J57" s="338"/>
+      <c r="K57" s="338"/>
+      <c r="L57" s="338"/>
+      <c r="M57" s="338"/>
+      <c r="N57" s="338"/>
+      <c r="O57" s="338"/>
       <c r="P57" s="1"/>
     </row>
     <row r="58" spans="1:16" ht="12.9" customHeight="1">
       <c r="A58" s="4"/>
       <c r="B58" s="286" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="C58" s="230"/>
       <c r="D58" s="230"/>
       <c r="E58" s="230"/>
       <c r="F58" s="4"/>
       <c r="G58" s="4"/>
       <c r="H58" s="4"/>
       <c r="I58" s="4"/>
-      <c r="J58" s="334"/>
-[...4 lines deleted...]
-      <c r="O58" s="334"/>
+      <c r="J58" s="338"/>
+      <c r="K58" s="338"/>
+      <c r="L58" s="338"/>
+      <c r="M58" s="338"/>
+      <c r="N58" s="338"/>
+      <c r="O58" s="338"/>
       <c r="P58" s="1"/>
     </row>
     <row r="59" spans="1:16" ht="12.9" customHeight="1">
       <c r="A59" s="4"/>
       <c r="B59" s="34" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="C59" s="230"/>
       <c r="D59" s="230"/>
       <c r="E59" s="230"/>
       <c r="F59" s="4"/>
       <c r="G59" s="4"/>
       <c r="H59" s="4"/>
       <c r="I59" s="4"/>
-      <c r="J59" s="334"/>
-[...4 lines deleted...]
-      <c r="O59" s="334"/>
+      <c r="J59" s="338"/>
+      <c r="K59" s="338"/>
+      <c r="L59" s="338"/>
+      <c r="M59" s="338"/>
+      <c r="N59" s="338"/>
+      <c r="O59" s="338"/>
       <c r="P59" s="1"/>
     </row>
     <row r="60" spans="1:16" ht="12.9" customHeight="1">
       <c r="A60" s="4"/>
       <c r="B60" s="34"/>
       <c r="C60" s="241"/>
       <c r="D60" s="241"/>
       <c r="E60" s="241"/>
       <c r="F60" s="242"/>
       <c r="G60" s="228"/>
       <c r="H60" s="206"/>
       <c r="I60" s="206"/>
       <c r="J60" s="206"/>
       <c r="K60" s="206"/>
       <c r="L60" s="206"/>
       <c r="M60" s="206"/>
       <c r="N60" s="206"/>
       <c r="O60" s="206"/>
       <c r="P60" s="1"/>
     </row>
     <row r="61" spans="1:16" ht="12.9" customHeight="1">
       <c r="A61" s="4"/>
       <c r="B61" s="193" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="C61" s="193"/>
       <c r="D61" s="193"/>
       <c r="E61" s="193"/>
       <c r="F61" s="193"/>
       <c r="G61" s="193"/>
       <c r="H61" s="193"/>
       <c r="I61" s="193"/>
       <c r="J61" s="193"/>
       <c r="K61" s="193"/>
       <c r="L61" s="193"/>
       <c r="M61" s="193"/>
       <c r="N61" s="193"/>
       <c r="O61" s="193"/>
       <c r="P61" s="1"/>
     </row>
     <row r="62" spans="1:16" ht="5.0999999999999996" customHeight="1">
       <c r="A62" s="4"/>
       <c r="B62" s="232"/>
       <c r="C62" s="248"/>
       <c r="D62" s="248"/>
       <c r="E62" s="248"/>
       <c r="F62" s="249"/>
       <c r="G62" s="250"/>
       <c r="H62" s="251"/>
       <c r="I62" s="4"/>
       <c r="J62" s="229"/>
       <c r="K62" s="229"/>
       <c r="L62" s="229"/>
       <c r="M62" s="229"/>
       <c r="N62" s="229"/>
       <c r="O62" s="4"/>
       <c r="P62" s="1"/>
     </row>
     <row r="63" spans="1:16" ht="12.9" customHeight="1">
       <c r="A63" s="4"/>
       <c r="B63" s="34" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="C63" s="4"/>
       <c r="D63" s="4"/>
       <c r="E63" s="4"/>
       <c r="F63" s="252"/>
       <c r="G63" s="35"/>
       <c r="H63" s="35"/>
       <c r="I63" s="4"/>
       <c r="J63" s="253"/>
       <c r="K63" s="253"/>
       <c r="L63" s="253"/>
       <c r="M63" s="253"/>
       <c r="N63" s="253"/>
       <c r="O63" s="253"/>
       <c r="P63" s="1"/>
     </row>
     <row r="64" spans="1:16" ht="12.9" customHeight="1">
       <c r="A64" s="4"/>
       <c r="B64" s="34" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="C64" s="4"/>
       <c r="D64" s="4"/>
       <c r="E64" s="4"/>
       <c r="F64" s="252"/>
       <c r="G64" s="35"/>
       <c r="H64" s="35"/>
       <c r="I64" s="4"/>
       <c r="J64" s="240"/>
       <c r="K64" s="240"/>
       <c r="L64" s="240"/>
       <c r="M64" s="240"/>
       <c r="N64" s="240"/>
       <c r="O64" s="240"/>
       <c r="P64" s="1"/>
     </row>
     <row r="65" spans="1:16" ht="12.9" customHeight="1">
       <c r="A65" s="4"/>
       <c r="B65" s="254" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="C65" s="4"/>
       <c r="D65" s="4"/>
       <c r="E65" s="4"/>
       <c r="F65" s="252"/>
       <c r="G65" s="35"/>
       <c r="H65" s="35"/>
       <c r="I65" s="4"/>
       <c r="J65" s="240"/>
       <c r="K65" s="240"/>
       <c r="L65" s="240"/>
       <c r="M65" s="240"/>
       <c r="N65" s="240"/>
       <c r="O65" s="240"/>
       <c r="P65" s="1"/>
     </row>
     <row r="66" spans="1:16" ht="12.9" customHeight="1">
       <c r="A66" s="4"/>
       <c r="B66" s="34" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="C66" s="230"/>
       <c r="D66" s="230"/>
       <c r="E66" s="230"/>
       <c r="F66" s="253"/>
       <c r="G66" s="206"/>
       <c r="H66" s="35"/>
       <c r="I66" s="4"/>
       <c r="J66" s="240"/>
       <c r="K66" s="240"/>
       <c r="L66" s="240"/>
       <c r="M66" s="240"/>
       <c r="N66" s="240"/>
       <c r="O66" s="240"/>
       <c r="P66" s="1"/>
     </row>
     <row r="67" spans="1:16" ht="5.0999999999999996" customHeight="1">
       <c r="A67" s="4"/>
       <c r="B67" s="34"/>
       <c r="C67" s="4"/>
       <c r="D67" s="4"/>
       <c r="E67" s="4"/>
       <c r="F67" s="252"/>
       <c r="G67" s="35"/>
       <c r="H67" s="35"/>
       <c r="I67" s="4"/>
       <c r="J67" s="240"/>
       <c r="K67" s="240"/>
       <c r="L67" s="240"/>
       <c r="M67" s="240"/>
       <c r="N67" s="240"/>
       <c r="O67" s="240"/>
       <c r="P67" s="1"/>
     </row>
     <row r="68" spans="1:16" ht="408.9" customHeight="1">
       <c r="A68" s="4"/>
-      <c r="B68" s="334"/>
-[...12 lines deleted...]
-      <c r="O68" s="334"/>
+      <c r="B68" s="338"/>
+      <c r="C68" s="338"/>
+      <c r="D68" s="338"/>
+      <c r="E68" s="338"/>
+      <c r="F68" s="338"/>
+      <c r="G68" s="338"/>
+      <c r="H68" s="338"/>
+      <c r="I68" s="338"/>
+      <c r="J68" s="338"/>
+      <c r="K68" s="338"/>
+      <c r="L68" s="338"/>
+      <c r="M68" s="338"/>
+      <c r="N68" s="338"/>
+      <c r="O68" s="338"/>
       <c r="P68" s="1"/>
     </row>
     <row r="69" spans="1:16" ht="15.9" customHeight="1">
       <c r="A69" s="1"/>
       <c r="B69" s="1"/>
       <c r="C69" s="1"/>
       <c r="D69" s="1"/>
       <c r="E69" s="1"/>
       <c r="F69" s="1"/>
       <c r="G69" s="1"/>
       <c r="H69" s="1"/>
       <c r="I69" s="1"/>
       <c r="J69" s="240"/>
       <c r="K69" s="240"/>
       <c r="L69" s="240"/>
       <c r="M69" s="240"/>
       <c r="N69" s="240"/>
       <c r="O69" s="240"/>
       <c r="P69" s="1"/>
     </row>
     <row r="70" spans="1:16" ht="15.9" customHeight="1">
       <c r="A70" s="1"/>
       <c r="B70" s="1"/>
       <c r="C70" s="1"/>
       <c r="D70" s="1"/>
@@ -12861,50 +12859,70 @@
       <formula1>"Yes,No"</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.3" footer="0.3"/>
   <pageSetup fitToWidth="0" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="52" max="16383" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="10f4e6bf-89f4-4864-baf9-a16d2dc0bb56">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="cac22a3e-7c84-4333-859a-f3632353a987" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100F587F9A08539DD44B2E37612869867CF" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="dc28aa9169aff27db9619a10bda91646">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="10f4e6bf-89f4-4864-baf9-a16d2dc0bb56" xmlns:ns3="cac22a3e-7c84-4333-859a-f3632353a987" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c2abf3a7c1d020648a3bc142ae97fdcf" ns2:_="" ns3:_="">
     <xsd:import namespace="10f4e6bf-89f4-4864-baf9-a16d2dc0bb56"/>
     <xsd:import namespace="cac22a3e-7c84-4333-859a-f3632353a987"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
@@ -13101,104 +13119,84 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8656C949-E294-4E1C-A4F1-29E12963A1C3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="10f4e6bf-89f4-4864-baf9-a16d2dc0bb56"/>
+    <ds:schemaRef ds:uri="cac22a3e-7c84-4333-859a-f3632353a987"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{36E54216-14AA-45FD-B6CB-FF210E391AC3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5DA30E08-7297-4B79-AD6C-A9D3C3B0429D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="10f4e6bf-89f4-4864-baf9-a16d2dc0bb56"/>
     <ds:schemaRef ds:uri="cac22a3e-7c84-4333-859a-f3632353a987"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...17 lines deleted...]
-    <ds:schemaRef ds:uri="cac22a3e-7c84-4333-859a-f3632353a987"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>7</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>52</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>