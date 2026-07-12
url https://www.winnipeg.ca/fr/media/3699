--- v0 (2025-10-21)
+++ v1 (2026-07-12)
@@ -1,1293 +1,1477 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/xl/richData/rdRichValueTypes.xml" ContentType="application/vnd.ms-excel.rdrichvaluetypes+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
+  <Override PartName="/xl/featurePropertyBag/featurePropertyBag.xml" ContentType="application/vnd.ms-excel.featurepropertybag+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28827"/>
-  <workbookPr codeName="ThisWorkbook"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <workbookPr codeName="ThisWorkbook" defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://winnipeghc.sharepoint.com/sites/WinnipegHousingAcceleratorFund/Shared Documents/06 Infrastructure/Application/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\jrichter\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="1" documentId="8_{84286ED2-84A0-400E-A1AB-F6AD9C6692CF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{A4A1389B-0929-4EB9-AC2A-3B78E5384D29}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{ACAB3422-8C36-4EAE-843B-2B3160AEC10D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" activeTab="4" xr2:uid="{1EF58737-E28F-F945-A2F6-86E8206DCB38}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="850" xr2:uid="{1EF58737-E28F-F945-A2F6-86E8206DCB38}"/>
   </bookViews>
   <sheets>
-    <sheet name="Renseignements généraux" sheetId="2" r:id="rId1"/>
-    <sheet name="1. Généralités" sheetId="3" r:id="rId2"/>
+    <sheet name="Contexte" sheetId="2" r:id="rId1"/>
+    <sheet name="1. Général   " sheetId="3" r:id="rId2"/>
     <sheet name="2. Budget    " sheetId="9" r:id="rId3"/>
     <sheet name="3. Exploitation" sheetId="4" r:id="rId4"/>
     <sheet name="4. Description" sheetId="7" r:id="rId5"/>
-    <sheet name="Évaluation " sheetId="1" state="veryHidden" r:id="rId6"/>
+    <sheet name="5. PIPDE " sheetId="12" r:id="rId6"/>
+    <sheet name="6. Subvention bâtiments vacants" sheetId="13" r:id="rId7"/>
+    <sheet name="   Evaluation    " sheetId="1" state="veryHidden" r:id="rId8"/>
   </sheets>
-  <externalReferences>
-[...1 lines deleted...]
-  </externalReferences>
   <definedNames>
-    <definedName name="Affordability_Category">'1. Généralités'!$C$53</definedName>
-[...9 lines deleted...]
-    <definedName name="Contact_Telephone">'1. Généralités'!$F$7</definedName>
+    <definedName name="Affordability_Category">'1. Général   '!$C$77</definedName>
+    <definedName name="Affordability_Supports">'1. Général   '!$C$79</definedName>
+    <definedName name="Affordable_Rent_Level">'1. Général   '!$C$78</definedName>
+    <definedName name="Contact_Address">'1. Général   '!$E$15</definedName>
+    <definedName name="Contact_Email">'1. Général   '!$C$18</definedName>
+    <definedName name="Contact_First_Name">'1. Général   '!$C$14</definedName>
+    <definedName name="Contact_Last_Name">'1. Général   '!$C$15</definedName>
+    <definedName name="Contact_Postal_Code">'1. Général   '!$F$18</definedName>
+    <definedName name="Contact_Pronouns">'1. Général   '!$C$16</definedName>
+    <definedName name="Contact_Relationship">'1. Général   '!$C$17</definedName>
+    <definedName name="Contact_Telephone">'1. Général   '!$F$14</definedName>
     <definedName name="Cost_Construction">'2. Budget    '!$D$25</definedName>
     <definedName name="Cost_Total">'2. Budget    '!$D$51</definedName>
     <definedName name="Op_Cashflow">'3. Exploitation'!$N$48</definedName>
     <definedName name="Op_EGI">'3. Exploitation'!$N$20</definedName>
     <definedName name="Op_Expenses">'3. Exploitation'!$N$36</definedName>
-    <definedName name="Owner_Address_City">'1. Généralités'!$F$16</definedName>
-[...28 lines deleted...]
-    <definedName name="Property_Zoning_Status">'1. Généralités'!$F$22</definedName>
+    <definedName name="Owner_Address_City">'1. Général   '!$F$23</definedName>
+    <definedName name="Owner_Address_PC">'1. Général   '!$F$25</definedName>
+    <definedName name="Owner_Address_Province">'1. Général   '!$F$24</definedName>
+    <definedName name="Owner_Address_Street">'1. Général   '!$F$22</definedName>
+    <definedName name="Owner_Leadership">'1. Général   '!$C$25</definedName>
+    <definedName name="Owner_Name">'1. Général   '!$C$23</definedName>
+    <definedName name="Owner_Parent">'1. Général   '!$C$22</definedName>
+    <definedName name="Owner_Type">'1. Général   '!$C$24</definedName>
+    <definedName name="Program_Request_TIF">'1. Général   '!#REF!</definedName>
+    <definedName name="Project_Accessibility_Achievement">'1. Général   '!$C$48</definedName>
+    <definedName name="Project_Affordable_Units">'1. Général   '!$F$77</definedName>
+    <definedName name="Project_Architect">'1. Général   '!$C$43</definedName>
+    <definedName name="Project_Budget_Author">'1. Général   '!$C$47</definedName>
+    <definedName name="Project_Budget_Class">'1. Général   '!$C$46</definedName>
+    <definedName name="Project_Builder">'1. Général   '!$C$44</definedName>
+    <definedName name="Project_Building_Material">'1. Général   '!$C$42</definedName>
+    <definedName name="Project_Construction_Type">'1. Général   '!$C$41</definedName>
+    <definedName name="Project_Development_Consultant">'1. Général   '!$C$45</definedName>
+    <definedName name="Project_Environmental_Achievement">'1. Général   '!$C$50</definedName>
+    <definedName name="Project_Gross_SF">'1. Général   '!$F$40</definedName>
+    <definedName name="Project_Name">'1. Général   '!$C$39</definedName>
+    <definedName name="Project_Permit_Attestation">'1. Général   '!$F$47</definedName>
+    <definedName name="Project_Storeys">'1. Général   '!$F$39</definedName>
+    <definedName name="Project_Total_Units">'1. Général   '!$C$40</definedName>
+    <definedName name="Property_Area">'1. Général   '!$C$33</definedName>
+    <definedName name="Property_Assessment_Roll">'1. Général   '!$C$34</definedName>
+    <definedName name="Property_Ownership_Status">'1. Général   '!$F$33</definedName>
+    <definedName name="Property_Status">'1. Général   '!$F$34</definedName>
+    <definedName name="Property_Street_Address">'1. Général   '!$C$32</definedName>
+    <definedName name="Property_Zoning_Status">'1. Général   '!$F$32</definedName>
     <definedName name="Roll_Affordable_Units">'3. Exploitation'!$C$29</definedName>
     <definedName name="Roll_Market_Units">'3. Exploitation'!$C$17</definedName>
     <definedName name="Roll_RGI_Units">'3. Exploitation'!$C$52</definedName>
     <definedName name="Roll_Total_Units">'3. Exploitation'!$D$54</definedName>
     <definedName name="Source_AHN_Capital">'2. Budget    '!$H$10</definedName>
     <definedName name="Source_HAF_Request">'2. Budget    '!$H$9</definedName>
     <definedName name="Source_Owner_Equity">'2. Budget    '!$H$8</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="F8" i="1" l="1" a="1"/>
-[...1 lines deleted...]
-  <c r="I1" i="1" l="1"/>
+  <c r="D1" i="13" l="1"/>
+  <c r="D1" i="12"/>
+  <c r="I1" i="1"/>
   <c r="F31" i="1"/>
   <c r="E1" i="1"/>
   <c r="C41" i="4"/>
   <c r="O8" i="1" s="1"/>
   <c r="F40" i="4"/>
   <c r="F39" i="4"/>
   <c r="F38" i="4"/>
   <c r="F37" i="4"/>
   <c r="F36" i="4"/>
   <c r="D19" i="9"/>
   <c r="C46" i="1"/>
   <c r="F9" i="1"/>
   <c r="G1" i="3"/>
   <c r="D1" i="7"/>
   <c r="P1" i="4"/>
   <c r="L1" i="9"/>
   <c r="H50" i="4"/>
   <c r="H27" i="4"/>
   <c r="F27" i="4"/>
   <c r="H15" i="4"/>
   <c r="D46" i="9"/>
   <c r="D36" i="9"/>
   <c r="D31" i="9"/>
   <c r="D12" i="9"/>
   <c r="F41" i="4" l="1"/>
   <c r="F11" i="1"/>
   <c r="C45" i="1"/>
   <c r="N36" i="4"/>
-  <c r="G65" i="4"/>
+  <c r="G76" i="4"/>
   <c r="H27" i="9"/>
-  <c r="D54" i="3"/>
-[...1 lines deleted...]
-  <c r="E53" i="3" s="1"/>
   <c r="C23" i="1" l="1"/>
   <c r="H8" i="1" l="1"/>
   <c r="N39" i="4"/>
   <c r="N46" i="4"/>
   <c r="F26" i="4"/>
   <c r="F28" i="4"/>
   <c r="F25" i="4"/>
   <c r="F24" i="4"/>
   <c r="H24" i="4"/>
   <c r="H51" i="4"/>
   <c r="H49" i="4"/>
   <c r="H48" i="4"/>
   <c r="H47" i="4"/>
   <c r="H16" i="4"/>
   <c r="H14" i="4"/>
   <c r="H13" i="4"/>
   <c r="H12" i="4"/>
   <c r="H28" i="4"/>
   <c r="H26" i="4"/>
   <c r="H25" i="4"/>
   <c r="C17" i="4"/>
   <c r="O7" i="1" s="1"/>
   <c r="C52" i="4"/>
   <c r="O10" i="1" s="1"/>
   <c r="C29" i="4"/>
-  <c r="O9" i="1" s="1"/>
-  <c r="O11" i="1" l="1"/>
+  <c r="O9" i="1" l="1"/>
+  <c r="O11" i="1"/>
   <c r="B55" i="4"/>
   <c r="H52" i="4"/>
   <c r="D54" i="4"/>
   <c r="H29" i="4"/>
   <c r="H17" i="4"/>
   <c r="C35" i="1"/>
   <c r="D35" i="1" s="1"/>
   <c r="E35" i="1"/>
   <c r="C44" i="1" l="1"/>
   <c r="O49" i="4"/>
   <c r="P49" i="4" s="1"/>
   <c r="H54" i="4"/>
   <c r="N8" i="4" s="1"/>
   <c r="O45" i="4"/>
   <c r="O48" i="4"/>
   <c r="O47" i="4"/>
   <c r="O25" i="4"/>
   <c r="P25" i="4" s="1"/>
   <c r="O46" i="4"/>
   <c r="O24" i="4"/>
   <c r="P24" i="4" s="1"/>
   <c r="O43" i="4"/>
   <c r="O29" i="4"/>
   <c r="P29" i="4" s="1"/>
   <c r="O27" i="4"/>
   <c r="P27" i="4" s="1"/>
   <c r="O26" i="4"/>
   <c r="P26" i="4" s="1"/>
   <c r="O28" i="4"/>
   <c r="P28" i="4" s="1"/>
   <c r="C34" i="1"/>
   <c r="N15" i="4" l="1"/>
   <c r="O17" i="4" s="1"/>
   <c r="F5" i="1"/>
   <c r="H5" i="1"/>
   <c r="M14" i="1"/>
   <c r="D23" i="9"/>
   <c r="D40" i="9"/>
   <c r="H33" i="9"/>
   <c r="H35" i="9" s="1"/>
   <c r="E33" i="1"/>
   <c r="H7" i="1"/>
   <c r="F10" i="1"/>
-  <c r="B5" i="1" s="1"/>
   <c r="D51" i="9" l="1"/>
   <c r="N20" i="4"/>
+  <c r="F8" i="1"/>
+  <c r="F7" i="1"/>
   <c r="H53" i="1"/>
   <c r="C33" i="1"/>
   <c r="C21" i="1"/>
   <c r="C20" i="1"/>
   <c r="C22" i="1"/>
   <c r="E45" i="1" l="1"/>
   <c r="H39" i="9"/>
+  <c r="B5" i="1"/>
   <c r="H16" i="1"/>
   <c r="F53" i="1"/>
   <c r="F18" i="1"/>
   <c r="N38" i="4" l="1"/>
   <c r="N40" i="4" s="1"/>
   <c r="N48" i="4" s="1"/>
   <c r="D46" i="1" s="1"/>
   <c r="F42" i="1" l="1"/>
   <c r="F16" i="1" s="1"/>
 </calcChain>
 </file>
 
-<file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
-[...43 lines deleted...]
-</metadata>
+<file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
+<comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
+  <authors>
+    <author>Richter, Julie</author>
+  </authors>
+  <commentList>
+    <comment ref="G65" authorId="0" shapeId="0" xr:uid="{36588697-098B-49E9-8A1D-114B4B6632DD}">
+      <text>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t>Such as property taxes, utilities, etc.</t>
+        </r>
+      </text>
+    </comment>
+  </commentList>
+</comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="439" uniqueCount="290">
-[...52 lines deleted...]
-    <t>CRITÈRES D'ABORDABILITÉ</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="509" uniqueCount="320">
+  <si>
+    <t>FORMULAIRE DE DEMANDE — PROGRAMMES DE SOUTIEN AU LOGEMENT DE LA VILLE DE WINNIPEG</t>
+  </si>
+  <si>
+    <t>VERSION : 17 Juin 2026</t>
+  </si>
+  <si>
+    <t>Ce formulaire de demande peut être utilisé pour solliciter des subventions dans le cadre du Programme incitatif de subventions d’investissement du Fonds pour accélérer la construction de logements, de la subvention pour les bâtiments vacants et/ou du Programme d’incitations en matière de patrimoine et de développement économique (PIPDE) de la Ville de Winnipeg.</t>
+  </si>
+  <si>
+    <t>INSTRUCTIONS</t>
+  </si>
+  <si>
+    <t>1. Vérifiez si votre projet est admissible en consultant le site Web du programme :</t>
+  </si>
+  <si>
+    <t>Programme d’incitations en matière de patrimoine et de développement économique (PIPDE) de la Ville de Winnipeg</t>
+  </si>
+  <si>
+    <t>Fonds pour accélérer la construction de logements</t>
+  </si>
+  <si>
+    <t>Subvention pour les bâtiments vacants</t>
+  </si>
+  <si>
+    <t>Pour toutes les demandes : Veuillez remplir les onglets 1 à 4.</t>
+  </si>
+  <si>
+    <t>PIPDE : Veuillez également remplir l’onglet 5.</t>
+  </si>
+  <si>
+    <t>Subvention pour les bâtiments vacants : Veuillez également remplir l’onglet 6.</t>
+  </si>
+  <si>
+    <t>Si vous y consentez, votre demande sera également transmise à d’autres bailleurs de fonds afin de lui assurer un impact maximal.</t>
+  </si>
+  <si>
+    <t>2. Remplissez tous les champs ombrés de chacune des feuilles de la demande. Si un champ ne s’applique pas au projet, indiquez 0 (zéro).</t>
+  </si>
+  <si>
+    <t>3. Téléversez votre classeur de candidature dûment rempli sous forme de fichier Excel via le formulaire en ligne accessible à partir de l’un des liens ci-dessus ou envoyez-le par courriel à HAF@winnipeg.ca.</t>
+  </si>
+  <si>
+    <t>4. Téléversez les plans architecturaux de votre projet, le devis de construction établi par un tiers et tout autre document justificatif.</t>
+  </si>
+  <si>
+    <t>RÉALISATIONS EN MATIÈRE D’ENVIRONNEMENT</t>
+  </si>
+  <si>
+    <t>1. Code national du bâtiment – Canada (CNB) 2020 :</t>
+  </si>
+  <si>
+    <t>2. Code national de l’énergie pour les bâtiments (CNEB) 2020 :</t>
+  </si>
+  <si>
+    <t>3. Efficacité Manitoba (propose des mesures incitatives pour les nouvelles constructions et les rénovations) :</t>
+  </si>
+  <si>
+    <t>CRITÈRES D’ACCESSIBILITÉ FINANCIÈRE</t>
+  </si>
+  <si>
+    <t>Loyers du Programme provincial de location de logements abordables du Manitoba</t>
+  </si>
+  <si>
+    <t>Portail de l’information sur le marché de l’habitation de la SCHL</t>
+  </si>
+  <si>
+    <t>CONFORMITÉ AUX POLITIQUES DE LA VILLE DE WINNIPEG</t>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">1. Pour tous les projets du PICLMD, au moins 10 % des unités de logement doivent satisfaire aux </t>
+      <t xml:space="preserve">1. </t>
     </r>
     <r>
       <rPr>
-        <b/>
+        <i/>
         <sz val="8"/>
-        <color rgb="FF000000"/>
+        <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
-      <t>critères d'abordabilité associés à l'assurance prêt hypothécaire de la SCHL</t>
+      <t>NotreWinnipeg 2045</t>
+    </r>
+  </si>
+  <si>
+    <t>2. Stratégie d’orientation des collectivités complètes (SOCC) 2.0</t>
+  </si>
+  <si>
+    <t>3. Plan directeur du transport en commun de Winnipeg</t>
+  </si>
+  <si>
+    <t>4. Stratégie de réduction de la pauvreté (SRP)</t>
+  </si>
+  <si>
+    <t>5. Évaluation des besoins en matière de logement</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">6. </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Zoning By-law No. 200/2006</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
-        <color rgb="FF000000"/>
+        <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
-      <t>.</t>
+      <t xml:space="preserve"> (règlement municipal sur le zonage) de Winnipeg</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">2. La préférence sera accordée aux projets qui comprennent un plus grand nombre de logements abordables et/ou une période d'abordabilité plus longue et/ou une abordabilité plus importante, tels que :  </t>
-[...28 lines deleted...]
-  <si>
     <t>QUESTIONS</t>
   </si>
   <si>
     <t>RENSEIGNEMENTS GÉNÉRAUX SUR LA DEMANDE</t>
   </si>
   <si>
-    <t>Remarque :Le demandeur doit remplir tous les champs ombrés. Si un champ ne s'applique pas au projet, inscrivez 0 (zéro).</t>
+    <t>Remarque : Vous devez remplir tous les champs ombrés. Si un champ ne s’applique pas au projet, indiquez 0 (zéro).</t>
+  </si>
+  <si>
+    <t>PROGRAMMES DE FINANCEMENT DE LA VILLE DE WINNIPEG</t>
+  </si>
+  <si>
+    <t>Veuillez sélectionner au moins un programme de financement. Vous pouvez en sélectionner plusieurs.</t>
+  </si>
+  <si>
+    <t>Programme d’incitations en matière de patrimoine et de développement économique (PIPDE)</t>
+  </si>
+  <si>
+    <t>Fonds pour accélérer la construction de logements – Pré-développement</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Subvention pour les bâtiments vacants </t>
+  </si>
+  <si>
+    <t>Autres</t>
   </si>
   <si>
     <t>PERSONNE-RESSOURCE PRINCIPALE</t>
   </si>
   <si>
-    <t xml:space="preserve">Prénom : </t>
-[...53 lines deleted...]
-    <t>État de titre :</t>
+    <t>Prénom :</t>
+  </si>
+  <si>
+    <t>Téléphone :</t>
+  </si>
+  <si>
+    <t>Nom de famille :</t>
+  </si>
+  <si>
+    <t>Adresse postale :</t>
+  </si>
+  <si>
+    <t>Pronoms :</t>
+  </si>
+  <si>
+    <t>Ville :</t>
+  </si>
+  <si>
+    <t>Type de relation :</t>
+  </si>
+  <si>
+    <t>Province :</t>
+  </si>
+  <si>
+    <t>Courriel :</t>
+  </si>
+  <si>
+    <t>Code postal :</t>
+  </si>
+  <si>
+    <t>PROPRIÉTÉ DU PROJET</t>
+  </si>
+  <si>
+    <t>Nom de l’organisation (société mère) :</t>
+  </si>
+  <si>
+    <t>Nom légal :</t>
+  </si>
+  <si>
+    <t>Type d’organisation :</t>
+  </si>
+  <si>
+    <t>Organisation dirigée par des Autochtones :</t>
+  </si>
+  <si>
+    <t>RENSEIGNEMENTS SUR LE BIEN IMMOBILIER</t>
+  </si>
+  <si>
+    <t>Si votre projet comporte plusieurs sites, veuillez cocher cette case.</t>
+  </si>
+  <si>
+    <t>Veuillez ajouter les détails relatifs aux différents sites dans la section RENSEIGNEMENTS SUPPLÉMENTAIRES SUR LES BIENS IMMOBILIERS ci-dessous, le cas échéant.</t>
+  </si>
+  <si>
+    <t>Zonage :</t>
+  </si>
+  <si>
+    <t>Superficie :</t>
+  </si>
+  <si>
+    <t>Statut de propriété :</t>
   </si>
   <si>
     <r>
       <t>N</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>o</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve"> du rôle d'évaluation : </t>
+      <t xml:space="preserve"> du rôle d’évaluation :</t>
     </r>
   </si>
   <si>
-    <t>État de propriété :</t>
-[...2 lines deleted...]
-    <t>Site admissible selon la carte du PICLMC du FACL et du PIPDE :</t>
+    <t>Statut du bien immobilier :</t>
+  </si>
+  <si>
+    <t>Stade de construction :</t>
+  </si>
+  <si>
+    <t>État actuel du bâtiment existant (le cas échéant) :</t>
   </si>
   <si>
     <t>RENSEIGNEMENTS SUR LE PROJET DE LOGEMENT</t>
   </si>
   <si>
-    <t>Titre du projet :</t>
-[...120 lines deleted...]
-    <t>SOURCES DE DÉVELOPPEMENT</t>
+    <t>Nom du projet :</t>
+  </si>
+  <si>
+    <t>Nombre d’étages :</t>
+  </si>
+  <si>
+    <t>Nombre total de logements :</t>
+  </si>
+  <si>
+    <t>Superficie brute du bâtiment
+(en pieds carrés) :</t>
+  </si>
+  <si>
+    <t>Type de construction :</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Superficie de la partie résidentielle
+(en pieds carrés) </t>
+  </si>
+  <si>
+    <t>Matériau de construction principal :</t>
+  </si>
+  <si>
+    <t>Superficie commerciale en pieds carrés :</t>
+  </si>
+  <si>
+    <t>Architecte mandaté :</t>
+  </si>
+  <si>
+    <t>Prise de possession du bien
+(année-mois-jour) :</t>
+  </si>
+  <si>
+    <t>Entrepreneur mandaté :</t>
+  </si>
+  <si>
+    <t>Date estimée de l’appel d’offres pour la construction
+(année-mois-jour) :</t>
+  </si>
+  <si>
+    <t>Consultant en aménagement :</t>
+  </si>
+  <si>
+    <t>Date estimée du début des travaux
+(année-mois-jour) :</t>
+  </si>
+  <si>
+    <t>Classe budgétaire</t>
+  </si>
+  <si>
+    <t>Date estimée d’occupation
+(année-mois-jour) :</t>
+  </si>
+  <si>
+    <t>Auteur du budget :</t>
+  </si>
+  <si>
+    <t>Attestation de permis de construction :</t>
+  </si>
+  <si>
+    <t>Nombre de logements accessibles :</t>
+  </si>
+  <si>
+    <t>Réalisations en matière d’accessibilité :</t>
+  </si>
+  <si>
+    <t>Décrivez la norme ou la certification la plus élevée obtenue.</t>
+  </si>
+  <si>
+    <t>Réalisations environnementales :</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Pour les </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="8"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>nouveaux bâtiments</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>, décrivez le pourcentage d’amélioration de l’efficacité énergétique par rapport au niveau 1 du CNEB 2020 et indiquez toute certification de construction durable que le projet devrait obtenir.</t>
+    </r>
+  </si>
+  <si>
+    <t>1. Pourcentage d’amélioration :</t>
+  </si>
+  <si>
+    <t>2. Certification de bâtiment écologique :</t>
+  </si>
+  <si>
+    <t>Pour préciser « Autre » :</t>
+  </si>
+  <si>
+    <t>Mesures d’efficacité énergétique :</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Pour les </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="8"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>bâtiments existants</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>, décrivez les mesures d’efficacité énergétique proposées pour le projet et l’amélioration du rendement énergétique prévue par rapport à la situation de référence avant rénovation.</t>
+    </r>
+  </si>
+  <si>
+    <t>Sélectionnez toutes les réponses qui s’appliquent </t>
+  </si>
+  <si>
+    <t>Rénovation de l’enveloppe du bâtiment</t>
+  </si>
+  <si>
+    <t>Rénovation des fenêtres et/ou des portes</t>
+  </si>
+  <si>
+    <t>Rénovation des systèmes mécaniques ou électriques</t>
+  </si>
+  <si>
+    <t>Rénovation énergétique en profondeur</t>
+  </si>
+  <si>
+    <t>Veuillez fournir des détails supplémentaires sur les mesures d’efficacité énergétique proposées (si nécessaire).</t>
+  </si>
+  <si>
+    <t>Pourcentage d’amélioration :</t>
+  </si>
+  <si>
+    <t>&lt; 20 %</t>
+  </si>
+  <si>
+    <t>20-29 %</t>
+  </si>
+  <si>
+    <t>30-39 %</t>
+  </si>
+  <si>
+    <t>40 % ou plus</t>
+  </si>
+  <si>
+    <t>Pas encore déterminé</t>
+  </si>
+  <si>
+    <t>RENSEIGNEMENTS RELATIFS À L’ACCESSIBILITÉ FINANCIÈRE</t>
+  </si>
+  <si>
+    <t>Veuillez vous reporter à l’onglet Contexte pour plus de détails sur l’accessibilité financière</t>
+  </si>
+  <si>
+    <t>Catégorie d’accessibilité financière :</t>
+  </si>
+  <si>
+    <t>Nombre de logements abordables :</t>
+  </si>
+  <si>
+    <t>Précisez le niveau d’accessibilité financière :</t>
+  </si>
+  <si>
+    <t>Soutien au logement :</t>
+  </si>
+  <si>
+    <t>PARTICIPATION À D’AUTRES PROGRAMMES</t>
+  </si>
+  <si>
+    <t>Autorisez-vous la Ville de Winnipeg à discuter de votre projet avec d’autres bailleurs de fonds potentiels?</t>
+  </si>
+  <si>
+    <t>RENSEIGNEMENTS SUPPLÉMENTAIRES SUR LE BIEN IMMOBILIER</t>
+  </si>
+  <si>
+    <t>État de la construction :</t>
+  </si>
+  <si>
+    <t>BUDGET DE DÉVELOPPEMENT ET SOURCES DE FINANCEMENT</t>
+  </si>
+  <si>
+    <t>COÛTS DE DÉVELOPPEMENT</t>
+  </si>
+  <si>
+    <t>SOURCES DE FINANCEMENT DU PROJET</t>
   </si>
   <si>
     <t>Montant</t>
   </si>
   <si>
-    <t>SOURCES DE CAPITAUX PROPRES</t>
-[...2 lines deleted...]
-    <t>Confirmé/non confirmé</t>
+    <t>SOURCES DE FONDS PROPRES</t>
+  </si>
+  <si>
+    <t>Confirmées/non confirmées</t>
   </si>
   <si>
     <t>Terrain</t>
   </si>
   <si>
     <t>$</t>
   </si>
   <si>
-    <t>Propriétaire (liquidités et/ou terrain)</t>
-[...2 lines deleted...]
-    <t>(précisez)</t>
+    <t>Sources provenant du propriétaire (espèces et/ou terrain)</t>
   </si>
   <si>
     <t>Base de calcul du montant du terrain</t>
   </si>
   <si>
-    <t>Demande au Fonds pour accélérer la construction de logements (FACL)</t>
-[...2 lines deleted...]
-    <t>Frais de clôture et préparation du terrain</t>
+    <t>Demande de subvention auprès de la Ville de Winnipeg</t>
+  </si>
+  <si>
+    <t>Frais de clôture et préparation du site</t>
   </si>
   <si>
     <t>Don de terrain à un organisme à but non lucratif (le cas échéant)</t>
   </si>
   <si>
-    <t>Autre (précisez)</t>
-[...23 lines deleted...]
-    <t>S</t>
+    <t>Autre (préciser)</t>
+  </si>
+  <si>
+    <t>Coûts d’acquisition du terrain</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Services-conseils </t>
+  </si>
+  <si>
+    <t>Frais d’approbation d’urbanisme</t>
+  </si>
+  <si>
+    <t>Coûts de pré-développement</t>
+  </si>
+  <si>
+    <t>Honoraires du promoteur</t>
+  </si>
+  <si>
+    <t>Coûts du promoteur</t>
+  </si>
+  <si>
+    <t>Construction (coûts directs)</t>
   </si>
   <si>
     <t>Architecture et ingénierie</t>
   </si>
   <si>
-    <t>Sous-total des sources de capitaux propres</t>
-[...8 lines deleted...]
-    <t xml:space="preserve"> SOURCES DE DETTE</t>
+    <t xml:space="preserve">Sous-total des sources de fonds propres </t>
+  </si>
+  <si>
+    <t>Autres services-conseils techniques</t>
+  </si>
+  <si>
+    <t>Frais juridiques</t>
+  </si>
+  <si>
+    <t>SOURCES DE DETTES</t>
   </si>
   <si>
     <t>Source</t>
   </si>
   <si>
     <t>Durée (années)</t>
   </si>
   <si>
+    <t>Confirmée / non confirmée</t>
+  </si>
+  <si>
     <t>Honoraires professionnels</t>
   </si>
   <si>
-    <t>Prêt 1</t>
-[...8 lines deleted...]
-    <t>Sous-total des sources de dette</t>
+    <t>Prêt 1</t>
+  </si>
+  <si>
+    <t>Prêt 2</t>
+  </si>
+  <si>
+    <t>Frais de prêteur</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sous-total des sources de dettes </t>
   </si>
   <si>
     <t>Intérêts pendant la construction</t>
   </si>
   <si>
     <t xml:space="preserve">Total des sources </t>
   </si>
   <si>
-    <t>Frais de financement</t>
+    <t>Coûts de financement</t>
   </si>
   <si>
     <t>Marketing et commissions</t>
   </si>
   <si>
-    <t>Autres frais</t>
+    <t>Autres coûts</t>
   </si>
   <si>
     <t>Assurance pendant la construction</t>
   </si>
   <si>
-    <t xml:space="preserve">Remarques : </t>
+    <t xml:space="preserve">Remarques : </t>
   </si>
   <si>
     <t>Impôts fonciers pendant la construction</t>
   </si>
   <si>
-    <t>Coûts d'exploitation pendant la période de location</t>
-[...32 lines deleted...]
-    <t>REVENUS D'EXPLOITATION POUR LES UNITÉS RÉSIDENTIELLES</t>
+    <t>Frais d’exploitation pendant la mise en location</t>
+  </si>
+  <si>
+    <t>Frais d’exploitation (construction et mise en location)</t>
+  </si>
+  <si>
+    <t>Réserve pour imprévus du projet</t>
+  </si>
+  <si>
+    <t>TPS (nette de tout remboursement)</t>
+  </si>
+  <si>
+    <t>Coût total</t>
+  </si>
+  <si>
+    <t>REVENUS LOCATIFS ET EXPLOITATION</t>
+  </si>
+  <si>
+    <t>Remarque : Veuillez vous reporter à la section Critères d’accessibilité financière de l’onglet Contexte pour remplir les sections relatives aux revenus locatifs.</t>
+  </si>
+  <si>
+    <t>REVENUS LOCATIFS RÉSIDENTIELS</t>
+  </si>
+  <si>
+    <t>EXPLOITATION (DONNÉES ANNUELLES STABILISÉES)</t>
+  </si>
+  <si>
+    <t>Indiquez le nombre de logements et le loyer de départ moyen de l’ensemble de ces logements dans chaque catégorie (correspondant au nombre de chambres), dans chacune des sections applicables ci-dessous. Le « revenu locatif brut » annuel provenant de l’ensemble des logements sera automatiquement calculé à droite.</t>
+  </si>
+  <si>
+    <t>REVENUS D’EXPLOITATION RÉSIDENTIELS</t>
   </si>
   <si>
     <t>Revenu locatif brut</t>
   </si>
   <si>
+    <t>Nb de places de stationnement</t>
+  </si>
+  <si>
+    <t>Stationnement couvert</t>
+  </si>
+  <si>
+    <t>LOGEMENTS AU PRIX DU MARCHÉ</t>
+  </si>
+  <si>
+    <t>Stationnement extérieur</t>
+  </si>
+  <si>
+    <t>Nb.</t>
+  </si>
+  <si>
     <r>
-      <t>N</t>
+      <t>Superficie moyenne par unité (pi</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
-      <t>bre</t>
+      <t>2</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve"> de places</t>
+      <t>)</t>
     </r>
   </si>
   <si>
-    <t>Stationnement intérieur</t>
-[...20 lines deleted...]
-    <t>Frais de blanchisserie</t>
+    <t>Loyer moyen</t>
+  </si>
+  <si>
+    <t>Revenu mensuel</t>
+  </si>
+  <si>
+    <t>Frais de buanderie</t>
   </si>
   <si>
     <t>Studio</t>
   </si>
   <si>
     <t>Câble/Internet</t>
   </si>
   <si>
     <t>1 chambre</t>
   </si>
   <si>
-    <t>2 chambres</t>
-[...2 lines deleted...]
-    <t>3 chambres</t>
+    <t xml:space="preserve">2 chambres </t>
+  </si>
+  <si>
+    <t xml:space="preserve">3 chambres </t>
   </si>
   <si>
     <t>Revenu brut potentiel</t>
   </si>
   <si>
-    <t>4 chambres</t>
+    <t xml:space="preserve">4 chambres </t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
-    <t>Soustraire les unités inoccupées et les mauvaises dettes</t>
-[...5 lines deleted...]
-    <t>UNITÉS ABORDABLES</t>
+    <t>Soustraire les logements vacants et les mauvaises créances</t>
+  </si>
+  <si>
+    <t>Ajouter la subvention d’exploitation</t>
+  </si>
+  <si>
+    <t>LOGEMENTS ABORDABLES</t>
   </si>
   <si>
     <t>Ajouter les autres subventions/remises</t>
   </si>
   <si>
-    <t xml:space="preserve">Cette section est réservée aux unités abordables non assujetties à l'APH de la SCHL, mais qui ne sont pas considérées comme des logements à loyer fondé sur le revenu (LFR). Elle s'adresse aux projets qui répondent aux critères du Fonds pour le logement abordable de la SCHL, soit moins de 80 % du loyer médian du marché (LMM). Veuillez indiquer le LMM. Consultez l'onglet Renseignements généraux pour obtenir de l'aide. 				</t>
-[...110 lines deleted...]
-  <si>
     <r>
-      <t xml:space="preserve">Si vous répondez </t>
+      <t xml:space="preserve">Cette section est réservée aux logements abordables qui vont au‑delà des critères de la SCHL (programme APH Select), mais qui ne sont pas considérés comme des logements à loyer fondé sur le revenu (LFR). Si vous utilisez les critères du </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Zoning By -law </t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
-        <rFont val="Aptos Narrow"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
-      <t>« Quelques-uns » à la question ci-dessus, veuillez fournir des explications dans le champ ci-dessous.</t>
+      <t xml:space="preserve">(règlement municipal sur le zonage) de Winnipeg (moins de 80 % du loyer médian du marché [LMM]), veuillez également saisir le LMM. Consultez l’onglet Contexte pour obtenir de l’aide.							</t>
+    </r>
+  </si>
+  <si>
+    <t>Revenu brut effectif</t>
+  </si>
+  <si>
+    <t>DÉPENSES D’EXPLOITATION RÉSIDENTIELLES</t>
+  </si>
+  <si>
+    <t>Superficie moyenne par unité (en pieds carrés)</t>
+  </si>
+  <si>
+    <t>LMM</t>
+  </si>
+  <si>
+    <t>Assurance</t>
+  </si>
+  <si>
+    <t>Gestionnaire de propriété</t>
+  </si>
+  <si>
+    <t>Services publics</t>
+  </si>
+  <si>
+    <t>Impôts fonciers</t>
+  </si>
+  <si>
+    <t>Entretien et réparations</t>
+  </si>
+  <si>
+    <t>Marketing</t>
+  </si>
+  <si>
+    <t>Salaire et avantages sociaux du surintendant</t>
+  </si>
+  <si>
+    <t>LOGEMENTS APH SELECT</t>
+  </si>
+  <si>
+    <t>Sécurité</t>
+  </si>
+  <si>
+    <t>Ceci concerne les logements abordables répondant aux critères de la SCHL pour le programme APH Select, une exigence minimale du programme. Consultez l’onglet Contexte pour obtenir de l’aide.</t>
+  </si>
+  <si>
+    <t>Frais généraux et administratifs</t>
+  </si>
+  <si>
+    <t>Contribution au fonds de réserve</t>
+  </si>
+  <si>
+    <t>#</t>
+  </si>
+  <si>
+    <t>Total des dépenses</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Revenu d’exploitation net résidentiel </t>
+  </si>
+  <si>
+    <t>Revenu d’exploitation net non résidentiel</t>
+  </si>
+  <si>
+    <t>Revenu d’exploitation net total</t>
+  </si>
+  <si>
+    <t>HYPOTHÈSES RELATIVES AU SERVICE DE LA DETTE</t>
+  </si>
+  <si>
+    <t>Taux d’intérêt</t>
+  </si>
+  <si>
+    <t>Amortissement (années)</t>
+  </si>
+  <si>
+    <t>Paiement annuel</t>
+  </si>
+  <si>
+    <t>LOYERS FONDÉS SUR LE REVENU – LOGEMENTS ABORDABLES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cette section concerne les logements à loyer fondé sur le revenu (LFR). Utilisez les loyers maximaux prévus par le Programme provincial de logements abordables du Manitoba.		
+						</t>
+  </si>
+  <si>
+    <t>LFR MAX. LOYER</t>
+  </si>
+  <si>
+    <t>Total annuel du capital et des intérêts</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flux de trésorerie du projet </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nombre total de logements : </t>
+  </si>
+  <si>
+    <t>Recettes mensuelles totales :</t>
+  </si>
+  <si>
+    <t>Les loyers indiqués ci-dessus incluent-ils les services publics?</t>
+  </si>
+  <si>
+    <t>Si vous avez répondu « En partie » à la question ci-dessus, veuillez fournir une explication dans le champ ci-dessous</t>
+  </si>
+  <si>
+    <t>ACCESSION À LA PROPRIÉTÉ ABORDABLE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cette section concerne les logements destinés à l’accession à la propriété abordable.		
+						</t>
+  </si>
+  <si>
+    <t>Prix d’achat total</t>
+  </si>
+  <si>
+    <t>Montant de l’apport personnel</t>
+  </si>
+  <si>
+    <t>Taux d’intérêt hypothécaire</t>
+  </si>
+  <si>
+    <t>Mensualité hypothécaire estimée</t>
+  </si>
+  <si>
+    <t>Total estimé des autres frais de logement</t>
+  </si>
+  <si>
+    <t>REVENUS LOCATIFS NON RÉSIDENTIELS</t>
+  </si>
+  <si>
+    <t>Indiquez la superficie totale louable à usage commercial et le loyer annuel moyen par pied carré (triple net), hors frais liés aux parties communes.</t>
+  </si>
+  <si>
+    <t>PIEDS CARRÉS</t>
+  </si>
+  <si>
+    <t>LOYER NET</t>
+  </si>
+  <si>
+    <t>TAUX D’INOCCUPATION</t>
+  </si>
+  <si>
+    <t>Revenu d’exploitation net</t>
+  </si>
+  <si>
+    <t>Remarques sur les revenus locatifs</t>
+  </si>
+  <si>
+    <t>DESCRIPTION DU PROJET</t>
+  </si>
+  <si>
+    <t>Veuillez fournir un résumé décrivant au mieux votre projet résidentiel et ses objectifs. Ce résumé pourra être utilisé dans les communications publiques concernant votre projet s’il est approuvé (1 000 caractères/espaces maximum).</t>
+  </si>
+  <si>
+    <t>Pourquoi avez-vous besoin du soutien financier du programme pour atteindre votre objectif et les résultats escomptés? (1 000 caractères/espaces maximum)</t>
+  </si>
+  <si>
+    <t>Le cas échéant, décrivez le soutien financier que votre projet a reçu ou que vous comptez solliciter auprès d’autres gouvernements ou organismes, en précisant les sources et les montants (1 000 caractères/espaces maximum).</t>
+  </si>
+  <si>
+    <t>Veuillez décrire l’expérience de votre équipe de projet et de vos partenaires dans l’élaboration et la gestion de projets comparables. (1 000 caractères/espaces maximum).</t>
+  </si>
+  <si>
+    <t>Le cas échéant, expliquez comment seront utilisés les espaces commerciaux louables et/ou les espaces destinés à l’accompagnement des locataires ou aux équipements collectifs dans le cadre de votre projet (1 000 caractères/espaces maximum).</t>
+  </si>
+  <si>
+    <t>PROJETS DE LOGEMENTS CIBLÉS, AVEC SERVICES DE SOUTIEN OU DE TRANSITION – Le cas échéant, veuillez préciser les groupes de locataires prioritaires que vous ciblez et décrire la capacité de votre organisation ainsi que son expérience dans l’accompagnement de ces populations cibles particulières. Veuillez décrire les services et les soutiens qui seront fournis aux résidents du projet proposé, ainsi que la manière dont ils seront mis en œuvre. Veuillez joindre les pièces justificatives requises. (1 000 caractères/espaces maximum).</t>
+  </si>
+  <si>
+    <t>Veuillez décrire tout impact social ou environnemental du projet non mentionné ci-dessus, y compris au chapitre de l’accessibilité, des retombées sur l’emploi et de l’approvisionnement social, des mesures de construction durable, du soutien avéré de la communauté, etc. Veuillez joindre les pièces justificatives requises (1 000 caractères/espaces maximum).</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">CONFORMITÉ AU PLAN D’AMÉNAGEMENT : Veuillez décrire en quoi le projet s’inscrit dans le cadre de l’une des politiques ou de l’un des documents suivants de la Ville de Winnipeg : </t>
     </r>
     <r>
       <rPr>
-        <sz val="12"/>
+        <i/>
+        <sz val="8"/>
+        <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve"> </t>
+      <t>NotreWinnipeg 2045</t>
     </r>
-  </si>
-[...109 lines deleted...]
-    <t>ÉVALUATION DU MÉRITE</t>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">, Stratégie d’orientation des collectivités complètes 2.0, Plan directeur du transport en commun de Winnipeg, Stratégie de réduction de la pauvreté, l’évaluation des besoins en matière de logement (voir l’onglet Contexte) (1 000 caractères/espaces maximum). </t>
+    </r>
+  </si>
+  <si>
+    <t>Candidats au Programme d’incitations en matière de patrimoine et de développement économique (PIPDE)</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Si vous postulez pour une subvention pour une entreprise nouvelle ou en expansion, veuillez estimer le nombre de nouveaux emplois qui seront créés et maintenus après l’achèvement du projet. Décrivez la nature de ces nouveaux emplois et leur adéquation avec les objectifs de développement économique définis dans </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>NotreWinnipeg 2045</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> et dans le Plan d’action pour la croissance économique lancé par la Province du Manitoba en décembre 2018 (1 000 caractères/espaces maximum).</t>
+    </r>
+  </si>
+  <si>
+    <t>Si vous postulez pour une subvention pour la conservation des bâtiments patrimoniaux, veuillez décrire les plans de conservation des éléments caractéristiques du bâtiment patrimonial (1 000 caractères/espaces maximum).</t>
+  </si>
+  <si>
+    <t>Candidats à la subvention pour les bâtiments vacants</t>
+  </si>
+  <si>
+    <t>Décrivez le ou les bâtiments vacants ou sous-utilisés visés par ce projet. Quelle est leur utilisation actuelle ou la plus récente? Depuis combien de temps le ou les bâtiments sont-ils vacants ou sous-utilisés? Pourquoi sont-ils vacants ou sous-utilisés? Avez-vous connaissance d’impacts négatifs sur la communauté de la présence de ce ou ces bâtiments vacants ou sous-utilisés (par exemple, problèmes de sécurité, déplacement de résidents)? (1 000 caractères/espaces maximum)</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Si le candidat n’est pas le propriétaire actuel du bâtiment, comment compte-t-il obtenir la propriété ou un bail à long terme du bien immobilier? (1 000 caractères/espaces maximum)</t>
+  </si>
+  <si>
+    <t>Décrivez les travaux anticipés pour permettre l’occupation du ou des bâtiments. Joignez un calendrier général du projet indiquant les dates prévues pour les jalons importants. Si vous disposez d’un calendrier de projet, vous pouvez le fournir en pièce jointe (1 000 caractères/espaces maximum).</t>
+  </si>
+  <si>
+    <t>Si le projet prévoit une accession à la propriété abordable, veuillez décrire l’approche adoptée, y compris la sélection des futurs propriétaires, les mesures de renforcement des capacités ou d’accompagnement proposées, ainsi que les engagements ou l’implication prévus après la vente initiale au propriétaire. Si la proposition comprend un nombre réduit de logements abordables, ou si le niveau d’accessibilité financière ne correspond pas aux critères du programme, veuillez en expliquer la raison (1 000 caractères/espaces maximum).</t>
+  </si>
+  <si>
+    <t>PROJECT FUNDING EVALUATION</t>
+  </si>
+  <si>
+    <t>ADDRESS:</t>
+  </si>
+  <si>
+    <t>APPLICANT:</t>
+  </si>
+  <si>
+    <t>EVALUATOR:</t>
+  </si>
+  <si>
+    <t>please fill in name</t>
+  </si>
+  <si>
+    <t>MINIMUM ELIGIBILITY REQUIREMENT AND PROJECT SUMMARY</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">The project meets the by-law definition of </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>new housing.</t>
+    </r>
+  </si>
+  <si>
+    <t>Market</t>
+  </si>
+  <si>
+    <t>Attests to permit after December 5, 2023 or within 12 months.</t>
+  </si>
+  <si>
+    <t>MLI Select</t>
+  </si>
+  <si>
+    <t>The project has a minimum of fifty (50) units.</t>
+  </si>
+  <si>
+    <t>Affordable</t>
+  </si>
+  <si>
+    <t>Project meets the affordability requirements for its category.</t>
+  </si>
+  <si>
+    <t>Affordable RGI</t>
+  </si>
+  <si>
+    <t>Meets geographic criteria for MSHIP.</t>
+  </si>
+  <si>
+    <t>Total Units</t>
+  </si>
+  <si>
+    <t>Are there any infrastructure barriers?</t>
+  </si>
+  <si>
+    <t>REQUEST</t>
+  </si>
+  <si>
+    <t>RECOMMENDED</t>
+  </si>
+  <si>
+    <t>Multi-Family Sustainable Housing Infrastructure Program (MSHIP)</t>
+  </si>
+  <si>
+    <t>MERIT EVALUATION</t>
   </si>
   <si>
     <t>/</t>
   </si>
   <si>
-    <t>ÉTAT DE PRÉPARATION ET FAISABILITÉ</t>
-[...35 lines deleted...]
-    <t>EFFETS SOCIAUX ET ENVIRONNEMENTAUX</t>
+    <t>READINESS &amp; FEASIBILITY</t>
   </si>
   <si>
     <t>POINTS:</t>
   </si>
   <si>
-    <t>Maître d'ouvrage :</t>
-[...29 lines deleted...]
-    <t xml:space="preserve">Coût de construction par pied carré : </t>
+    <t>NOTES:</t>
+  </si>
+  <si>
+    <t>Ownership Status:</t>
+  </si>
+  <si>
+    <t>Zoning:</t>
+  </si>
+  <si>
+    <t>Budget Class and Merit:</t>
+  </si>
+  <si>
+    <t>Other funding secured:</t>
+  </si>
+  <si>
+    <t>Degree of Readiness and Feasibility:</t>
+  </si>
+  <si>
+    <t>• Does the applicant have capacity and a strong development team to complete the project?</t>
+  </si>
+  <si>
+    <t xml:space="preserve">• Have funding sources been secured and/or can the project meet other funder requirements? </t>
+  </si>
+  <si>
+    <t xml:space="preserve">• Can building permits reasonably be secured within 12 months of approval?  </t>
+  </si>
+  <si>
+    <t>• Are operating costs adequately considered and in line with industry standards?</t>
+  </si>
+  <si>
+    <t>SOCIAL AND ENVIRONMENTAL IMPACT</t>
+  </si>
+  <si>
+    <t>Project Ownership:</t>
+  </si>
+  <si>
+    <t>% of Affordable Units:</t>
+  </si>
+  <si>
+    <t>Affordability Level:</t>
+  </si>
+  <si>
+    <t>Energy Efficiency</t>
+  </si>
+  <si>
+    <t>Accessibility</t>
+  </si>
+  <si>
+    <t xml:space="preserve">• Is the project exceeding the affordability requirements for its category? </t>
+  </si>
+  <si>
+    <t xml:space="preserve">• To what degree is the project serving priority groups or vulnerable populations? </t>
+  </si>
+  <si>
+    <t>• Is the project achieving a high energy efficiency target or fully accessible units?</t>
+  </si>
+  <si>
+    <t>HAF FUNDING EFFICIENCY</t>
+  </si>
+  <si>
+    <t>Number of Units Created:</t>
+  </si>
+  <si>
+    <t>Construction Cost Per Sq Ft:</t>
   </si>
   <si>
     <t>Per Unit:</t>
   </si>
   <si>
-    <t>Besoin financier du projet :</t>
-[...47 lines deleted...]
-    <t>• Quels sont les autres avantages de ce projet pour la Ville?</t>
+    <t>Project Financial Need:</t>
+  </si>
+  <si>
+    <t>Degree of HAF Funding Efficiency:</t>
+  </si>
+  <si>
+    <t>• If building permits are already secured, will it likely proceed without HAF funding?</t>
+  </si>
+  <si>
+    <t>• Does the project appear to need the financial support, is the market return too high?</t>
+  </si>
+  <si>
+    <t>• Are higher costs warranted due to on-site support spaces or higher energy efficiency?</t>
+  </si>
+  <si>
+    <t>Does the location of the added infrastructure facilitate future projects?</t>
+  </si>
+  <si>
+    <t>CITY PLANNING AND POLICY ALIGNMENT</t>
+  </si>
+  <si>
+    <t>Degree of City Planning and Policy Alignment:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">• Is the project located in close proximity to the Primary Transit Network? </t>
+  </si>
+  <si>
+    <t xml:space="preserve">• Does the project address poverty reduction (in line with the Poverty Reduction Strategy)? </t>
+  </si>
+  <si>
+    <t>• Is the project aligned with Our Winnipeg 2045?</t>
+  </si>
+  <si>
+    <t>• Is the project aligned with Complete Communities 2.0 priority areas for support?</t>
+  </si>
+  <si>
+    <t xml:space="preserve">OVERALL ASSESSMENT </t>
+  </si>
+  <si>
+    <t>• What is your overall assessment of the project?</t>
+  </si>
+  <si>
+    <t xml:space="preserve">• What are some risks with this project?  </t>
+  </si>
+  <si>
+    <t>• What are some unknowns?</t>
+  </si>
+  <si>
+    <t xml:space="preserve">• What are some additional benefits to the City with this project? </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="15">
     <numFmt numFmtId="41" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;&quot;??_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="166" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="167" formatCode="&quot;$&quot;#,##0.00"/>
     <numFmt numFmtId="168" formatCode="&quot;$&quot;#,##0"/>
     <numFmt numFmtId="169" formatCode="0;\-0;&quot;-&quot;\ "/>
     <numFmt numFmtId="170" formatCode="#,##0;\-#,##0;&quot;-&quot;\ "/>
     <numFmt numFmtId="171" formatCode="&quot;$&quot;#,##0;\-\ &quot;$&quot;#,##0;&quot;-&quot;\ "/>
     <numFmt numFmtId="172" formatCode="0.0%"/>
     <numFmt numFmtId="173" formatCode="0;\-0;&quot;-&quot;;@\ "/>
     <numFmt numFmtId="174" formatCode="&quot;$&quot;#,##0.00;\-\ &quot;$&quot;#,##0.00;&quot;-&quot;\ "/>
     <numFmt numFmtId="175" formatCode="#,##0;\-#,##0;&quot;-&quot;;@\ "/>
   </numFmts>
   <fonts count="20">
     <font>
@@ -1377,63 +1561,66 @@
       <sz val="8"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
+      <sz val="9"/>
+      <color indexed="81"/>
+      <name val="Tahoma"/>
+      <family val="2"/>
+    </font>
+    <font>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
+      <i/>
       <sz val="8"/>
-      <name val="Aptos Narrow"/>
-[...3 lines deleted...]
-      <sz val="12"/>
+      <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="10">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF123985"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
@@ -1589,51 +1776,51 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="327">
+  <cellXfs count="352">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
@@ -1821,53 +2008,50 @@
       <protection locked="0"/>
     </xf>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="0" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="1" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="9" fontId="0" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="169" fontId="1" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="169" fontId="0" fillId="2" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="171" fontId="0" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="169" fontId="1" fillId="2" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="171" fontId="0" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="169" fontId="0" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="2" borderId="11" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
@@ -1955,53 +2139,50 @@
     <xf numFmtId="49" fontId="6" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="6" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="43" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="169" fontId="1" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="171" fontId="1" fillId="2" borderId="12" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="12" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="12" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="169" fontId="1" fillId="2" borderId="12" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
@@ -2348,104 +2529,95 @@
     </xf>
     <xf numFmtId="0" fontId="15" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="4"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" indent="4"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="2" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="170" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="9" fontId="1" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="171" fontId="1" fillId="2" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="9" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left" indent="4"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="4"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
-      <alignment vertical="top" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="173" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="0" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
@@ -2477,161 +2649,271 @@
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="2" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="2" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="1" fontId="3" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="41" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="173" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" indent="7"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+      <extLst>
+        <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
+          <xfpb:xfComplement i="0"/>
+        </ext>
+      </extLst>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="0" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="1" fillId="2" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="44" fontId="0" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="44" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="44" fontId="1" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="44" fontId="0" fillId="2" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="44" fontId="1" fillId="2" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1">
+      <extLst>
+        <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
+          <xfpb:xfComplement i="0"/>
+        </ext>
+      </extLst>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+      <extLst>
+        <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
+          <xfpb:xfComplement i="0"/>
+        </ext>
+      </extLst>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="41" fontId="12" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="41" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="0" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="41" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="41" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    </xf>
     <xf numFmtId="14" fontId="0" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="170" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="9" fontId="1" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="171" fontId="1" fillId="2" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="9" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="7" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="169" fontId="1" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="169" fontId="1" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="12" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="170" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
-[...32 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Comma 2" xfId="6" xr:uid="{46F698D5-8C33-8344-B5C5-C42A61713710}"/>
     <cellStyle name="Currency" xfId="7" builtinId="4"/>
     <cellStyle name="Currency 2" xfId="5" xr:uid="{D280C050-A190-C840-8859-5EF96C110154}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="3" xr:uid="{60AD2AEA-D4B5-B44E-877B-D048448D2B69}"/>
     <cellStyle name="Percent" xfId="2" builtinId="5"/>
     <cellStyle name="Percent 2" xfId="4" xr:uid="{18EC1DD0-6544-624F-8996-7FFD4AE3B973}"/>
   </cellStyles>
-  <dxfs count="43">
+  <dxfs count="62">
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFE6EBF4"/>
         </patternFill>
       </fill>
       <border>
         <left style="thin">
           <color theme="0"/>
         </left>
         <right style="thin">
           <color theme="0"/>
         </right>
         <top style="thin">
           <color theme="0"/>
         </top>
         <bottom style="thin">
           <color theme="0"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
@@ -2691,243 +2973,73 @@
         <top style="thin">
           <color theme="0"/>
         </top>
         <bottom style="thin">
           <color theme="0"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFE6EBF4"/>
         </patternFill>
       </fill>
       <border>
         <left style="thin">
           <color theme="0"/>
         </left>
         <right style="thin">
           <color theme="0"/>
         </right>
         <top style="thin">
           <color theme="0"/>
         </top>
         <bottom style="thin">
-          <color theme="1"/>
-[...42 lines deleted...]
-        <bottom style="thin">
           <color theme="0"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFE6EBF4"/>
         </patternFill>
       </fill>
       <border>
         <left style="thin">
           <color theme="0"/>
         </left>
         <right style="thin">
           <color theme="0"/>
         </right>
         <top style="thin">
           <color theme="0"/>
         </top>
-        <bottom/>
-[...127 lines deleted...]
-        <horizontal/>
+        <bottom style="thin">
+          <color theme="0"/>
+        </bottom>
       </border>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFE6EBF4"/>
         </patternFill>
       </fill>
       <border>
         <left style="thin">
           <color theme="0"/>
         </left>
         <right style="thin">
           <color theme="0"/>
         </right>
         <top style="thin">
           <color theme="0"/>
         </top>
         <bottom style="thin">
           <color theme="1"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
@@ -2949,138 +3061,371 @@
         </top>
         <bottom/>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFE6EBF4"/>
         </patternFill>
       </fill>
       <border>
         <left style="thin">
           <color theme="0"/>
         </left>
         <right style="thin">
           <color theme="0"/>
         </right>
         <top style="thin">
           <color theme="0"/>
         </top>
         <bottom style="thin">
           <color theme="0"/>
         </bottom>
-        <vertical/>
-        <horizontal/>
       </border>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFE6EBF4"/>
         </patternFill>
       </fill>
       <border>
         <left style="thin">
           <color theme="0"/>
         </left>
         <right style="thin">
           <color theme="0"/>
         </right>
         <top style="thin">
           <color theme="0"/>
         </top>
         <bottom/>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFE6EBF4"/>
         </patternFill>
       </fill>
       <border>
         <left style="thin">
           <color theme="0"/>
         </left>
         <right style="thin">
           <color theme="0"/>
         </right>
         <top style="thin">
           <color theme="0"/>
         </top>
-        <bottom style="thin">
-[...1 lines deleted...]
-        </bottom>
+        <bottom/>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFE6EBF4"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left style="thin">
+          <color theme="0"/>
+        </left>
+        <right style="thin">
+          <color theme="0"/>
+        </right>
+        <top style="thin">
+          <color theme="0"/>
+        </top>
+        <bottom/>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFE6EBF4"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left style="thin">
+          <color theme="0"/>
+        </left>
+        <right style="thin">
+          <color theme="0"/>
+        </right>
+        <top style="thin">
+          <color theme="0"/>
+        </top>
+        <bottom/>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFE6EBF4"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left style="thin">
+          <color theme="0"/>
+        </left>
+        <right style="thin">
+          <color theme="0"/>
+        </right>
+        <top style="thin">
+          <color theme="0"/>
+        </top>
+        <bottom/>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFE6EBF4"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left style="thin">
+          <color theme="0"/>
+        </left>
+        <right style="thin">
+          <color theme="0"/>
+        </right>
+        <top style="thin">
+          <color theme="0"/>
+        </top>
+        <bottom/>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFE6EBF4"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left style="thin">
+          <color theme="0"/>
+        </left>
+        <right style="thin">
+          <color theme="0"/>
+        </right>
+        <top style="thin">
+          <color theme="0"/>
+        </top>
+        <bottom/>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFE6EBF4"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left style="thin">
+          <color theme="0"/>
+        </left>
+        <right style="thin">
+          <color theme="0"/>
+        </right>
+        <top style="thin">
+          <color theme="0"/>
+        </top>
+        <bottom/>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFE6EBF4"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left style="thin">
+          <color theme="0"/>
+        </left>
+        <right style="thin">
+          <color theme="0"/>
+        </right>
+        <top style="thin">
+          <color theme="0"/>
+        </top>
+        <bottom/>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFE6EBF4"/>
         </patternFill>
       </fill>
       <border>
         <left style="thin">
           <color theme="0"/>
         </left>
         <right style="thin">
           <color theme="0"/>
         </right>
         <top style="thin">
           <color theme="0"/>
         </top>
         <bottom style="thin">
           <color theme="1"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFE6EBF4"/>
         </patternFill>
       </fill>
       <border>
         <left style="thin">
           <color theme="0"/>
         </left>
         <right style="thin">
           <color theme="0"/>
         </right>
         <top style="thin">
           <color theme="0"/>
         </top>
+        <bottom style="thin">
+          <color theme="1"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFE6EBF4"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left style="thin">
+          <color theme="0"/>
+        </left>
+        <right style="thin">
+          <color theme="0"/>
+        </right>
+        <top style="thin">
+          <color theme="0"/>
+        </top>
         <bottom/>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFE6EBF4"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left style="thin">
+          <color theme="0"/>
+        </left>
+        <right style="thin">
+          <color theme="0"/>
+        </right>
+        <top style="thin">
+          <color theme="0"/>
+        </top>
+        <bottom style="thin">
+          <color theme="0"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFE6EBF4"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left style="thin">
+          <color theme="0"/>
+        </left>
+        <right style="thin">
+          <color theme="0"/>
+        </right>
+        <top style="thin">
+          <color theme="0"/>
+        </top>
+        <bottom/>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFE6EBF4"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left style="thin">
+          <color theme="0"/>
+        </left>
+        <right style="thin">
+          <color theme="0"/>
+        </right>
+        <top style="thin">
+          <color theme="0"/>
+        </top>
+        <bottom style="thin">
+          <color theme="0"/>
+        </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFE6EBF4"/>
         </patternFill>
       </fill>
       <border>
         <left style="thin">
           <color theme="0"/>
         </left>
         <right style="thin">
           <color theme="0"/>
         </right>
         <top style="thin">
           <color theme="0"/>
         </top>
         <bottom style="thin">
           <color theme="1"/>
         </bottom>
         <vertical/>
         <horizontal/>
@@ -3101,115 +3446,115 @@
         </right>
         <top style="thin">
           <color theme="0"/>
         </top>
         <bottom/>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFE6EBF4"/>
         </patternFill>
       </fill>
       <border>
         <left style="thin">
           <color theme="0"/>
         </left>
         <right style="thin">
           <color theme="0"/>
         </right>
         <top style="thin">
           <color theme="0"/>
         </top>
-        <bottom/>
-[...19 lines deleted...]
-        </top>
         <bottom style="thin">
-          <color theme="0"/>
+          <color theme="1"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFE6EBF4"/>
         </patternFill>
       </fill>
       <border>
         <left style="thin">
           <color theme="0"/>
         </left>
         <right style="thin">
           <color theme="0"/>
         </right>
         <top style="thin">
           <color theme="0"/>
         </top>
         <bottom/>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFE6EBF4"/>
         </patternFill>
       </fill>
       <border>
         <left style="thin">
           <color theme="0"/>
         </left>
         <right style="thin">
           <color theme="0"/>
         </right>
         <top style="thin">
           <color theme="0"/>
         </top>
+        <bottom/>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFE6EBF4"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left style="thin">
+          <color theme="0"/>
+        </left>
+        <right style="thin">
+          <color theme="0"/>
+        </right>
+        <top style="thin">
+          <color theme="0"/>
+        </top>
         <bottom style="thin">
           <color theme="0"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFE6EBF4"/>
         </patternFill>
       </fill>
       <border>
         <left style="thin">
           <color theme="0"/>
         </left>
         <right style="thin">
           <color theme="0"/>
         </right>
         <top style="thin">
           <color theme="0"/>
         </top>
         <bottom/>
         <vertical/>
@@ -3365,80 +3710,418 @@
           <color theme="0"/>
         </top>
         <bottom style="thin">
           <color theme="0"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFE6EBF4"/>
         </patternFill>
       </fill>
       <border>
         <left style="thin">
           <color theme="0"/>
         </left>
         <right style="thin">
           <color theme="0"/>
         </right>
         <top style="thin">
           <color theme="0"/>
         </top>
+        <bottom/>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFE6EBF4"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left style="thin">
+          <color theme="0"/>
+        </left>
+        <right style="thin">
+          <color theme="0"/>
+        </right>
+        <top style="thin">
+          <color theme="0"/>
+        </top>
+        <bottom style="thin">
+          <color theme="0"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFE6EBF4"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left style="thin">
+          <color theme="0"/>
+        </left>
+        <right style="thin">
+          <color theme="0"/>
+        </right>
+        <top style="thin">
+          <color theme="0"/>
+        </top>
         <bottom style="thin">
           <color theme="0"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFE6EBF4"/>
         </patternFill>
       </fill>
       <border>
         <left style="thin">
           <color theme="0"/>
         </left>
         <right style="thin">
           <color theme="0"/>
         </right>
         <top style="thin">
           <color theme="0"/>
         </top>
         <bottom style="thin">
           <color theme="0"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFE6EBF4"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left style="thin">
+          <color theme="0"/>
+        </left>
+        <right style="thin">
+          <color theme="0"/>
+        </right>
+        <top style="thin">
+          <color theme="0"/>
+        </top>
+        <bottom style="thin">
+          <color theme="0"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFE6EBF4"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left style="thin">
+          <color theme="0"/>
+        </left>
+        <right style="thin">
+          <color theme="0"/>
+        </right>
+        <top style="thin">
+          <color theme="0"/>
+        </top>
+        <bottom style="thin">
+          <color theme="0"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFE6EBF4"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left style="thin">
+          <color theme="0"/>
+        </left>
+        <right style="thin">
+          <color theme="0"/>
+        </right>
+        <top style="thin">
+          <color theme="0"/>
+        </top>
+        <bottom style="thin">
+          <color theme="0"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFE6EBF4"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left style="thin">
+          <color theme="0"/>
+        </left>
+        <right style="thin">
+          <color theme="0"/>
+        </right>
+        <top style="thin">
+          <color theme="0"/>
+        </top>
+        <bottom style="thin">
+          <color theme="0"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFE6EBF4"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left style="thin">
+          <color theme="0"/>
+        </left>
+        <right style="thin">
+          <color theme="0"/>
+        </right>
+        <top style="thin">
+          <color theme="0"/>
+        </top>
+        <bottom style="thin">
+          <color theme="0"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFE6EBF4"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left style="thin">
+          <color theme="0"/>
+        </left>
+        <right style="thin">
+          <color theme="0"/>
+        </right>
+        <top style="thin">
+          <color theme="0"/>
+        </top>
+        <bottom style="thin">
+          <color theme="0"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFE6EBF4"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left style="thin">
+          <color theme="0"/>
+        </left>
+        <right style="thin">
+          <color theme="0"/>
+        </right>
+        <top style="thin">
+          <color theme="0"/>
+        </top>
+        <bottom style="thin">
+          <color theme="0"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFE6EBF4"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left style="thin">
+          <color theme="0"/>
+        </left>
+        <right style="thin">
+          <color theme="0"/>
+        </right>
+        <top style="thin">
+          <color theme="0"/>
+        </top>
+        <bottom style="thin">
+          <color theme="0"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFE6EBF4"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left style="thin">
+          <color theme="0"/>
+        </left>
+        <right style="thin">
+          <color theme="0"/>
+        </right>
+        <top style="thin">
+          <color theme="0"/>
+        </top>
+        <bottom style="thin">
+          <color theme="0"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFE6EBF4"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left style="thin">
+          <color theme="0"/>
+        </left>
+        <right style="thin">
+          <color theme="0"/>
+        </right>
+        <top style="thin">
+          <color theme="0"/>
+        </top>
+        <bottom style="thin">
+          <color theme="0"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFE6EBF4"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left style="thin">
+          <color theme="0"/>
+        </left>
+        <right style="thin">
+          <color theme="0"/>
+        </right>
+        <top style="thin">
+          <color theme="0"/>
+        </top>
+        <bottom style="thin">
+          <color theme="0"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFE6EBF4"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left style="thin">
+          <color theme="0"/>
+        </left>
+        <right style="thin">
+          <color theme="0"/>
+        </right>
+        <top style="thin">
+          <color theme="0"/>
+        </top>
+        <bottom style="thin">
+          <color theme="0"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFE6EBF4"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left style="thin">
+          <color theme="0"/>
+        </left>
+        <right style="thin">
+          <color theme="0"/>
+        </right>
+        <top style="thin">
+          <color theme="0"/>
+        </top>
+        <bottom style="thin">
+          <color theme="0"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFE6EBF4"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left style="thin">
+          <color theme="0"/>
+        </left>
+        <right style="thin">
+          <color theme="0"/>
+        </right>
+        <top style="thin">
+          <color theme="0"/>
+        </top>
+        <bottom style="thin">
+          <color theme="0"/>
+        </bottom>
+      </border>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFE6EBF4"/>
         </patternFill>
       </fill>
       <border>
         <left style="thin">
           <color theme="0"/>
         </left>
         <right style="thin">
           <color theme="0"/>
         </right>
         <top style="thin">
           <color theme="0"/>
         </top>
         <bottom style="thin">
           <color theme="0"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
@@ -3503,162 +4186,76 @@
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF123985"/>
       <color rgb="FF00669B"/>
       <color rgb="FFFFF8E8"/>
       <color rgb="FFE6EBF4"/>
       <color rgb="FFF8F9FC"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId13" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValueStructure" Target="richData/rdrichvaluestructure.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId12" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValue" Target="richData/rdrichvalue.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId14" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValueTypes" Target="richData/rdRichValueTypes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.microsoft.com/office/2022/11/relationships/FeaturePropertyBag" Target="featurePropertyBag/featurePropertyBag.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legacy.winnipeg.ca/interhom/cityhall/pdfs/Poverty-Reduction-Strategy.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.winnipeg.ca/fr/construction-et-amenagement/logement/programme-dincitations-matiere-patrimoine-developpement-economique" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="www03.cmhc-schl.gc.ca/hmip-pimh/en#Profile/2680/3/Winnipeg" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.winnipeg.ca/fr/construction-et-amenagement/planification-et-conception-de-la-ville/notrewinnipeg/notrewinnipeg-2045" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efficiencymb.ca/fr/business/programme-2-2-pour-les-nouveaux-batiments/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:HAF@winnipeg.ca?subject=HAF%20Inquiry" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.winnipeg.ca/fr/construction-et-amenagement/logement/fonds-accelerer-construction-logements/programme-dinfrastructure-construction-logements-multifamiliaux-durables" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cmhc-schl.gc.ca/professionnels/financement-de-projets-et-financement-hypothecaire/assurance-pret-hypothecaire/assurance-pret-pour-immeubles-collectifs/aph-select" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nrc.canada.ca/fr/certifications-evaluations-normes/codes-canada/publications-codes-canada/code-national-lenergie-batiments-canada-2020" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.mb.ca/housing/progs/pil.fr.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nrc.canada.ca/fr/certifications-evaluations-normes/codes-canada/publications-codes-canada/code-national-batiment-canada-2020" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cmhc-schl.gc.ca/professionnels/financement-de-projets-et-financement-hypothecaire/programmes-de-financement/toutes-les-opportunites-de-financement/fonds-pour-le-logement-abordable" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.winnipeg.ca/fr/gestion-municipale/plans-strategiques-politiques/plan-directeur-transport-commun-winnipeg" TargetMode="External"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.winnipeg.ca/media/3603" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legacy.winnipeg.ca/ppd/Mapping/Hafmap/default.stm" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nrc.canada.ca/fr/certifications-evaluations-normes/codes-canada/publications-codes-canada/code-national-batiment-canada-2020" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.winnipeg.ca/fr/construction-et-amenagement/logement/fonds-accelerer-construction-logements" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.mb.ca/housing/progs/pil.fr.html" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.winnipeg.ca/fr/gestion-municipale/plans-strategiques-politiques/plan-directeur-transport-commun-winnipeg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.winnipeg.ca/fr/construction-et-amenagement/logement/fonds-accelerer-construction-logements/evaluation-besoins-matiere-logement" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../www03.cmhc-schl.gc.ca/hmip-pimh/en#Profile/2680/3/Winnipeg" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:HAF@winnipeg.ca?subject=HAF%20Inquiry" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legacy.winnipeg.ca/francais/interhom/cityhall/pdfs/Poverty-Reduction-Strategy.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.winnipeg.ca/fr/construction-et-amenagement/logement/programme-dincitations-matiere-patrimoine-developpement-economique" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.winnipeg.ca/fr/construction-et-amenagement/planification-et-conception-de-la-ville/plans-politiques-reglements-municipaux/strategie-dorientation-collectivites-completes-20" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dmis.winnipeg.ca/permalink/bylaw/200/2006C" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efficiencymb.ca/fr/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.winnipeg.ca/fr/node/44822/notrewinnipeg-2045" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nrc.canada.ca/fr/certifications-evaluations-normes/codes-canada/publications-codes-canada/code-national-lenergie-batiments-canada-2020" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.winnipeg.ca/fr/construction-et-amenagement/logement/fonds-accelerer-construction-logements/subvention-batiments-vacants" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>5614458</xdr:colOff>
-[...80 lines deleted...]
-      <xdr:col>1</xdr:col>
       <xdr:colOff>339499</xdr:colOff>
-      <xdr:row>57</xdr:row>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>14295</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1711099</xdr:colOff>
-      <xdr:row>57</xdr:row>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>152400</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="13" name="TextBox 12">
-          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
+          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{47E0718D-C241-584D-B319-4AF1169F5851}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="595326" y="7917532"/>
           <a:ext cx="1371600" cy="138105"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFF8E8"/>
         </a:solidFill>
         <a:ln w="9525" cmpd="sng">
           <a:solidFill>
             <a:srgbClr val="00669B"/>
           </a:solidFill>
         </a:ln>
         <a:effectLst>
@@ -3667,1408 +4264,1245 @@
               <a:alpha val="40000"/>
             </a:prstClr>
           </a:outerShdw>
         </a:effectLst>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="ctr"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:r>
-            <a:rPr lang="en-US" sz="800" b="0" i="0">
+            <a:rPr lang="fr-CA" sz="800" b="0" i="0">
               <a:solidFill>
                 <a:srgbClr val="00669B"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>Courriel : HAF@winnipeg.ca</a:t>
+            <a:t>Courriel : HAF@winnipeg.ca</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>3179802</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>3908</xdr:rowOff>
+      <xdr:colOff>3941802</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>143609</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>3899469</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>142913</xdr:rowOff>
+      <xdr:colOff>5050367</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>114301</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="14" name="TextBox 13">
-          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId3"/>
+          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{067253C3-6265-B844-B6A6-386AF15B86F8}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="3433802" y="7014308"/>
-          <a:ext cx="719667" cy="139005"/>
+          <a:off x="4195802" y="6980442"/>
+          <a:ext cx="1108565" cy="135792"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFF8E8"/>
         </a:solidFill>
         <a:ln w="9525" cmpd="sng">
           <a:solidFill>
             <a:srgbClr val="00669B"/>
           </a:solidFill>
         </a:ln>
         <a:effectLst>
           <a:outerShdw blurRad="50800" dist="12700" dir="2700000" algn="tl" rotWithShape="0">
             <a:prstClr val="black">
               <a:alpha val="40000"/>
             </a:prstClr>
           </a:outerShdw>
         </a:effectLst>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="ctr"/>
         <a:lstStyle/>
         <a:p>
           <a:r>
-            <a:rPr lang="en-US" sz="800" b="0" i="0">
+            <a:rPr lang="fr-CA" sz="800" b="0" i="0">
               <a:solidFill>
                 <a:srgbClr val="00669B"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>Site Web</a:t>
+            <a:t>Lien vers le site Web</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>5435600</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>131233</xdr:rowOff>
+      <xdr:colOff>3928534</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>148166</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>6155267</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>103293</xdr:rowOff>
+      <xdr:colOff>5046134</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>152400</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="15" name="TextBox 14">
-          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId4"/>
+        <xdr:cNvPr id="16" name="TextBox 15">
+          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId3"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C91D112E-6280-0943-BE17-EE1EF6433D12}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3F1708DF-8475-7648-B666-5FBFEF5E5D2E}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="5689600" y="6633633"/>
-          <a:ext cx="719667" cy="137160"/>
+          <a:off x="4182534" y="6654799"/>
+          <a:ext cx="1117600" cy="169334"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFF8E8"/>
         </a:solidFill>
         <a:ln w="9525" cmpd="sng">
           <a:solidFill>
             <a:srgbClr val="00669B"/>
           </a:solidFill>
         </a:ln>
         <a:effectLst>
           <a:outerShdw blurRad="50800" dist="12700" dir="2700000" algn="tl" rotWithShape="0">
             <a:prstClr val="black">
               <a:alpha val="40000"/>
             </a:prstClr>
           </a:outerShdw>
         </a:effectLst>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="ctr"/>
         <a:lstStyle/>
         <a:p>
           <a:r>
-            <a:rPr lang="en-US" sz="800" b="0" i="0">
+            <a:rPr lang="fr-CA" sz="800" b="0" i="0">
               <a:solidFill>
                 <a:srgbClr val="00669B"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>Site Web</a:t>
+            <a:t>Lien vers le site Web</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>5427132</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>135467</xdr:rowOff>
+      <xdr:colOff>3416299</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>135466</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>6146799</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>107527</xdr:rowOff>
+      <xdr:colOff>4474633</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>152400</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="16" name="TextBox 15">
-          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId5"/>
+        <xdr:cNvPr id="4" name="TextBox 3">
+          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId4"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3F1708DF-8475-7648-B666-5FBFEF5E5D2E}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9E83D7EF-A6CF-4B39-9F89-5E22E483E6BC}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="5681132" y="6307667"/>
-          <a:ext cx="719667" cy="137160"/>
+          <a:off x="3670299" y="7632699"/>
+          <a:ext cx="1058334" cy="182034"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFF8E8"/>
         </a:solidFill>
         <a:ln w="9525" cmpd="sng">
           <a:solidFill>
             <a:srgbClr val="00669B"/>
           </a:solidFill>
         </a:ln>
         <a:effectLst>
           <a:outerShdw blurRad="50800" dist="12700" dir="2700000" algn="tl" rotWithShape="0">
             <a:prstClr val="black">
               <a:alpha val="40000"/>
             </a:prstClr>
           </a:outerShdw>
         </a:effectLst>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="ctr"/>
         <a:lstStyle/>
         <a:p>
           <a:r>
-            <a:rPr lang="en-US" sz="800" b="0" i="0">
+            <a:rPr lang="fr-CA" sz="800" b="0" i="0">
               <a:solidFill>
                 <a:srgbClr val="00669B"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>Site Web</a:t>
+            <a:t>Lien vers le site Web</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>5511799</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>157691</xdr:rowOff>
+      <xdr:colOff>3418416</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>2117</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>6231466</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>132926</xdr:rowOff>
+      <xdr:colOff>4487333</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>12701</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="17" name="TextBox 16">
-          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId6"/>
+        <xdr:cNvPr id="5" name="TextBox 4">
+          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId5"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{795E4C60-F4FC-1645-830C-3327204D57A7}"/>
-[...2 lines deleted...]
-              <a16:predDERef xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" pred="{3F1708DF-8475-7648-B666-5FBFEF5E5D2E}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E97DB5CF-714D-4229-9880-649C1BBC7AF7}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="5765799" y="5834591"/>
-          <a:ext cx="719667" cy="140335"/>
+          <a:off x="3672416" y="7981950"/>
+          <a:ext cx="1068917" cy="175684"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFF8E8"/>
         </a:solidFill>
         <a:ln w="9525" cmpd="sng">
           <a:solidFill>
             <a:srgbClr val="00669B"/>
           </a:solidFill>
         </a:ln>
         <a:effectLst>
           <a:outerShdw blurRad="50800" dist="12700" dir="2700000" algn="tl" rotWithShape="0">
             <a:prstClr val="black">
               <a:alpha val="40000"/>
             </a:prstClr>
           </a:outerShdw>
         </a:effectLst>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="ctr"/>
         <a:lstStyle/>
         <a:p>
           <a:r>
-            <a:rPr lang="en-US" sz="800" b="0" i="0">
+            <a:rPr lang="fr-CA" sz="800" b="0" i="0">
               <a:solidFill>
                 <a:srgbClr val="00669B"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>Site Web</a:t>
+            <a:t>Lien vers le site Web</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>3208866</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>139700</xdr:rowOff>
+      <xdr:colOff>3431116</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>19049</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>3928533</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>111760</xdr:rowOff>
+      <xdr:colOff>4508500</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>33866</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="4" name="TextBox 3">
-          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
+        <xdr:cNvPr id="7" name="TextBox 6">
+          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId6"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9E83D7EF-A6CF-4B39-9F89-5E22E483E6BC}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{175ABE58-97F7-4360-913D-F64C2B2412B5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="3494616" y="6902450"/>
-          <a:ext cx="719667" cy="137160"/>
+          <a:off x="3685116" y="8646582"/>
+          <a:ext cx="1077384" cy="167217"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFF8E8"/>
         </a:solidFill>
         <a:ln w="9525" cmpd="sng">
           <a:solidFill>
             <a:srgbClr val="00669B"/>
           </a:solidFill>
         </a:ln>
         <a:effectLst>
           <a:outerShdw blurRad="50800" dist="12700" dir="2700000" algn="tl" rotWithShape="0">
             <a:prstClr val="black">
               <a:alpha val="40000"/>
             </a:prstClr>
           </a:outerShdw>
         </a:effectLst>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="ctr"/>
         <a:lstStyle/>
         <a:p>
           <a:r>
-            <a:rPr lang="en-US" sz="800" b="0" i="0">
+            <a:rPr lang="fr-CA" sz="800" b="0" i="0">
               <a:solidFill>
                 <a:srgbClr val="00669B"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>Site Web</a:t>
+            <a:t>Lien vers le site Web</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>3202516</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>133350</xdr:rowOff>
+      <xdr:colOff>3426883</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>48683</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>3922183</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>118110</xdr:rowOff>
+      <xdr:colOff>4504267</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>46567</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="5" name="TextBox 4">
+        <xdr:cNvPr id="8" name="TextBox 7">
           <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E97DB5CF-714D-4229-9880-649C1BBC7AF7}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CB91BC10-EDED-44DF-9758-AEDF02FAB149}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="3488266" y="7226300"/>
-          <a:ext cx="719667" cy="137160"/>
+          <a:off x="3680883" y="8346016"/>
+          <a:ext cx="1077384" cy="162984"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFF8E8"/>
         </a:solidFill>
         <a:ln w="9525" cmpd="sng">
           <a:solidFill>
             <a:srgbClr val="00669B"/>
           </a:solidFill>
         </a:ln>
         <a:effectLst>
           <a:outerShdw blurRad="50800" dist="12700" dir="2700000" algn="tl" rotWithShape="0">
             <a:prstClr val="black">
               <a:alpha val="40000"/>
             </a:prstClr>
           </a:outerShdw>
         </a:effectLst>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="ctr"/>
         <a:lstStyle/>
         <a:p>
           <a:r>
-            <a:rPr lang="en-US" sz="800" b="0" i="0">
+            <a:rPr lang="fr-CA" sz="800" b="0" i="0">
               <a:solidFill>
                 <a:srgbClr val="00669B"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>Site Web</a:t>
+            <a:t>Lien vers le site Web</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>3177116</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>6350</xdr:rowOff>
+      <xdr:colOff>4618566</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>42333</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>3896783</xdr:colOff>
-[...165 lines deleted...]
-      <xdr:rowOff>35560</xdr:rowOff>
+      <xdr:colOff>5693833</xdr:colOff>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>25400</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="TextBox 1">
-          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId10"/>
+          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId8"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9EB9D21E-B6D0-4446-BF6B-BD038103B15F}"/>
             </a:ext>
             <a:ext uri="{147F2762-F138-4A5C-976F-8EAC2B608ADB}">
               <a16:predDERef xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" pred="{795E4C60-F4FC-1645-830C-3327204D57A7}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="3917950" y="4019550"/>
-          <a:ext cx="719667" cy="137160"/>
+          <a:off x="4872566" y="5278966"/>
+          <a:ext cx="1075267" cy="135467"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFF8E8"/>
         </a:solidFill>
         <a:ln w="9525" cmpd="sng">
           <a:solidFill>
             <a:srgbClr val="00669B"/>
           </a:solidFill>
         </a:ln>
         <a:effectLst>
           <a:outerShdw blurRad="50800" dist="12700" dir="2700000" algn="tl" rotWithShape="0">
             <a:prstClr val="black">
               <a:alpha val="40000"/>
             </a:prstClr>
           </a:outerShdw>
         </a:effectLst>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="ctr"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" indent="0"/>
           <a:r>
-            <a:rPr lang="en-US" sz="800" b="0" i="0">
+            <a:rPr lang="fr-CA" sz="800" b="0" i="0">
               <a:solidFill>
                 <a:srgbClr val="00669B"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>Site</a:t>
+            <a:t>Lien vers le site Web</a:t>
           </a:r>
-          <a:r>
-[...17 lines deleted...]
-          </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>3625850</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>127000</xdr:rowOff>
+      <xdr:colOff>4624917</xdr:colOff>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>139700</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>4345517</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>111760</xdr:rowOff>
+      <xdr:colOff>5727700</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>4234</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="6" name="TextBox 1">
-          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId11"/>
+          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId9"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0BE72E67-74A4-459B-994A-2810C4096C92}"/>
             </a:ext>
             <a:ext uri="{147F2762-F138-4A5C-976F-8EAC2B608ADB}">
               <a16:predDERef xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" pred="{795E4C60-F4FC-1645-830C-3327204D57A7}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="3911600" y="4248150"/>
-          <a:ext cx="719667" cy="137160"/>
+          <a:off x="4878917" y="5528733"/>
+          <a:ext cx="1102783" cy="169334"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFF8E8"/>
         </a:solidFill>
         <a:ln w="9525" cmpd="sng">
           <a:solidFill>
             <a:srgbClr val="00669B"/>
           </a:solidFill>
         </a:ln>
         <a:effectLst>
           <a:outerShdw blurRad="50800" dist="12700" dir="2700000" algn="tl" rotWithShape="0">
             <a:prstClr val="black">
               <a:alpha val="40000"/>
             </a:prstClr>
           </a:outerShdw>
         </a:effectLst>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="ctr"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" indent="0"/>
           <a:r>
-            <a:rPr lang="en-US" sz="800" b="0" i="0">
+            <a:rPr lang="fr-CA" sz="800" b="0" i="0">
               <a:solidFill>
                 <a:srgbClr val="00669B"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>Site Web</a:t>
+            <a:t>Lien vers le site Web</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>3613150</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>120650</xdr:rowOff>
+      <xdr:colOff>4624916</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>21167</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>4332817</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>105410</xdr:rowOff>
+      <xdr:colOff>5731933</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>20743</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="11" name="TextBox 1">
-          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId12"/>
+          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId10"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C18AB635-1D4F-4BF4-9A2D-AC98DA0A9B0E}"/>
             </a:ext>
             <a:ext uri="{147F2762-F138-4A5C-976F-8EAC2B608ADB}">
               <a16:predDERef xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" pred="{795E4C60-F4FC-1645-830C-3327204D57A7}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="3898900" y="4546600"/>
-          <a:ext cx="719667" cy="137160"/>
+          <a:off x="4878916" y="5867400"/>
+          <a:ext cx="1107017" cy="151976"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFF8E8"/>
         </a:solidFill>
         <a:ln w="9525" cmpd="sng">
           <a:solidFill>
             <a:srgbClr val="00669B"/>
           </a:solidFill>
         </a:ln>
         <a:effectLst>
           <a:outerShdw blurRad="50800" dist="12700" dir="2700000" algn="tl" rotWithShape="0">
             <a:prstClr val="black">
               <a:alpha val="40000"/>
             </a:prstClr>
           </a:outerShdw>
         </a:effectLst>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="ctr"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" indent="0"/>
           <a:r>
-            <a:rPr lang="en-US" sz="800" b="0" i="0">
+            <a:rPr lang="fr-CA" sz="800" b="0" i="0">
               <a:solidFill>
                 <a:srgbClr val="00669B"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>Site Web</a:t>
+            <a:t>Lien vers le site Web</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>5610225</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>148167</xdr:rowOff>
+      <xdr:colOff>5351991</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>148166</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>1</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>132927</xdr:rowOff>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>186266</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>122766</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="10" name="TextBox 9">
-          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId13"/>
+          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId11"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{322685F8-A17C-4925-AD52-FC64BAC55908}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="5864225" y="2091267"/>
-          <a:ext cx="719667" cy="137160"/>
+          <a:off x="5605991" y="1921933"/>
+          <a:ext cx="1158875" cy="127000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFF8E8"/>
         </a:solidFill>
         <a:ln w="9525" cmpd="sng">
           <a:solidFill>
             <a:srgbClr val="00669B"/>
           </a:solidFill>
         </a:ln>
         <a:effectLst>
           <a:outerShdw blurRad="50800" dist="12700" dir="2700000" algn="tl" rotWithShape="0">
             <a:prstClr val="black">
               <a:alpha val="40000"/>
             </a:prstClr>
           </a:outerShdw>
         </a:effectLst>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="ctr"/>
         <a:lstStyle/>
         <a:p>
           <a:r>
-            <a:rPr lang="en-US" sz="800" b="0" i="0">
+            <a:rPr lang="fr-CA" sz="800" b="0" i="0">
               <a:solidFill>
                 <a:srgbClr val="00669B"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>Site</a:t>
-[...9 lines deleted...]
-            <a:t> Web</a:t>
+            <a:t>Lien vers le site Web</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
-</xdr:wsDr>
-[...3 lines deleted...]
-<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>3</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>19050</xdr:rowOff>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>3421379</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>145627</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>4</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>158750</xdr:rowOff>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>4508500</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>135467</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="2" name="TextBox 1">
-          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+        <xdr:cNvPr id="9" name="TextBox 8">
+          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId12"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A671ECD-4E6D-4206-9464-99C44A8B7708}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0F1A44F9-99F4-44EE-9E38-0BEAD11C8F18}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="3695700" y="3962400"/>
-          <a:ext cx="882650" cy="139700"/>
+          <a:off x="3675379" y="8925560"/>
+          <a:ext cx="1087121" cy="154940"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFF8E8"/>
         </a:solidFill>
         <a:ln w="9525" cmpd="sng">
           <a:solidFill>
             <a:srgbClr val="00669B"/>
           </a:solidFill>
         </a:ln>
         <a:effectLst>
           <a:outerShdw blurRad="50800" dist="12700" dir="2700000" algn="tl" rotWithShape="0">
             <a:prstClr val="black">
               <a:alpha val="40000"/>
             </a:prstClr>
           </a:outerShdw>
         </a:effectLst>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="ctr"/>
         <a:lstStyle/>
         <a:p>
           <a:r>
-            <a:rPr lang="en-US" sz="800" b="0" i="0">
+            <a:rPr lang="fr-CA" sz="800" b="0" i="0">
               <a:solidFill>
                 <a:srgbClr val="00669B"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>Carte du FACL</a:t>
+            <a:t>Lien vers le site Web</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>3</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>57150</xdr:rowOff>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>5328103</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>20682</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>4</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>6350</xdr:rowOff>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>160261</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>126514</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="3" name="TextBox 2">
-          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
+        <xdr:cNvPr id="18" name="TextBox 17">
+          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId13"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A920DF4A-2ED3-4780-821F-C7D28FC7C4D8}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BA31A835-CF11-4826-B048-435F418A46A4}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="3714750" y="4184650"/>
-          <a:ext cx="863600" cy="133350"/>
+          <a:off x="5593714" y="2115093"/>
+          <a:ext cx="1468090" cy="105832"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFF8E8"/>
         </a:solidFill>
         <a:ln w="9525" cmpd="sng">
           <a:solidFill>
             <a:srgbClr val="00669B"/>
           </a:solidFill>
         </a:ln>
         <a:effectLst>
           <a:outerShdw blurRad="50800" dist="12700" dir="2700000" algn="tl" rotWithShape="0">
             <a:prstClr val="black">
               <a:alpha val="40000"/>
             </a:prstClr>
           </a:outerShdw>
         </a:effectLst>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="ctr"/>
         <a:lstStyle/>
         <a:p>
           <a:r>
-            <a:rPr lang="en-US" sz="800" b="0" i="0">
+            <a:rPr lang="fr-CA" sz="800" b="0" i="0">
               <a:solidFill>
                 <a:srgbClr val="00669B"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>Carte</a:t>
+            <a:t>Lien vers le site Web</a:t>
           </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>5351991</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>21166</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>182033</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>135466</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="19" name="TextBox 18">
+          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId14"/>
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E5A89B3F-0D84-4628-B479-838C5A5CA78E}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="5605991" y="2328333"/>
+          <a:ext cx="1154642" cy="114300"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="FFF8E8"/>
+        </a:solidFill>
+        <a:ln w="9525" cmpd="sng">
+          <a:solidFill>
+            <a:srgbClr val="00669B"/>
+          </a:solidFill>
+        </a:ln>
+        <a:effectLst>
+          <a:outerShdw blurRad="50800" dist="12700" dir="2700000" algn="tl" rotWithShape="0">
+            <a:prstClr val="black">
+              <a:alpha val="40000"/>
+            </a:prstClr>
+          </a:outerShdw>
+        </a:effectLst>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
           <a:r>
-            <a:rPr lang="en-US" sz="800" b="0" i="0" baseline="0">
+            <a:rPr lang="fr-CA" sz="800" b="0" i="0">
+              <a:solidFill>
+                <a:schemeClr val="accent1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Lien vers le site Web</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>3428152</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>139700</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>4555066</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>134620</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="20" name="TextBox 19">
+          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId15"/>
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D5DC2A6B-9602-4B5F-872F-02FECB4011EA}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="3682152" y="9237133"/>
+          <a:ext cx="1126914" cy="147320"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="FFF8E8"/>
+        </a:solidFill>
+        <a:ln w="9525" cmpd="sng">
+          <a:solidFill>
+            <a:srgbClr val="00669B"/>
+          </a:solidFill>
+        </a:ln>
+        <a:effectLst>
+          <a:outerShdw blurRad="50800" dist="12700" dir="2700000" algn="tl" rotWithShape="0">
+            <a:prstClr val="black">
+              <a:alpha val="40000"/>
+            </a:prstClr>
+          </a:outerShdw>
+        </a:effectLst>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="800" b="0" i="0">
               <a:solidFill>
                 <a:srgbClr val="00669B"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t> du PIPDE</a:t>
+            <a:t>Lien vers le site Web</a:t>
           </a:r>
-          <a:endParaRPr lang="en-US" sz="800" b="0" i="0">
-[...5 lines deleted...]
-          </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...122 lines deleted...]
-</rvStructures>
+<file path=xl/featurePropertyBag/featurePropertyBag.xml><?xml version="1.0" encoding="utf-8"?>
+<FeaturePropertyBags xmlns="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag">
+  <bag type="Checkbox"/>
+  <bag type="XFControls">
+    <bagId k="CellControl">0</bagId>
+  </bag>
+  <bag type="XFComplement">
+    <bagId k="XFControls">1</bagId>
+  </bag>
+  <bag type="XFComplements" extRef="XFComplementsMapperExtRef">
+    <a k="MappedFeaturePropertyBags">
+      <bagId>2</bagId>
+    </a>
+  </bag>
+</FeaturePropertyBags>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -5347,6062 +5781,7135 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8A144F37-B376-BC4D-A2F1-2BCE6A344912}">
   <sheetPr codeName="Sheet1">
     <tabColor theme="1"/>
   </sheetPr>
-  <dimension ref="A1:C64"/>
+  <dimension ref="A1:C63"/>
   <sheetViews>
-    <sheetView showGridLines="0" showRowColHeaders="0" showRuler="0" defaultGridColor="0" colorId="22" zoomScale="150" zoomScaleNormal="150" zoomScalePageLayoutView="150" workbookViewId="0">
-      <selection activeCell="B11" sqref="B11"/>
+    <sheetView showGridLines="0" showRowColHeaders="0" tabSelected="1" showRuler="0" defaultGridColor="0" colorId="22" zoomScale="175" zoomScaleNormal="175" zoomScalePageLayoutView="150" workbookViewId="0">
+      <selection activeCell="E11" sqref="E11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="12" defaultRowHeight="14.25" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="1"/>
-    <col min="2" max="2" width="124.7109375" style="109" customWidth="1"/>
+    <col min="2" max="2" width="124.42578125" style="108" customWidth="1"/>
     <col min="3" max="3" width="4.42578125" customWidth="1"/>
     <col min="4" max="4" width="3.42578125" customWidth="1"/>
     <col min="6" max="6" width="5" customWidth="1"/>
-    <col min="8" max="8" width="3.7109375" customWidth="1"/>
+    <col min="8" max="8" width="3.42578125" customWidth="1"/>
     <col min="10" max="10" width="4.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" ht="29.1" customHeight="1">
+    <row r="1" spans="1:3" ht="28.95" customHeight="1">
       <c r="A1" s="69"/>
-      <c r="B1" s="186" t="s">
+      <c r="B1" s="184" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="185"/>
-[...1 lines deleted...]
-    <row r="2" spans="1:3" ht="14.1" customHeight="1">
+      <c r="C1" s="183"/>
+    </row>
+    <row r="2" spans="1:3" ht="13.95" customHeight="1">
       <c r="A2" s="70"/>
-      <c r="B2" s="106"/>
+      <c r="B2" s="105"/>
       <c r="C2" s="71"/>
     </row>
-    <row r="3" spans="1:3" ht="14.1" customHeight="1">
+    <row r="3" spans="1:3" ht="13.95" customHeight="1">
       <c r="A3" s="70"/>
-      <c r="B3" s="269" t="s">
+      <c r="B3" s="265" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="71"/>
     </row>
-    <row r="4" spans="1:3" ht="20.399999999999999">
+    <row r="4" spans="1:3" ht="30.6">
       <c r="A4" s="70"/>
-      <c r="B4" s="270" t="s">
+      <c r="B4" s="266" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="71"/>
     </row>
     <row r="5" spans="1:3" ht="12" customHeight="1">
       <c r="A5" s="70"/>
-      <c r="B5" s="107"/>
+      <c r="B5" s="106"/>
       <c r="C5" s="71"/>
     </row>
     <row r="6" spans="1:3" ht="15" customHeight="1">
       <c r="A6" s="70"/>
-      <c r="B6" s="122" t="s">
+      <c r="B6" s="121" t="s">
         <v>3</v>
       </c>
       <c r="C6" s="71"/>
     </row>
     <row r="7" spans="1:3" ht="12" customHeight="1">
       <c r="A7" s="70"/>
-      <c r="B7" s="108"/>
+      <c r="B7" s="107"/>
       <c r="C7" s="71"/>
     </row>
     <row r="8" spans="1:3" ht="12" customHeight="1">
       <c r="A8" s="70"/>
-      <c r="B8" s="116" t="s">
+      <c r="B8" s="115" t="s">
         <v>4</v>
       </c>
       <c r="C8" s="71"/>
     </row>
     <row r="9" spans="1:3" ht="12" customHeight="1">
       <c r="A9" s="70"/>
-      <c r="B9" s="116"/>
+      <c r="B9" s="115"/>
       <c r="C9" s="71"/>
     </row>
-    <row r="10" spans="1:3" ht="12" customHeight="1">
+    <row r="10" spans="1:3" ht="15" customHeight="1">
       <c r="A10" s="70"/>
-      <c r="B10" s="117" t="s">
+      <c r="B10" s="116" t="s">
         <v>5</v>
       </c>
       <c r="C10" s="71"/>
     </row>
-    <row r="11" spans="1:3" ht="12" customHeight="1">
+    <row r="11" spans="1:3" ht="15" customHeight="1">
       <c r="A11" s="70"/>
-      <c r="B11" s="117"/>
+      <c r="B11" s="293" t="s">
+        <v>6</v>
+      </c>
       <c r="C11" s="71"/>
     </row>
-    <row r="12" spans="1:3" ht="12" customHeight="1">
+    <row r="12" spans="1:3" ht="15" customHeight="1">
       <c r="A12" s="70"/>
-      <c r="B12" s="117" t="s">
-        <v>6</v>
+      <c r="B12" s="293" t="s">
+        <v>7</v>
       </c>
       <c r="C12" s="71"/>
     </row>
-    <row r="13" spans="1:3" ht="12" customHeight="1">
+    <row r="13" spans="1:3" ht="15" customHeight="1">
       <c r="A13" s="70"/>
-      <c r="B13" s="257"/>
+      <c r="B13" s="306" t="s">
+        <v>8</v>
+      </c>
       <c r="C13" s="71"/>
     </row>
-    <row r="14" spans="1:3" ht="12" customHeight="1">
+    <row r="14" spans="1:3" ht="15" customHeight="1">
       <c r="A14" s="70"/>
-      <c r="B14" s="119" t="s">
-        <v>7</v>
+      <c r="B14" s="307" t="s">
+        <v>9</v>
       </c>
       <c r="C14" s="71"/>
     </row>
-    <row r="15" spans="1:3" ht="12" customHeight="1">
+    <row r="15" spans="1:3" ht="15" customHeight="1">
       <c r="A15" s="70"/>
-      <c r="B15" s="118"/>
+      <c r="B15" s="307" t="s">
+        <v>10</v>
+      </c>
       <c r="C15" s="71"/>
     </row>
-    <row r="16" spans="1:3" ht="12" customHeight="1">
+    <row r="16" spans="1:3" ht="24.45" customHeight="1">
       <c r="A16" s="70"/>
-      <c r="B16" s="107" t="s">
-        <v>8</v>
+      <c r="B16" s="118" t="s">
+        <v>11</v>
       </c>
       <c r="C16" s="71"/>
     </row>
     <row r="17" spans="1:3" ht="12" customHeight="1">
       <c r="A17" s="70"/>
-      <c r="B17" s="107"/>
+      <c r="B17" s="117"/>
       <c r="C17" s="71"/>
     </row>
     <row r="18" spans="1:3" ht="12" customHeight="1">
       <c r="A18" s="70"/>
-      <c r="B18" s="107" t="s">
-        <v>9</v>
+      <c r="B18" s="106" t="s">
+        <v>12</v>
       </c>
       <c r="C18" s="71"/>
     </row>
     <row r="19" spans="1:3" ht="12" customHeight="1">
       <c r="A19" s="70"/>
-      <c r="B19" s="107"/>
+      <c r="B19" s="106"/>
       <c r="C19" s="71"/>
     </row>
     <row r="20" spans="1:3" ht="12" customHeight="1">
       <c r="A20" s="70"/>
-      <c r="B20" s="297" t="s">
-        <v>10</v>
+      <c r="B20" s="106" t="s">
+        <v>13</v>
       </c>
       <c r="C20" s="71"/>
     </row>
-    <row r="21" spans="1:3" ht="23.25" customHeight="1">
+    <row r="21" spans="1:3" ht="12" customHeight="1">
       <c r="A21" s="70"/>
-      <c r="B21" s="272" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B21" s="106"/>
       <c r="C21" s="71"/>
     </row>
     <row r="22" spans="1:3" ht="12" customHeight="1">
       <c r="A22" s="70"/>
-      <c r="B22" s="271" t="s">
-        <v>12</v>
+      <c r="B22" s="292" t="s">
+        <v>14</v>
       </c>
       <c r="C22" s="71"/>
     </row>
-    <row r="23" spans="1:3" ht="12" customHeight="1">
+    <row r="23" spans="1:3" ht="23.25" customHeight="1">
       <c r="A23" s="70"/>
-      <c r="B23" s="271"/>
+      <c r="B23" s="268"/>
       <c r="C23" s="71"/>
     </row>
-    <row r="24" spans="1:3" ht="15" customHeight="1">
+    <row r="24" spans="1:3" ht="12" customHeight="1">
       <c r="A24" s="70"/>
-      <c r="B24" s="113" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B24" s="267"/>
       <c r="C24" s="71"/>
     </row>
     <row r="25" spans="1:3" ht="12" customHeight="1">
       <c r="A25" s="70"/>
-      <c r="B25" s="271"/>
+      <c r="B25" s="267"/>
       <c r="C25" s="71"/>
     </row>
-    <row r="26" spans="1:3" ht="12" customHeight="1">
+    <row r="26" spans="1:3" ht="15" customHeight="1">
       <c r="A26" s="70"/>
-      <c r="B26" s="295" t="s">
-        <v>14</v>
+      <c r="B26" s="112" t="s">
+        <v>15</v>
       </c>
       <c r="C26" s="71"/>
     </row>
     <row r="27" spans="1:3" ht="12" customHeight="1">
       <c r="A27" s="70"/>
-      <c r="B27" s="271"/>
+      <c r="B27" s="267"/>
       <c r="C27" s="71"/>
     </row>
     <row r="28" spans="1:3" ht="12" customHeight="1">
       <c r="A28" s="70"/>
-      <c r="B28" s="295" t="s">
-        <v>15</v>
+      <c r="B28" s="290" t="s">
+        <v>16</v>
       </c>
       <c r="C28" s="71"/>
     </row>
     <row r="29" spans="1:3" ht="12" customHeight="1">
       <c r="A29" s="70"/>
-      <c r="B29" s="271"/>
+      <c r="B29" s="267"/>
       <c r="C29" s="71"/>
     </row>
     <row r="30" spans="1:3" ht="12" customHeight="1">
       <c r="A30" s="70"/>
-      <c r="B30" s="295" t="s">
-        <v>16</v>
+      <c r="B30" s="290" t="s">
+        <v>17</v>
       </c>
       <c r="C30" s="71"/>
     </row>
     <row r="31" spans="1:3" ht="12" customHeight="1">
       <c r="A31" s="70"/>
-      <c r="B31" s="271"/>
+      <c r="B31" s="267"/>
       <c r="C31" s="71"/>
     </row>
-    <row r="32" spans="1:3" ht="15" customHeight="1">
-[...13 lines deleted...]
-      <c r="B34" s="298" t="s">
+    <row r="32" spans="1:3" ht="12" customHeight="1">
+      <c r="A32" s="70"/>
+      <c r="B32" s="290" t="s">
         <v>18</v>
       </c>
-      <c r="C34" s="301"/>
-[...8 lines deleted...]
-      <c r="B36" s="273" t="s">
+      <c r="C32" s="71"/>
+    </row>
+    <row r="33" spans="1:3" ht="12" customHeight="1">
+      <c r="A33" s="70"/>
+      <c r="B33" s="267"/>
+      <c r="C33" s="71"/>
+    </row>
+    <row r="34" spans="1:3" ht="15" customHeight="1">
+      <c r="A34" s="320"/>
+      <c r="B34" s="112" t="s">
         <v>19</v>
       </c>
-      <c r="C36" s="301"/>
-[...8 lines deleted...]
-      <c r="B38" s="112" t="s">
+      <c r="C34" s="321"/>
+    </row>
+    <row r="35" spans="1:3" ht="13.2" customHeight="1">
+      <c r="A35" s="320"/>
+      <c r="B35" s="114"/>
+      <c r="C35" s="321"/>
+    </row>
+    <row r="36" spans="1:3" ht="13.2" customHeight="1">
+      <c r="A36" s="320"/>
+      <c r="B36" s="109"/>
+      <c r="C36" s="321"/>
+    </row>
+    <row r="37" spans="1:3" ht="13.2" customHeight="1">
+      <c r="A37" s="320"/>
+      <c r="B37" s="111" t="s">
         <v>20</v>
       </c>
-      <c r="C38" s="301"/>
-[...8 lines deleted...]
-      <c r="B40" s="112" t="s">
+      <c r="C37" s="321"/>
+    </row>
+    <row r="38" spans="1:3" ht="13.2" customHeight="1">
+      <c r="A38" s="320"/>
+      <c r="B38" s="1"/>
+      <c r="C38" s="321"/>
+    </row>
+    <row r="39" spans="1:3" ht="13.2" customHeight="1">
+      <c r="A39" s="320"/>
+      <c r="B39" s="256" t="s">
         <v>21</v>
       </c>
-      <c r="C40" s="301"/>
-[...8 lines deleted...]
-      <c r="B42" s="111" t="s">
+      <c r="C39" s="321"/>
+    </row>
+    <row r="40" spans="1:3" ht="13.2" customHeight="1">
+      <c r="A40" s="320"/>
+      <c r="B40" s="109"/>
+      <c r="C40" s="321"/>
+    </row>
+    <row r="41" spans="1:3" ht="13.2" customHeight="1">
+      <c r="A41" s="320"/>
+      <c r="B41" s="112" t="s">
         <v>22</v>
       </c>
-      <c r="C42" s="301"/>
-[...3 lines deleted...]
-      <c r="B43" s="259" t="s">
+      <c r="C41" s="321"/>
+    </row>
+    <row r="42" spans="1:3" ht="13.2" customHeight="1">
+      <c r="A42" s="320"/>
+      <c r="B42" s="109"/>
+      <c r="C42" s="321"/>
+    </row>
+    <row r="43" spans="1:3" ht="13.2" customHeight="1">
+      <c r="A43" s="320"/>
+      <c r="B43" s="109" t="s">
         <v>23</v>
       </c>
-      <c r="C43" s="301"/>
-[...8 lines deleted...]
-      <c r="B45" s="113" t="s">
+      <c r="C43" s="321"/>
+    </row>
+    <row r="44" spans="1:3" ht="12" customHeight="1">
+      <c r="A44" s="320"/>
+      <c r="B44" s="109"/>
+      <c r="C44" s="321"/>
+    </row>
+    <row r="45" spans="1:3" ht="13.2" customHeight="1">
+      <c r="A45" s="320"/>
+      <c r="B45" s="109" t="s">
         <v>24</v>
       </c>
-      <c r="C45" s="301"/>
-[...8 lines deleted...]
-      <c r="B47" s="110" t="s">
+      <c r="C45" s="321"/>
+    </row>
+    <row r="46" spans="1:3" ht="12" customHeight="1">
+      <c r="A46" s="320"/>
+      <c r="B46" s="109"/>
+      <c r="C46" s="321"/>
+    </row>
+    <row r="47" spans="1:3" ht="13.2" customHeight="1">
+      <c r="A47" s="320"/>
+      <c r="B47" s="109" t="s">
         <v>25</v>
       </c>
-      <c r="C47" s="301"/>
-[...8 lines deleted...]
-      <c r="B49" s="110" t="s">
+      <c r="C47" s="321"/>
+    </row>
+    <row r="48" spans="1:3" ht="13.2" customHeight="1">
+      <c r="A48" s="320"/>
+      <c r="B48" s="109"/>
+      <c r="C48" s="321"/>
+    </row>
+    <row r="49" spans="1:3" ht="12" customHeight="1">
+      <c r="A49" s="320"/>
+      <c r="B49" s="109" t="s">
         <v>26</v>
       </c>
-      <c r="C49" s="301"/>
-[...8 lines deleted...]
-      <c r="B51" s="110" t="s">
+      <c r="C49" s="321"/>
+    </row>
+    <row r="50" spans="1:3" ht="13.2" customHeight="1">
+      <c r="A50" s="320"/>
+      <c r="B50" s="109"/>
+      <c r="C50" s="321"/>
+    </row>
+    <row r="51" spans="1:3" ht="12" customHeight="1">
+      <c r="A51" s="320"/>
+      <c r="B51" s="109" t="s">
         <v>27</v>
       </c>
-      <c r="C51" s="301"/>
-[...4 lines deleted...]
-      <c r="C52" s="301"/>
+      <c r="C51" s="321"/>
+    </row>
+    <row r="52" spans="1:3" ht="12" customHeight="1">
+      <c r="A52" s="320"/>
+      <c r="B52" s="109"/>
+      <c r="C52" s="321"/>
     </row>
     <row r="53" spans="1:3" ht="12" customHeight="1">
-      <c r="A53" s="300"/>
-      <c r="B53" s="110" t="s">
+      <c r="A53" s="320"/>
+      <c r="B53" s="109" t="s">
         <v>28</v>
       </c>
-      <c r="C53" s="301"/>
-[...13 lines deleted...]
-      <c r="B56" s="114" t="s">
+      <c r="C53" s="321"/>
+    </row>
+    <row r="54" spans="1:3" ht="12" customHeight="1">
+      <c r="A54" s="320"/>
+      <c r="B54" s="109"/>
+      <c r="C54" s="321"/>
+    </row>
+    <row r="55" spans="1:3" ht="15" customHeight="1">
+      <c r="A55" s="320"/>
+      <c r="B55" s="113" t="s">
         <v>29</v>
       </c>
-      <c r="C56" s="301"/>
-[...21 lines deleted...]
-    <row r="61" spans="1:3" ht="12.9" customHeight="1">
+      <c r="C55" s="321"/>
+    </row>
+    <row r="56" spans="1:3" ht="13.2" customHeight="1">
+      <c r="A56" s="320"/>
+      <c r="B56" s="119"/>
+      <c r="C56" s="321"/>
+    </row>
+    <row r="57" spans="1:3" ht="13.2" customHeight="1">
+      <c r="A57" s="320"/>
+      <c r="B57" s="119"/>
+      <c r="C57" s="321"/>
+    </row>
+    <row r="58" spans="1:3" ht="13.2" customHeight="1">
+      <c r="A58" s="320"/>
+      <c r="B58" s="110"/>
+      <c r="C58" s="321"/>
+    </row>
+    <row r="59" spans="1:3" ht="13.2" customHeight="1">
+      <c r="A59" s="102"/>
+      <c r="B59" s="255"/>
+      <c r="C59" s="103"/>
+    </row>
+    <row r="60" spans="1:3" ht="13.2" customHeight="1">
+      <c r="A60" s="70"/>
+      <c r="B60" s="105"/>
+      <c r="C60" s="71"/>
+    </row>
+    <row r="61" spans="1:3" ht="14.25" customHeight="1">
       <c r="A61" s="70"/>
-      <c r="B61" s="106"/>
+      <c r="B61" s="105"/>
       <c r="C61" s="71"/>
     </row>
     <row r="62" spans="1:3" ht="14.25" customHeight="1">
       <c r="A62" s="70"/>
-      <c r="B62" s="106"/>
+      <c r="B62" s="105"/>
       <c r="C62" s="71"/>
     </row>
     <row r="63" spans="1:3" ht="14.25" customHeight="1">
-      <c r="A63" s="70"/>
-[...6 lines deleted...]
-      <c r="C64" s="50"/>
+      <c r="A63" s="49"/>
+      <c r="B63" s="120"/>
+      <c r="C63" s="50"/>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1"/>
   <mergeCells count="2">
-    <mergeCell ref="A32:A59"/>
-    <mergeCell ref="C32:C59"/>
+    <mergeCell ref="A34:A58"/>
+    <mergeCell ref="C34:C58"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.3" footer="0.3"/>
   <pageSetup fitToWidth="0" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2EAC5C6B-F8E5-3440-B54D-D43802A22689}">
   <sheetPr codeName="Sheet2">
     <tabColor rgb="FF123985"/>
   </sheetPr>
-  <dimension ref="A1:G61"/>
+  <dimension ref="A1:G106"/>
   <sheetViews>
-    <sheetView showGridLines="0" showRowColHeaders="0" showRuler="0" topLeftCell="A19" zoomScale="150" zoomScaleNormal="150" zoomScalePageLayoutView="150" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" showRowColHeaders="0" showRuler="0" zoomScale="150" zoomScaleNormal="150" zoomScalePageLayoutView="150" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="12" defaultRowHeight="14.25" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="4.7109375" customWidth="1"/>
+    <col min="1" max="1" width="4.42578125" customWidth="1"/>
     <col min="2" max="2" width="28" customWidth="1"/>
-    <col min="3" max="3" width="31.140625" customWidth="1"/>
-    <col min="4" max="4" width="6" customWidth="1"/>
+    <col min="3" max="3" width="31.28515625" customWidth="1"/>
+    <col min="4" max="4" width="8.7109375" customWidth="1"/>
     <col min="5" max="5" width="28" customWidth="1"/>
-    <col min="6" max="6" width="31.140625" customWidth="1"/>
-    <col min="7" max="7" width="4.7109375" customWidth="1"/>
+    <col min="6" max="6" width="31.28515625" customWidth="1"/>
+    <col min="7" max="7" width="7.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="29.1" customHeight="1">
+    <row r="1" spans="1:7" ht="28.95" customHeight="1">
       <c r="A1" s="21"/>
       <c r="B1" s="51" t="s">
         <v>30</v>
       </c>
       <c r="C1" s="2"/>
       <c r="D1" s="83"/>
       <c r="E1" s="2"/>
       <c r="F1" s="52"/>
-      <c r="G1" s="178" t="str">
+      <c r="G1" s="176" t="str">
         <f>IF(ISBLANK(Project_Name), "", UPPER(Project_Name))</f>
         <v/>
       </c>
     </row>
     <row r="2" spans="1:7" ht="14.25" customHeight="1">
       <c r="A2" s="3"/>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="1"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="5"/>
     </row>
     <row r="3" spans="1:7" ht="14.25" customHeight="1">
       <c r="A3" s="3"/>
       <c r="B3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="C3" s="4"/>
       <c r="D3" s="1"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="5"/>
     </row>
-    <row r="4" spans="1:7" ht="15" customHeight="1">
+    <row r="4" spans="1:7" ht="14.25" customHeight="1">
       <c r="A4" s="3"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
+      <c r="D4" s="1"/>
       <c r="E4" s="4"/>
       <c r="F4" s="4"/>
       <c r="G4" s="5"/>
     </row>
     <row r="5" spans="1:7" ht="14.25" customHeight="1">
       <c r="A5" s="3"/>
       <c r="B5" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="82"/>
       <c r="E5" s="6"/>
       <c r="F5" s="6"/>
       <c r="G5" s="5"/>
     </row>
-    <row r="6" spans="1:7" ht="6.9" customHeight="1">
+    <row r="6" spans="1:7" ht="13.95" customHeight="1">
       <c r="A6" s="3"/>
-      <c r="B6" s="15"/>
-[...3 lines deleted...]
-      <c r="F6" s="7"/>
+      <c r="B6" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="C6" s="4"/>
+      <c r="E6" s="4"/>
+      <c r="F6" s="4"/>
       <c r="G6" s="5"/>
     </row>
-    <row r="7" spans="1:7" ht="14.25" customHeight="1">
+    <row r="7" spans="1:7" ht="23.4" customHeight="1">
       <c r="A7" s="3"/>
-      <c r="B7" s="9" t="s">
-[...2 lines deleted...]
-      <c r="C7" s="72"/>
+      <c r="B7" s="322" t="s">
+        <v>34</v>
+      </c>
+      <c r="C7" s="322"/>
       <c r="D7" s="1"/>
-      <c r="E7" s="9" t="s">
-[...2 lines deleted...]
-      <c r="F7" s="72"/>
+      <c r="E7" s="294" t="b">
+        <v>0</v>
+      </c>
+      <c r="F7" s="4"/>
       <c r="G7" s="5"/>
     </row>
     <row r="8" spans="1:7" ht="14.25" customHeight="1">
       <c r="A8" s="3"/>
-      <c r="B8" s="9" t="s">
+      <c r="B8" s="4"/>
+      <c r="C8" s="39" t="s">
         <v>35</v>
       </c>
-      <c r="C8" s="72"/>
       <c r="D8" s="1"/>
-      <c r="E8" s="9" t="s">
-[...2 lines deleted...]
-      <c r="F8" s="72"/>
+      <c r="E8" s="294" t="b">
+        <v>0</v>
+      </c>
+      <c r="F8" s="4"/>
       <c r="G8" s="5"/>
     </row>
     <row r="9" spans="1:7" ht="14.25" customHeight="1">
       <c r="A9" s="3"/>
-      <c r="B9" s="9" t="s">
-[...2 lines deleted...]
-      <c r="C9" s="72"/>
+      <c r="B9" s="4"/>
+      <c r="C9" s="39" t="s">
+        <v>36</v>
+      </c>
       <c r="D9" s="1"/>
-      <c r="E9" s="9" t="s">
-[...2 lines deleted...]
-      <c r="F9" s="72"/>
+      <c r="E9" s="294" t="b">
+        <v>0</v>
+      </c>
+      <c r="F9" s="4"/>
       <c r="G9" s="5"/>
     </row>
     <row r="10" spans="1:7" ht="14.25" customHeight="1">
       <c r="A10" s="3"/>
-      <c r="B10" s="9" t="s">
+      <c r="B10" s="4"/>
+      <c r="C10" s="39" t="s">
+        <v>37</v>
+      </c>
+      <c r="D10" s="1"/>
+      <c r="E10" s="294" t="b">
+        <v>0</v>
+      </c>
+      <c r="F10" s="4"/>
+      <c r="G10" s="5"/>
+    </row>
+    <row r="11" spans="1:7" ht="15" customHeight="1">
+      <c r="A11" s="3"/>
+      <c r="B11" s="4"/>
+      <c r="C11" s="4"/>
+      <c r="E11" s="4"/>
+      <c r="F11" s="4"/>
+      <c r="G11" s="5"/>
+    </row>
+    <row r="12" spans="1:7" ht="14.25" customHeight="1">
+      <c r="A12" s="3"/>
+      <c r="B12" s="14" t="s">
+        <v>38</v>
+      </c>
+      <c r="C12" s="6"/>
+      <c r="D12" s="82"/>
+      <c r="E12" s="6"/>
+      <c r="F12" s="6"/>
+      <c r="G12" s="5"/>
+    </row>
+    <row r="13" spans="1:7" ht="7.2" customHeight="1">
+      <c r="A13" s="3"/>
+      <c r="B13" s="15"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="1"/>
+      <c r="E13" s="7"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="5"/>
+    </row>
+    <row r="14" spans="1:7" ht="14.25" customHeight="1">
+      <c r="A14" s="3"/>
+      <c r="B14" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="C10" s="72"/>
-[...1 lines deleted...]
-      <c r="E10" s="9" t="s">
+      <c r="C14" s="72"/>
+      <c r="D14" s="1"/>
+      <c r="E14" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="F10" s="72"/>
-[...40 lines deleted...]
-      <c r="F14" s="7"/>
+      <c r="F14" s="72"/>
       <c r="G14" s="5"/>
     </row>
     <row r="15" spans="1:7" ht="14.25" customHeight="1">
       <c r="A15" s="3"/>
       <c r="B15" s="9" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="C15" s="72"/>
       <c r="D15" s="1"/>
       <c r="E15" s="9" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="F15" s="72"/>
       <c r="G15" s="5"/>
     </row>
     <row r="16" spans="1:7" ht="14.25" customHeight="1">
       <c r="A16" s="3"/>
       <c r="B16" s="9" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="C16" s="72"/>
       <c r="D16" s="1"/>
       <c r="E16" s="9" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="F16" s="72"/>
       <c r="G16" s="5"/>
     </row>
     <row r="17" spans="1:7" ht="14.25" customHeight="1">
       <c r="A17" s="3"/>
       <c r="B17" s="9" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="C17" s="72"/>
       <c r="D17" s="1"/>
       <c r="E17" s="9" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="F17" s="72"/>
       <c r="G17" s="5"/>
     </row>
     <row r="18" spans="1:7" ht="14.25" customHeight="1">
       <c r="A18" s="3"/>
-      <c r="B18" s="12" t="s">
+      <c r="B18" s="9" t="s">
         <v>47</v>
       </c>
-      <c r="C18" s="73"/>
+      <c r="C18" s="72"/>
       <c r="D18" s="1"/>
       <c r="E18" s="9" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="F18" s="72"/>
       <c r="G18" s="5"/>
     </row>
-    <row r="19" spans="1:7" ht="6.9" customHeight="1">
+    <row r="19" spans="1:7" ht="7.2" customHeight="1">
       <c r="A19" s="3"/>
       <c r="B19" s="4"/>
       <c r="C19" s="4"/>
-      <c r="D19" s="1"/>
       <c r="E19" s="4"/>
-      <c r="F19" s="8"/>
+      <c r="F19" s="4"/>
       <c r="G19" s="5"/>
     </row>
     <row r="20" spans="1:7" ht="14.25" customHeight="1">
       <c r="A20" s="3"/>
       <c r="B20" s="16" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C20" s="6"/>
       <c r="D20" s="82"/>
       <c r="E20" s="6"/>
       <c r="F20" s="6"/>
       <c r="G20" s="5"/>
     </row>
-    <row r="21" spans="1:7" ht="6.9" customHeight="1">
+    <row r="21" spans="1:7" ht="7.2" customHeight="1">
       <c r="A21" s="3"/>
-      <c r="B21" s="18"/>
-      <c r="C21" s="4"/>
+      <c r="B21" s="17"/>
+      <c r="C21" s="7"/>
       <c r="D21" s="1"/>
-      <c r="E21" s="4"/>
-      <c r="F21" s="4"/>
+      <c r="E21" s="7"/>
+      <c r="F21" s="7"/>
       <c r="G21" s="5"/>
     </row>
     <row r="22" spans="1:7" ht="14.25" customHeight="1">
       <c r="A22" s="3"/>
       <c r="B22" s="9" t="s">
-        <v>36</v>
+        <v>50</v>
       </c>
       <c r="C22" s="72"/>
       <c r="D22" s="1"/>
       <c r="E22" s="9" t="s">
-        <v>49</v>
-[...1 lines deleted...]
-      <c r="F22" s="73"/>
+        <v>42</v>
+      </c>
+      <c r="F22" s="72"/>
       <c r="G22" s="5"/>
     </row>
     <row r="23" spans="1:7" ht="14.25" customHeight="1">
       <c r="A23" s="3"/>
       <c r="B23" s="9" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C23" s="72"/>
       <c r="D23" s="1"/>
-      <c r="E23" s="274" t="s">
-[...2 lines deleted...]
-      <c r="F23" s="73"/>
+      <c r="E23" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="F23" s="72"/>
       <c r="G23" s="5"/>
     </row>
     <row r="24" spans="1:7" ht="14.25" customHeight="1">
       <c r="A24" s="3"/>
       <c r="B24" s="9" t="s">
         <v>52</v>
       </c>
       <c r="C24" s="72"/>
       <c r="D24" s="1"/>
       <c r="E24" s="9" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="F24" s="73"/>
+        <v>46</v>
+      </c>
+      <c r="F24" s="72"/>
       <c r="G24" s="5"/>
     </row>
     <row r="25" spans="1:7" ht="14.25" customHeight="1">
       <c r="A25" s="3"/>
-      <c r="B25" s="9" t="s">
-[...2 lines deleted...]
-      <c r="C25" s="72"/>
+      <c r="B25" s="12" t="s">
+        <v>53</v>
+      </c>
+      <c r="C25" s="73"/>
       <c r="D25" s="1"/>
-      <c r="E25" s="4"/>
-      <c r="F25" s="4"/>
+      <c r="E25" s="9" t="s">
+        <v>48</v>
+      </c>
+      <c r="F25" s="72"/>
       <c r="G25" s="5"/>
     </row>
-    <row r="26" spans="1:7" ht="6.9" customHeight="1">
+    <row r="26" spans="1:7" ht="7.2" customHeight="1">
       <c r="A26" s="3"/>
-      <c r="B26" s="13"/>
+      <c r="B26" s="4"/>
       <c r="C26" s="4"/>
       <c r="D26" s="1"/>
       <c r="E26" s="4"/>
-      <c r="F26" s="4"/>
+      <c r="F26" s="8"/>
       <c r="G26" s="5"/>
     </row>
     <row r="27" spans="1:7" ht="14.25" customHeight="1">
       <c r="A27" s="3"/>
       <c r="B27" s="16" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="C27" s="11"/>
+        <v>54</v>
+      </c>
+      <c r="C27" s="6"/>
       <c r="D27" s="82"/>
-      <c r="E27" s="11"/>
-      <c r="F27" s="11"/>
+      <c r="E27" s="6"/>
+      <c r="F27" s="6"/>
       <c r="G27" s="5"/>
     </row>
-    <row r="28" spans="1:7" ht="6.9" customHeight="1">
+    <row r="28" spans="1:7" ht="7.2" customHeight="1">
       <c r="A28" s="3"/>
-      <c r="B28" s="4"/>
+      <c r="B28" s="18"/>
       <c r="C28" s="4"/>
       <c r="D28" s="1"/>
       <c r="E28" s="4"/>
       <c r="F28" s="4"/>
       <c r="G28" s="5"/>
     </row>
-    <row r="29" spans="1:7" ht="15" customHeight="1">
+    <row r="29" spans="1:7" ht="12" customHeight="1">
       <c r="A29" s="3"/>
-      <c r="B29" s="10" t="s">
+      <c r="B29" s="295" t="s">
+        <v>55</v>
+      </c>
+      <c r="C29" s="4"/>
+      <c r="D29" s="308" t="b">
+        <v>0</v>
+      </c>
+      <c r="E29" s="4"/>
+      <c r="F29" s="4"/>
+      <c r="G29" s="5"/>
+    </row>
+    <row r="30" spans="1:7" ht="10.199999999999999">
+      <c r="A30" s="3"/>
+      <c r="B30" s="295" t="s">
         <v>56</v>
       </c>
-      <c r="C29" s="72"/>
-[...12 lines deleted...]
-      <c r="C30" s="72"/>
+      <c r="C30" s="4"/>
       <c r="D30" s="1"/>
-      <c r="E30" s="10" t="s">
-[...2 lines deleted...]
-      <c r="F30" s="183"/>
+      <c r="E30" s="4"/>
+      <c r="F30" s="4"/>
       <c r="G30" s="5"/>
     </row>
-    <row r="31" spans="1:7" ht="14.25" customHeight="1">
+    <row r="31" spans="1:7" ht="7.2" customHeight="1">
       <c r="A31" s="3"/>
-      <c r="B31" s="10" t="s">
-[...2 lines deleted...]
-      <c r="C31" s="72"/>
+      <c r="B31" s="18"/>
+      <c r="C31" s="4"/>
       <c r="D31" s="1"/>
-      <c r="E31" s="123" t="s">
-[...2 lines deleted...]
-      <c r="F31" s="183"/>
+      <c r="E31" s="4"/>
+      <c r="F31" s="4"/>
       <c r="G31" s="5"/>
     </row>
     <row r="32" spans="1:7" ht="14.25" customHeight="1">
       <c r="A32" s="3"/>
-      <c r="B32" s="10" t="s">
-        <v>62</v>
+      <c r="B32" s="9" t="s">
+        <v>42</v>
       </c>
       <c r="C32" s="72"/>
       <c r="D32" s="1"/>
-      <c r="E32" s="123" t="s">
-[...2 lines deleted...]
-      <c r="F32" s="183"/>
+      <c r="E32" s="9" t="s">
+        <v>57</v>
+      </c>
+      <c r="F32" s="73"/>
       <c r="G32" s="5"/>
     </row>
     <row r="33" spans="1:7" ht="14.25" customHeight="1">
       <c r="A33" s="3"/>
-      <c r="B33" s="10" t="s">
-        <v>64</v>
+      <c r="B33" s="9" t="s">
+        <v>58</v>
       </c>
       <c r="C33" s="72"/>
       <c r="D33" s="1"/>
-      <c r="E33" s="10" t="s">
-[...2 lines deleted...]
-      <c r="F33" s="184"/>
+      <c r="E33" s="269" t="s">
+        <v>59</v>
+      </c>
+      <c r="F33" s="73"/>
       <c r="G33" s="5"/>
     </row>
     <row r="34" spans="1:7" ht="14.25" customHeight="1">
       <c r="A34" s="3"/>
-      <c r="B34" s="10" t="s">
-        <v>66</v>
+      <c r="B34" s="9" t="s">
+        <v>60</v>
       </c>
       <c r="C34" s="72"/>
       <c r="D34" s="1"/>
-      <c r="E34" s="10" t="s">
-[...2 lines deleted...]
-      <c r="F34" s="184"/>
+      <c r="E34" s="9" t="s">
+        <v>61</v>
+      </c>
+      <c r="F34" s="73"/>
       <c r="G34" s="5"/>
     </row>
-    <row r="35" spans="1:7" ht="14.25" customHeight="1">
+    <row r="35" spans="1:7" ht="20.399999999999999">
       <c r="A35" s="3"/>
-      <c r="B35" s="10" t="s">
-[...2 lines deleted...]
-      <c r="C35" s="72"/>
+      <c r="B35" s="39" t="s">
+        <v>62</v>
+      </c>
+      <c r="C35" s="73"/>
       <c r="D35" s="1"/>
-      <c r="E35" s="10" t="s">
-[...2 lines deleted...]
-      <c r="F35" s="184"/>
+      <c r="E35" s="310" t="s">
+        <v>63</v>
+      </c>
+      <c r="F35" s="73"/>
       <c r="G35" s="5"/>
     </row>
-    <row r="36" spans="1:7" ht="14.25" customHeight="1">
+    <row r="36" spans="1:7" ht="7.2" customHeight="1">
       <c r="A36" s="3"/>
-      <c r="B36" s="10" t="s">
-[...2 lines deleted...]
-      <c r="C36" s="72"/>
+      <c r="B36" s="13"/>
+      <c r="C36" s="4"/>
       <c r="D36" s="1"/>
-      <c r="E36" s="10" t="s">
-[...2 lines deleted...]
-      <c r="F36" s="184"/>
+      <c r="E36" s="4"/>
+      <c r="F36" s="4"/>
       <c r="G36" s="5"/>
     </row>
     <row r="37" spans="1:7" ht="14.25" customHeight="1">
       <c r="A37" s="3"/>
-      <c r="B37" s="10" t="s">
-[...7 lines deleted...]
-      <c r="F37" s="275"/>
+      <c r="B37" s="16" t="s">
+        <v>64</v>
+      </c>
+      <c r="C37" s="11"/>
+      <c r="D37" s="82"/>
+      <c r="E37" s="11"/>
+      <c r="F37" s="11"/>
       <c r="G37" s="5"/>
     </row>
-    <row r="38" spans="1:7" ht="14.25" customHeight="1">
+    <row r="38" spans="1:7" ht="7.2" customHeight="1">
       <c r="A38" s="3"/>
-      <c r="B38" s="10" t="s">
-[...2 lines deleted...]
-      <c r="C38" s="72"/>
+      <c r="B38" s="4"/>
+      <c r="C38" s="4"/>
       <c r="D38" s="1"/>
-      <c r="E38" s="1"/>
-      <c r="F38" s="1"/>
+      <c r="E38" s="4"/>
+      <c r="F38" s="4"/>
       <c r="G38" s="5"/>
     </row>
-    <row r="39" spans="1:7" ht="14.25" customHeight="1">
+    <row r="39" spans="1:7" ht="15" customHeight="1">
       <c r="A39" s="3"/>
       <c r="B39" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C39" s="72"/>
+      <c r="D39" s="1"/>
+      <c r="E39" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="F39" s="180"/>
+      <c r="G39" s="5"/>
+    </row>
+    <row r="40" spans="1:7" ht="20.399999999999999">
+      <c r="A40" s="3"/>
+      <c r="B40" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="C40" s="72"/>
+      <c r="D40" s="1"/>
+      <c r="E40" s="313" t="s">
+        <v>68</v>
+      </c>
+      <c r="F40" s="181"/>
+      <c r="G40" s="5"/>
+    </row>
+    <row r="41" spans="1:7" ht="30.6">
+      <c r="A41" s="3"/>
+      <c r="B41" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="C41" s="72"/>
+      <c r="D41" s="1"/>
+      <c r="E41" s="314" t="s">
+        <v>70</v>
+      </c>
+      <c r="F41" s="181"/>
+      <c r="G41" s="5"/>
+    </row>
+    <row r="42" spans="1:7" ht="10.199999999999999">
+      <c r="A42" s="3"/>
+      <c r="B42" s="10" t="s">
+        <v>71</v>
+      </c>
+      <c r="C42" s="72"/>
+      <c r="D42" s="1"/>
+      <c r="E42" s="122" t="s">
+        <v>72</v>
+      </c>
+      <c r="F42" s="181"/>
+      <c r="G42" s="5"/>
+    </row>
+    <row r="43" spans="1:7" ht="20.399999999999999">
+      <c r="A43" s="3"/>
+      <c r="B43" s="10" t="s">
+        <v>73</v>
+      </c>
+      <c r="C43" s="72"/>
+      <c r="D43" s="1"/>
+      <c r="E43" s="313" t="s">
+        <v>74</v>
+      </c>
+      <c r="F43" s="182"/>
+      <c r="G43" s="5"/>
+    </row>
+    <row r="44" spans="1:7" ht="30.6">
+      <c r="A44" s="3"/>
+      <c r="B44" s="10" t="s">
         <v>75</v>
       </c>
-      <c r="C39" s="302" t="s">
+      <c r="C44" s="72"/>
+      <c r="D44" s="1"/>
+      <c r="E44" s="313" t="s">
         <v>76</v>
       </c>
-      <c r="D39" s="302"/>
-[...6 lines deleted...]
-      <c r="B40" s="12" t="s">
+      <c r="F44" s="182"/>
+      <c r="G44" s="5"/>
+    </row>
+    <row r="45" spans="1:7" ht="30.6">
+      <c r="A45" s="3"/>
+      <c r="B45" s="10" t="s">
         <v>77</v>
       </c>
-      <c r="C40" s="303" t="s">
+      <c r="C45" s="72"/>
+      <c r="D45" s="1"/>
+      <c r="E45" s="313" t="s">
         <v>78</v>
       </c>
-      <c r="D40" s="303"/>
-[...7 lines deleted...]
-      <c r="C41" s="296" t="s">
+      <c r="F45" s="182"/>
+      <c r="G45" s="5"/>
+    </row>
+    <row r="46" spans="1:7" ht="20.399999999999999">
+      <c r="A46" s="3"/>
+      <c r="B46" s="10" t="s">
         <v>79</v>
       </c>
-      <c r="D41" s="305"/>
-[...7 lines deleted...]
-      <c r="C42" s="296" t="s">
+      <c r="C46" s="72"/>
+      <c r="D46" s="1"/>
+      <c r="E46" s="313" t="s">
         <v>80</v>
       </c>
-      <c r="D42" s="305"/>
-[...7 lines deleted...]
-      <c r="C43" s="12" t="s">
+      <c r="F46" s="182"/>
+      <c r="G46" s="5"/>
+    </row>
+    <row r="47" spans="1:7" ht="10.199999999999999">
+      <c r="A47" s="3"/>
+      <c r="B47" s="10" t="s">
         <v>81</v>
       </c>
-      <c r="D43" s="305"/>
-[...14 lines deleted...]
-      <c r="B45" s="16" t="s">
+      <c r="C47" s="72"/>
+      <c r="D47" s="1"/>
+      <c r="E47" s="10" t="s">
         <v>82</v>
       </c>
-      <c r="C45" s="11"/>
-[...15 lines deleted...]
-      <c r="B47" s="304" t="s">
+      <c r="F47" s="270"/>
+      <c r="G47" s="5"/>
+    </row>
+    <row r="48" spans="1:7" ht="14.25" customHeight="1">
+      <c r="A48" s="3"/>
+      <c r="B48" s="10" t="s">
         <v>83</v>
       </c>
-      <c r="C47" s="304"/>
-[...8 lines deleted...]
-      <c r="C48" s="1"/>
+      <c r="C48" s="72"/>
       <c r="D48" s="1"/>
       <c r="E48" s="1"/>
+      <c r="F48" s="1"/>
       <c r="G48" s="5"/>
     </row>
-    <row r="49" spans="1:7" ht="14.1" customHeight="1">
+    <row r="49" spans="1:7" ht="14.25" customHeight="1">
       <c r="A49" s="3"/>
-      <c r="B49" s="16" t="s">
+      <c r="B49" s="10" t="s">
         <v>84</v>
       </c>
-      <c r="C49" s="11"/>
-[...2 lines deleted...]
-      <c r="F49" s="11"/>
+      <c r="C49" s="326" t="s">
+        <v>85</v>
+      </c>
+      <c r="D49" s="326"/>
+      <c r="E49" s="326"/>
+      <c r="F49" s="326"/>
       <c r="G49" s="5"/>
     </row>
-    <row r="50" spans="1:7" ht="6.9" customHeight="1">
+    <row r="50" spans="1:7" ht="22.5" customHeight="1">
       <c r="A50" s="3"/>
-      <c r="B50" s="1"/>
-[...3 lines deleted...]
-      <c r="F50" s="1"/>
+      <c r="B50" s="12" t="s">
+        <v>86</v>
+      </c>
+      <c r="C50" s="323" t="s">
+        <v>87</v>
+      </c>
+      <c r="D50" s="324"/>
+      <c r="E50" s="324"/>
+      <c r="F50" s="324"/>
       <c r="G50" s="5"/>
     </row>
-    <row r="51" spans="1:7" ht="12" customHeight="1">
+    <row r="51" spans="1:7" ht="14.25" customHeight="1">
       <c r="A51" s="3"/>
-      <c r="B51" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F51" s="1"/>
+      <c r="B51" s="12"/>
+      <c r="C51" s="291" t="s">
+        <v>88</v>
+      </c>
+      <c r="D51" s="327"/>
+      <c r="E51" s="327"/>
+      <c r="F51" s="327"/>
       <c r="G51" s="5"/>
     </row>
-    <row r="52" spans="1:7" ht="6.9" customHeight="1">
+    <row r="52" spans="1:7" ht="14.25" customHeight="1">
       <c r="A52" s="3"/>
-      <c r="B52" s="1"/>
-[...3 lines deleted...]
-      <c r="F52" s="1"/>
+      <c r="B52" s="12"/>
+      <c r="C52" s="291" t="s">
+        <v>89</v>
+      </c>
+      <c r="D52" s="327"/>
+      <c r="E52" s="327"/>
+      <c r="F52" s="327"/>
       <c r="G52" s="5"/>
     </row>
     <row r="53" spans="1:7" ht="14.25" customHeight="1">
       <c r="A53" s="3"/>
-      <c r="B53" s="12" t="s">
-[...14 lines deleted...]
-      <c r="F53" s="261"/>
+      <c r="B53" s="12"/>
+      <c r="C53" s="12" t="s">
+        <v>90</v>
+      </c>
+      <c r="D53" s="327"/>
+      <c r="E53" s="327"/>
+      <c r="F53" s="327"/>
       <c r="G53" s="5"/>
     </row>
-    <row r="54" spans="1:7" ht="14.25" customHeight="1">
+    <row r="54" spans="1:7" ht="12" customHeight="1">
       <c r="A54" s="3"/>
-      <c r="B54" s="10" t="s">
-[...8 lines deleted...]
-      <c r="F54" s="261"/>
+      <c r="B54" s="1"/>
+      <c r="C54" s="1"/>
+      <c r="D54" s="1"/>
+      <c r="E54" s="1"/>
       <c r="G54" s="5"/>
     </row>
-    <row r="55" spans="1:7" ht="14.25" customHeight="1">
+    <row r="55" spans="1:7" ht="22.2" customHeight="1">
       <c r="A55" s="3"/>
       <c r="B55" s="10" t="s">
-        <v>89</v>
-[...3 lines deleted...]
-      <c r="F55" s="1"/>
+        <v>91</v>
+      </c>
+      <c r="C55" s="323" t="s">
+        <v>92</v>
+      </c>
+      <c r="D55" s="324"/>
+      <c r="E55" s="324"/>
+      <c r="F55" s="324"/>
       <c r="G55" s="5"/>
     </row>
-    <row r="56" spans="1:7" ht="14.25" customHeight="1">
+    <row r="56" spans="1:7" ht="12" customHeight="1">
       <c r="A56" s="3"/>
-      <c r="B56" s="10" t="s">
-[...2 lines deleted...]
-      <c r="C56" s="101"/>
+      <c r="B56" s="1"/>
+      <c r="C56" s="1" t="s">
+        <v>93</v>
+      </c>
       <c r="D56" s="1"/>
-      <c r="E56" s="81"/>
-      <c r="F56" s="81"/>
+      <c r="E56" s="203"/>
       <c r="G56" s="5"/>
     </row>
-    <row r="57" spans="1:7" ht="6.9" customHeight="1">
+    <row r="57" spans="1:7" ht="12" customHeight="1">
       <c r="A57" s="3"/>
       <c r="B57" s="1"/>
-      <c r="C57" s="1"/>
-[...1 lines deleted...]
-      <c r="F57" s="80"/>
+      <c r="C57" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="D57" s="1"/>
+      <c r="E57" s="311" t="b">
+        <v>0</v>
+      </c>
       <c r="G57" s="5"/>
     </row>
-    <row r="58" spans="1:7" ht="14.25" customHeight="1">
+    <row r="58" spans="1:7" ht="12" customHeight="1">
       <c r="A58" s="3"/>
-      <c r="B58" s="16" t="s">
-[...5 lines deleted...]
-      <c r="F58" s="11"/>
+      <c r="B58" s="1"/>
+      <c r="C58" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="D58" s="1"/>
+      <c r="E58" s="311" t="b">
+        <v>0</v>
+      </c>
       <c r="G58" s="5"/>
     </row>
-    <row r="59" spans="1:7" ht="6.9" customHeight="1">
+    <row r="59" spans="1:7" ht="12" customHeight="1">
       <c r="A59" s="3"/>
-      <c r="B59" s="17"/>
-      <c r="C59" s="4"/>
+      <c r="B59" s="1"/>
+      <c r="C59" s="1" t="s">
+        <v>96</v>
+      </c>
       <c r="D59" s="1"/>
-      <c r="E59" s="4"/>
-      <c r="F59" s="4"/>
+      <c r="E59" s="311" t="b">
+        <v>0</v>
+      </c>
       <c r="G59" s="5"/>
     </row>
-    <row r="60" spans="1:7" ht="14.25" customHeight="1">
+    <row r="60" spans="1:7" ht="12" customHeight="1">
       <c r="A60" s="3"/>
-      <c r="B60" s="4"/>
-      <c r="C60" s="1"/>
+      <c r="B60" s="1"/>
+      <c r="C60" s="1" t="s">
+        <v>97</v>
+      </c>
       <c r="D60" s="1"/>
-      <c r="E60" s="10" t="s">
-[...2 lines deleted...]
-      <c r="F60" s="72"/>
+      <c r="E60" s="311" t="b">
+        <v>0</v>
+      </c>
       <c r="G60" s="5"/>
     </row>
-    <row r="61" spans="1:7" ht="14.25" customHeight="1">
-[...6 lines deleted...]
-      <c r="G61" s="20"/>
+    <row r="61" spans="1:7" ht="12" customHeight="1">
+      <c r="A61" s="3"/>
+      <c r="B61" s="1"/>
+      <c r="C61" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D61" s="1"/>
+      <c r="E61" s="311" t="b">
+        <v>0</v>
+      </c>
+      <c r="G61" s="5"/>
+    </row>
+    <row r="62" spans="1:7" ht="12" customHeight="1">
+      <c r="A62" s="3"/>
+      <c r="B62" s="1"/>
+      <c r="C62" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="D62" s="1"/>
+      <c r="E62" s="325"/>
+      <c r="F62" s="325"/>
+      <c r="G62" s="296"/>
+    </row>
+    <row r="63" spans="1:7" ht="12" customHeight="1">
+      <c r="A63" s="3"/>
+      <c r="B63" s="1"/>
+      <c r="C63" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="D63" s="1"/>
+      <c r="E63" s="1"/>
+      <c r="G63" s="5"/>
+    </row>
+    <row r="64" spans="1:7" ht="12" customHeight="1">
+      <c r="A64" s="3"/>
+      <c r="B64" s="1"/>
+      <c r="C64" s="324"/>
+      <c r="D64" s="324"/>
+      <c r="E64" s="324"/>
+      <c r="F64" s="324"/>
+      <c r="G64" s="5"/>
+    </row>
+    <row r="65" spans="1:7" ht="7.2" customHeight="1">
+      <c r="A65" s="3"/>
+      <c r="B65" s="1"/>
+      <c r="C65" s="1"/>
+      <c r="D65" s="1"/>
+      <c r="E65" s="1"/>
+      <c r="G65" s="5"/>
+    </row>
+    <row r="66" spans="1:7" ht="12" customHeight="1">
+      <c r="A66" s="3"/>
+      <c r="B66" s="1"/>
+      <c r="C66" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="D66" s="1"/>
+      <c r="E66" s="1"/>
+      <c r="G66" s="5"/>
+    </row>
+    <row r="67" spans="1:7" ht="12" customHeight="1">
+      <c r="A67" s="3"/>
+      <c r="B67" s="1"/>
+      <c r="C67" s="204" t="s">
+        <v>100</v>
+      </c>
+      <c r="D67" s="311" t="b">
+        <v>0</v>
+      </c>
+      <c r="E67" s="1"/>
+      <c r="G67" s="5"/>
+    </row>
+    <row r="68" spans="1:7" ht="12" customHeight="1">
+      <c r="A68" s="3"/>
+      <c r="B68" s="1"/>
+      <c r="C68" s="204" t="s">
+        <v>101</v>
+      </c>
+      <c r="D68" s="311" t="b">
+        <v>0</v>
+      </c>
+      <c r="E68" s="1"/>
+      <c r="G68" s="5"/>
+    </row>
+    <row r="69" spans="1:7" ht="12" customHeight="1">
+      <c r="A69" s="3"/>
+      <c r="B69" s="1"/>
+      <c r="C69" s="204" t="s">
+        <v>102</v>
+      </c>
+      <c r="D69" s="311" t="b">
+        <v>0</v>
+      </c>
+      <c r="E69" s="1"/>
+      <c r="G69" s="5"/>
+    </row>
+    <row r="70" spans="1:7" ht="12" customHeight="1">
+      <c r="A70" s="3"/>
+      <c r="B70" s="1"/>
+      <c r="C70" s="204" t="s">
+        <v>103</v>
+      </c>
+      <c r="D70" s="311" t="b">
+        <v>0</v>
+      </c>
+      <c r="E70" s="1"/>
+      <c r="G70" s="5"/>
+    </row>
+    <row r="71" spans="1:7" ht="12" customHeight="1">
+      <c r="A71" s="3"/>
+      <c r="B71" s="1"/>
+      <c r="C71" s="204" t="s">
+        <v>104</v>
+      </c>
+      <c r="D71" s="311" t="b">
+        <v>0</v>
+      </c>
+      <c r="E71" s="1"/>
+      <c r="G71" s="5"/>
+    </row>
+    <row r="72" spans="1:7" ht="12" customHeight="1">
+      <c r="A72" s="3"/>
+      <c r="B72" s="1"/>
+      <c r="C72" s="1"/>
+      <c r="D72" s="1"/>
+      <c r="E72" s="1"/>
+      <c r="G72" s="5"/>
+    </row>
+    <row r="73" spans="1:7" ht="13.95" customHeight="1">
+      <c r="A73" s="3"/>
+      <c r="B73" s="16" t="s">
+        <v>105</v>
+      </c>
+      <c r="C73" s="11"/>
+      <c r="D73" s="82"/>
+      <c r="E73" s="11"/>
+      <c r="F73" s="11"/>
+      <c r="G73" s="5"/>
+    </row>
+    <row r="74" spans="1:7" ht="7.2" customHeight="1">
+      <c r="A74" s="3"/>
+      <c r="B74" s="1"/>
+      <c r="C74" s="1"/>
+      <c r="D74" s="1"/>
+      <c r="E74" s="1"/>
+      <c r="F74" s="1"/>
+      <c r="G74" s="5"/>
+    </row>
+    <row r="75" spans="1:7" ht="12" customHeight="1">
+      <c r="A75" s="3"/>
+      <c r="B75" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="C75" s="1"/>
+      <c r="D75" s="1"/>
+      <c r="E75" s="1"/>
+      <c r="F75" s="1"/>
+      <c r="G75" s="5"/>
+    </row>
+    <row r="76" spans="1:7" ht="7.2" customHeight="1">
+      <c r="A76" s="3"/>
+      <c r="B76" s="1"/>
+      <c r="C76" s="1"/>
+      <c r="D76" s="1"/>
+      <c r="E76" s="1"/>
+      <c r="F76" s="1"/>
+      <c r="G76" s="5"/>
+    </row>
+    <row r="77" spans="1:7" ht="14.25" customHeight="1">
+      <c r="A77" s="3"/>
+      <c r="B77" s="12" t="s">
+        <v>107</v>
+      </c>
+      <c r="C77" s="72"/>
+      <c r="D77" s="1"/>
+      <c r="E77" s="10" t="s">
+        <v>108</v>
+      </c>
+      <c r="F77" s="72"/>
+      <c r="G77" s="5"/>
+    </row>
+    <row r="78" spans="1:7" ht="14.25" customHeight="1">
+      <c r="A78" s="3"/>
+      <c r="B78" s="10" t="s">
+        <v>109</v>
+      </c>
+      <c r="C78" s="74"/>
+      <c r="D78" s="1"/>
+      <c r="E78" s="12" t="s">
+        <v>90</v>
+      </c>
+      <c r="F78" s="296"/>
+      <c r="G78" s="5"/>
+    </row>
+    <row r="79" spans="1:7" ht="14.25" customHeight="1">
+      <c r="A79" s="3"/>
+      <c r="B79" s="10" t="s">
+        <v>110</v>
+      </c>
+      <c r="C79" s="100"/>
+      <c r="D79" s="1"/>
+      <c r="E79" s="81"/>
+      <c r="F79" s="81"/>
+      <c r="G79" s="5"/>
+    </row>
+    <row r="80" spans="1:7" ht="7.2" customHeight="1">
+      <c r="A80" s="3"/>
+      <c r="B80" s="1"/>
+      <c r="C80" s="1"/>
+      <c r="E80" s="80"/>
+      <c r="F80" s="80"/>
+      <c r="G80" s="5"/>
+    </row>
+    <row r="81" spans="1:7" ht="14.25" customHeight="1">
+      <c r="A81" s="3"/>
+      <c r="B81" s="16" t="s">
+        <v>111</v>
+      </c>
+      <c r="C81" s="11"/>
+      <c r="D81" s="82"/>
+      <c r="E81" s="11"/>
+      <c r="F81" s="11"/>
+      <c r="G81" s="5"/>
+    </row>
+    <row r="82" spans="1:7" ht="7.2" customHeight="1">
+      <c r="A82" s="3"/>
+      <c r="B82" s="17"/>
+      <c r="C82" s="4"/>
+      <c r="D82" s="1"/>
+      <c r="E82" s="4"/>
+      <c r="F82" s="4"/>
+      <c r="G82" s="5"/>
+    </row>
+    <row r="83" spans="1:7" ht="14.25" customHeight="1">
+      <c r="A83" s="3"/>
+      <c r="B83" s="4"/>
+      <c r="C83" s="1"/>
+      <c r="D83" s="1"/>
+      <c r="E83" s="10" t="s">
+        <v>112</v>
+      </c>
+      <c r="F83" s="72"/>
+      <c r="G83" s="5"/>
+    </row>
+    <row r="84" spans="1:7" ht="7.2" customHeight="1">
+      <c r="B84" s="1"/>
+      <c r="C84" s="1"/>
+      <c r="D84" s="1"/>
+      <c r="E84" s="1"/>
+      <c r="F84" s="1"/>
+      <c r="G84" s="5"/>
+    </row>
+    <row r="85" spans="1:7" ht="14.25" customHeight="1">
+      <c r="B85" s="16" t="s">
+        <v>113</v>
+      </c>
+      <c r="C85" s="6"/>
+      <c r="D85" s="82"/>
+      <c r="E85" s="6"/>
+      <c r="F85" s="6"/>
+      <c r="G85" s="5"/>
+    </row>
+    <row r="86" spans="1:7" ht="7.2" customHeight="1">
+      <c r="B86" s="18"/>
+      <c r="C86" s="4"/>
+      <c r="D86" s="1"/>
+      <c r="E86" s="4"/>
+      <c r="F86" s="4"/>
+      <c r="G86" s="5"/>
+    </row>
+    <row r="87" spans="1:7" ht="14.25" customHeight="1">
+      <c r="B87" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="C87" s="72"/>
+      <c r="D87" s="1"/>
+      <c r="E87" s="9" t="s">
+        <v>57</v>
+      </c>
+      <c r="F87" s="73"/>
+      <c r="G87" s="5"/>
+    </row>
+    <row r="88" spans="1:7" ht="14.25" customHeight="1">
+      <c r="B88" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="C88" s="72"/>
+      <c r="D88" s="1"/>
+      <c r="E88" s="269" t="s">
+        <v>59</v>
+      </c>
+      <c r="F88" s="73"/>
+      <c r="G88" s="5"/>
+    </row>
+    <row r="89" spans="1:7" ht="14.25" customHeight="1">
+      <c r="B89" s="9" t="s">
+        <v>60</v>
+      </c>
+      <c r="C89" s="72"/>
+      <c r="D89" s="1"/>
+      <c r="E89" s="9" t="s">
+        <v>61</v>
+      </c>
+      <c r="F89" s="73"/>
+      <c r="G89" s="5"/>
+    </row>
+    <row r="90" spans="1:7" ht="22.2" customHeight="1">
+      <c r="B90" s="39" t="s">
+        <v>114</v>
+      </c>
+      <c r="C90" s="73"/>
+      <c r="D90" s="1"/>
+      <c r="E90" s="310" t="s">
+        <v>63</v>
+      </c>
+      <c r="F90" s="73"/>
+      <c r="G90" s="5"/>
+    </row>
+    <row r="91" spans="1:7" ht="7.2" customHeight="1">
+      <c r="B91" s="18"/>
+      <c r="C91" s="4"/>
+      <c r="D91" s="1"/>
+      <c r="E91" s="4"/>
+      <c r="F91" s="4"/>
+      <c r="G91" s="5"/>
+    </row>
+    <row r="92" spans="1:7" ht="14.25" customHeight="1">
+      <c r="B92" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="C92" s="72"/>
+      <c r="D92" s="1"/>
+      <c r="E92" s="9" t="s">
+        <v>57</v>
+      </c>
+      <c r="F92" s="73"/>
+      <c r="G92" s="5"/>
+    </row>
+    <row r="93" spans="1:7" ht="14.25" customHeight="1">
+      <c r="B93" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="C93" s="72"/>
+      <c r="D93" s="1"/>
+      <c r="E93" s="269" t="s">
+        <v>59</v>
+      </c>
+      <c r="F93" s="73"/>
+      <c r="G93" s="5"/>
+    </row>
+    <row r="94" spans="1:7" ht="14.25" customHeight="1">
+      <c r="B94" s="9" t="s">
+        <v>60</v>
+      </c>
+      <c r="C94" s="72"/>
+      <c r="D94" s="1"/>
+      <c r="E94" s="9" t="s">
+        <v>61</v>
+      </c>
+      <c r="F94" s="73"/>
+      <c r="G94" s="5"/>
+    </row>
+    <row r="95" spans="1:7" ht="20.399999999999999">
+      <c r="B95" s="39" t="s">
+        <v>114</v>
+      </c>
+      <c r="C95" s="73"/>
+      <c r="D95" s="1"/>
+      <c r="E95" s="310" t="s">
+        <v>63</v>
+      </c>
+      <c r="F95" s="73"/>
+      <c r="G95" s="5"/>
+    </row>
+    <row r="96" spans="1:7" ht="7.2" customHeight="1">
+      <c r="B96" s="18"/>
+      <c r="C96" s="4"/>
+      <c r="D96" s="1"/>
+      <c r="E96" s="4"/>
+      <c r="F96" s="4"/>
+      <c r="G96" s="5"/>
+    </row>
+    <row r="97" spans="1:7" ht="14.25" customHeight="1">
+      <c r="B97" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="C97" s="72"/>
+      <c r="D97" s="1"/>
+      <c r="E97" s="9" t="s">
+        <v>57</v>
+      </c>
+      <c r="F97" s="73"/>
+      <c r="G97" s="5"/>
+    </row>
+    <row r="98" spans="1:7" ht="14.25" customHeight="1">
+      <c r="B98" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="C98" s="72"/>
+      <c r="D98" s="1"/>
+      <c r="E98" s="269" t="s">
+        <v>59</v>
+      </c>
+      <c r="F98" s="73"/>
+      <c r="G98" s="5"/>
+    </row>
+    <row r="99" spans="1:7" ht="14.25" customHeight="1">
+      <c r="B99" s="9" t="s">
+        <v>60</v>
+      </c>
+      <c r="C99" s="72"/>
+      <c r="D99" s="1"/>
+      <c r="E99" s="9" t="s">
+        <v>61</v>
+      </c>
+      <c r="F99" s="73"/>
+      <c r="G99" s="5"/>
+    </row>
+    <row r="100" spans="1:7" ht="20.399999999999999">
+      <c r="B100" s="39" t="s">
+        <v>114</v>
+      </c>
+      <c r="C100" s="73"/>
+      <c r="D100" s="1"/>
+      <c r="E100" s="310" t="s">
+        <v>63</v>
+      </c>
+      <c r="F100" s="73"/>
+      <c r="G100" s="5"/>
+    </row>
+    <row r="101" spans="1:7" ht="7.2" customHeight="1">
+      <c r="B101" s="18"/>
+      <c r="C101" s="4"/>
+      <c r="D101" s="1"/>
+      <c r="E101" s="4"/>
+      <c r="F101" s="4"/>
+      <c r="G101" s="5"/>
+    </row>
+    <row r="102" spans="1:7" ht="14.25" customHeight="1">
+      <c r="B102" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="C102" s="72"/>
+      <c r="D102" s="1"/>
+      <c r="E102" s="9" t="s">
+        <v>57</v>
+      </c>
+      <c r="F102" s="73"/>
+      <c r="G102" s="5"/>
+    </row>
+    <row r="103" spans="1:7" ht="14.25" customHeight="1">
+      <c r="B103" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="C103" s="72"/>
+      <c r="D103" s="1"/>
+      <c r="E103" s="269" t="s">
+        <v>59</v>
+      </c>
+      <c r="F103" s="73"/>
+      <c r="G103" s="5"/>
+    </row>
+    <row r="104" spans="1:7" ht="14.25" customHeight="1">
+      <c r="B104" s="9" t="s">
+        <v>60</v>
+      </c>
+      <c r="C104" s="72"/>
+      <c r="D104" s="1"/>
+      <c r="E104" s="9" t="s">
+        <v>61</v>
+      </c>
+      <c r="F104" s="73"/>
+      <c r="G104" s="5"/>
+    </row>
+    <row r="105" spans="1:7" ht="20.399999999999999">
+      <c r="B105" s="39" t="s">
+        <v>114</v>
+      </c>
+      <c r="C105" s="73"/>
+      <c r="D105" s="1"/>
+      <c r="E105" s="310" t="s">
+        <v>63</v>
+      </c>
+      <c r="F105" s="73"/>
+      <c r="G105" s="5"/>
+    </row>
+    <row r="106" spans="1:7" ht="14.25" customHeight="1">
+      <c r="A106" s="173"/>
+      <c r="B106" s="173"/>
+      <c r="C106" s="173"/>
+      <c r="D106" s="173"/>
+      <c r="E106" s="173"/>
+      <c r="F106" s="173"/>
+      <c r="G106" s="309"/>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1"/>
-  <mergeCells count="6">
-[...5 lines deleted...]
-    <mergeCell ref="D41:F41"/>
+  <mergeCells count="9">
+    <mergeCell ref="B7:C7"/>
+    <mergeCell ref="C55:F55"/>
+    <mergeCell ref="E62:F62"/>
+    <mergeCell ref="C64:F64"/>
+    <mergeCell ref="C49:F49"/>
+    <mergeCell ref="C50:F50"/>
+    <mergeCell ref="D53:F53"/>
+    <mergeCell ref="D52:F52"/>
+    <mergeCell ref="D51:F51"/>
   </mergeCells>
-  <conditionalFormatting sqref="C7:C11 F7:F11 C15:C18 F15:F18 F22:F24 C22:C25 F29:F37 C29:C38 C39:F40 C41 C53:C56 F60">
-[...1 lines deleted...]
-      <formula>NOT(ISERROR(SEARCH("Describe",C7)))</formula>
+  <conditionalFormatting sqref="C14:C18 F14:F18 C22:C25 F22:F25 C32:C35 F32:F35 F39:F47 C39:C48 C49:F50 C51 C77:C79 F83">
+    <cfRule type="containsText" dxfId="61" priority="23" operator="containsText" text="Describe">
+      <formula>NOT(ISERROR(SEARCH("Describe",C14)))</formula>
     </cfRule>
-    <cfRule type="containsBlanks" dxfId="41" priority="12">
-      <formula>LEN(TRIM(C7))=0</formula>
+    <cfRule type="containsBlanks" dxfId="60" priority="30">
+      <formula>LEN(TRIM(C14))=0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="D41:D43">
-[...1 lines deleted...]
-      <formula>NOT(ISERROR(SEARCH("Describe",D41)))</formula>
+  <conditionalFormatting sqref="C87:C90 F87:F90">
+    <cfRule type="containsText" dxfId="59" priority="13" operator="containsText" text="Describe">
+      <formula>NOT(ISERROR(SEARCH("Describe",C87)))</formula>
     </cfRule>
-    <cfRule type="containsBlanks" dxfId="39" priority="2">
-      <formula>LEN(TRIM(D41))=0</formula>
+    <cfRule type="containsBlanks" dxfId="58" priority="14">
+      <formula>LEN(TRIM(C87))=0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="E53 E57:F57">
-[...1 lines deleted...]
-      <formula>$C$55="yes"</formula>
+  <conditionalFormatting sqref="C92:C95 F92:F95">
+    <cfRule type="containsText" dxfId="57" priority="11" operator="containsText" text="Describe">
+      <formula>NOT(ISERROR(SEARCH("Describe",C92)))</formula>
+    </cfRule>
+    <cfRule type="containsBlanks" dxfId="56" priority="12">
+      <formula>LEN(TRIM(C92))=0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="F47">
-[...1 lines deleted...]
-      <formula>NOT(ISERROR(SEARCH("Describe",F47)))</formula>
+  <conditionalFormatting sqref="C97:C100 F97:F100">
+    <cfRule type="containsText" dxfId="55" priority="9" operator="containsText" text="Describe">
+      <formula>NOT(ISERROR(SEARCH("Describe",C97)))</formula>
     </cfRule>
-    <cfRule type="containsBlanks" dxfId="36" priority="4">
-      <formula>LEN(TRIM(F47))=0</formula>
+    <cfRule type="containsBlanks" dxfId="54" priority="10">
+      <formula>LEN(TRIM(C97))=0</formula>
     </cfRule>
   </conditionalFormatting>
-  <dataValidations count="22">
-[...69 lines deleted...]
-  </dataValidations>
+  <conditionalFormatting sqref="C102:C105 F102:F105">
+    <cfRule type="containsText" dxfId="53" priority="7" operator="containsText" text="Describe">
+      <formula>NOT(ISERROR(SEARCH("Describe",C102)))</formula>
+    </cfRule>
+    <cfRule type="containsBlanks" dxfId="52" priority="8">
+      <formula>LEN(TRIM(C102))=0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C55:F55">
+    <cfRule type="containsText" dxfId="51" priority="5" operator="containsText" text="Describe">
+      <formula>NOT(ISERROR(SEARCH("Describe",C55)))</formula>
+    </cfRule>
+    <cfRule type="containsBlanks" dxfId="50" priority="6">
+      <formula>LEN(TRIM(C55))=0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C64:F64">
+    <cfRule type="containsText" dxfId="49" priority="1" operator="containsText" text="Describe">
+      <formula>NOT(ISERROR(SEARCH("Describe",C64)))</formula>
+    </cfRule>
+    <cfRule type="containsBlanks" dxfId="48" priority="2">
+      <formula>LEN(TRIM(C64))=0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D51:D53">
+    <cfRule type="containsText" dxfId="47" priority="19" operator="containsText" text="Describe">
+      <formula>NOT(ISERROR(SEARCH("Describe",D51)))</formula>
+    </cfRule>
+    <cfRule type="containsBlanks" dxfId="46" priority="20">
+      <formula>LEN(TRIM(D51))=0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E62">
+    <cfRule type="containsText" dxfId="45" priority="3" operator="containsText" text="Describe">
+      <formula>NOT(ISERROR(SEARCH("Describe",E62)))</formula>
+    </cfRule>
+    <cfRule type="containsBlanks" dxfId="44" priority="4">
+      <formula>LEN(TRIM(E62))=0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E80:F80">
+    <cfRule type="expression" dxfId="43" priority="28">
+      <formula>$C$78="yes"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="F77:F78">
+    <cfRule type="containsText" dxfId="42" priority="17" operator="containsText" text="Describe">
+      <formula>NOT(ISERROR(SEARCH("Describe",F77)))</formula>
+    </cfRule>
+    <cfRule type="containsBlanks" dxfId="41" priority="18">
+      <formula>LEN(TRIM(F77))=0</formula>
+    </cfRule>
+  </conditionalFormatting>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.3" footer="0.3"/>
   <pageSetup fitToWidth="0" fitToHeight="0" orientation="portrait" r:id="rId1"/>
-  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A40CC79A-93CD-7440-9060-EF6D96B08BBB}">
   <sheetPr codeName="Sheet3">
     <tabColor rgb="FF123985"/>
   </sheetPr>
   <dimension ref="A1:L52"/>
   <sheetViews>
-    <sheetView showGridLines="0" showRowColHeaders="0" topLeftCell="A20" zoomScale="150" zoomScaleNormal="150" zoomScaleSheetLayoutView="115" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" showRowColHeaders="0" zoomScale="150" zoomScaleNormal="150" zoomScaleSheetLayoutView="115" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="12" defaultRowHeight="14.25" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="4.7109375" customWidth="1"/>
-    <col min="2" max="2" width="34.7109375" customWidth="1"/>
+    <col min="1" max="1" width="4.42578125" customWidth="1"/>
+    <col min="2" max="2" width="34.42578125" customWidth="1"/>
     <col min="3" max="3" width="3.42578125" style="29" customWidth="1"/>
-    <col min="4" max="4" width="13.140625" customWidth="1"/>
-    <col min="5" max="5" width="9" customWidth="1"/>
+    <col min="4" max="4" width="13.28515625" customWidth="1"/>
+    <col min="5" max="5" width="16.42578125" customWidth="1"/>
     <col min="6" max="6" width="37" customWidth="1"/>
     <col min="7" max="7" width="3.42578125" style="29" customWidth="1"/>
-    <col min="8" max="8" width="13.140625" customWidth="1"/>
-    <col min="9" max="11" width="11.140625" customWidth="1"/>
+    <col min="8" max="8" width="13.28515625" customWidth="1"/>
+    <col min="9" max="10" width="11.28515625" customWidth="1"/>
+    <col min="11" max="11" width="13.42578125" customWidth="1"/>
     <col min="12" max="12" width="4.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" s="13" customFormat="1" ht="29.1" customHeight="1">
+    <row r="1" spans="1:12" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A1" s="21"/>
       <c r="B1" s="51" t="s">
-        <v>93</v>
+        <v>115</v>
       </c>
       <c r="C1" s="27"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="30"/>
       <c r="H1" s="2"/>
       <c r="I1" s="52"/>
       <c r="J1" s="52"/>
       <c r="K1" s="52"/>
-      <c r="L1" s="178" t="str">
+      <c r="L1" s="176" t="str">
         <f>IF(ISBLANK(Project_Name), "", UPPER(Project_Name))</f>
         <v/>
       </c>
     </row>
     <row r="2" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A2" s="3"/>
       <c r="B2" s="4"/>
       <c r="C2" s="35"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="35"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
       <c r="J2" s="4"/>
       <c r="K2" s="4"/>
       <c r="L2" s="5"/>
     </row>
     <row r="3" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A3" s="3"/>
       <c r="B3" s="53" t="s">
-        <v>94</v>
+        <v>31</v>
       </c>
       <c r="C3" s="35"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="35"/>
       <c r="H3" s="4"/>
       <c r="I3" s="4"/>
       <c r="J3" s="4"/>
       <c r="K3" s="4"/>
       <c r="L3" s="5"/>
     </row>
     <row r="4" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A4" s="3"/>
       <c r="B4" s="4"/>
       <c r="C4" s="35"/>
       <c r="D4" s="4"/>
       <c r="E4" s="4"/>
       <c r="F4" s="4"/>
       <c r="G4" s="35"/>
       <c r="H4" s="4"/>
       <c r="I4" s="4"/>
       <c r="J4" s="4"/>
       <c r="K4" s="4"/>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A5" s="3"/>
       <c r="B5" s="14" t="s">
-        <v>95</v>
+        <v>116</v>
       </c>
       <c r="C5" s="36"/>
       <c r="D5" s="11"/>
       <c r="E5" s="4"/>
       <c r="F5" s="14" t="s">
-        <v>96</v>
+        <v>117</v>
       </c>
       <c r="G5" s="37"/>
       <c r="H5" s="11"/>
       <c r="I5" s="11"/>
       <c r="J5" s="11"/>
       <c r="K5" s="11"/>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A6" s="3"/>
       <c r="B6" s="1"/>
       <c r="C6" s="38"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="38"/>
       <c r="H6" s="1"/>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" s="13" customFormat="1" ht="20.25" customHeight="1">
       <c r="A7" s="3"/>
       <c r="B7"/>
       <c r="C7" s="35"/>
       <c r="D7" s="39" t="s">
-        <v>97</v>
+        <v>118</v>
       </c>
       <c r="E7" s="4"/>
       <c r="F7" s="40" t="s">
-        <v>98</v>
+        <v>119</v>
       </c>
       <c r="G7" s="35"/>
       <c r="H7" s="39" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-        <v>99</v>
+        <v>118</v>
+      </c>
+      <c r="I7" s="264" t="s">
+        <v>120</v>
       </c>
       <c r="J7" s="4"/>
       <c r="K7" s="4"/>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A8" s="3"/>
       <c r="B8" s="41" t="s">
-        <v>100</v>
+        <v>121</v>
       </c>
       <c r="C8" s="38" t="s">
-        <v>101</v>
+        <v>122</v>
       </c>
       <c r="D8" s="42"/>
       <c r="E8" s="1"/>
       <c r="F8" s="39" t="s">
-        <v>102</v>
+        <v>123</v>
       </c>
       <c r="G8" s="38" t="s">
-        <v>101</v>
+        <v>122</v>
       </c>
       <c r="H8" s="42"/>
-      <c r="I8" s="125" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I8" s="124"/>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A9" s="3"/>
-      <c r="B9" s="124" t="s">
-        <v>104</v>
+      <c r="B9" s="123" t="s">
+        <v>124</v>
       </c>
       <c r="D9" s="77"/>
       <c r="E9" s="4"/>
       <c r="F9" s="39" t="s">
-        <v>105</v>
+        <v>125</v>
       </c>
       <c r="G9" s="38" t="s">
-        <v>101</v>
+        <v>122</v>
       </c>
       <c r="H9" s="42"/>
       <c r="I9" s="72"/>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A10" s="3"/>
       <c r="B10" s="43" t="s">
-        <v>106</v>
+        <v>126</v>
       </c>
       <c r="C10" s="38" t="s">
-        <v>101</v>
+        <v>122</v>
       </c>
       <c r="D10" s="77"/>
       <c r="E10" s="4"/>
       <c r="F10" s="60" t="s">
-        <v>107</v>
+        <v>127</v>
       </c>
       <c r="G10" s="38" t="s">
-        <v>101</v>
+        <v>122</v>
       </c>
       <c r="H10" s="42"/>
       <c r="I10" s="72"/>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A11" s="3"/>
-      <c r="B11" s="102" t="s">
-        <v>108</v>
+      <c r="B11" s="101" t="s">
+        <v>128</v>
       </c>
       <c r="C11" s="38" t="s">
-        <v>101</v>
+        <v>122</v>
       </c>
       <c r="D11" s="42"/>
       <c r="E11" s="4"/>
-      <c r="F11" s="102" t="s">
-        <v>108</v>
+      <c r="F11" s="101" t="s">
+        <v>128</v>
       </c>
       <c r="G11" s="54" t="s">
-        <v>101</v>
+        <v>122</v>
       </c>
       <c r="H11" s="42"/>
       <c r="I11" s="72"/>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A12" s="3"/>
       <c r="B12" s="43" t="s">
-        <v>109</v>
+        <v>129</v>
       </c>
       <c r="C12" s="38" t="s">
-        <v>101</v>
-[...1 lines deleted...]
-      <c r="D12" s="25">
+        <v>122</v>
+      </c>
+      <c r="D12" s="44">
         <f>D8+D10+D11</f>
         <v>0</v>
       </c>
       <c r="E12" s="4"/>
-      <c r="F12" s="102" t="s">
-        <v>108</v>
+      <c r="F12" s="101" t="s">
+        <v>128</v>
       </c>
       <c r="G12" s="38" t="s">
-        <v>101</v>
+        <v>122</v>
       </c>
       <c r="H12" s="42"/>
       <c r="I12" s="72"/>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A13" s="3"/>
       <c r="B13" s="45"/>
       <c r="C13" s="28"/>
       <c r="D13" s="46"/>
       <c r="E13" s="4"/>
-      <c r="F13" s="102" t="s">
-        <v>108</v>
+      <c r="F13" s="101" t="s">
+        <v>128</v>
       </c>
       <c r="G13" s="38" t="s">
-        <v>101</v>
+        <v>122</v>
       </c>
       <c r="H13" s="42"/>
       <c r="I13" s="72"/>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A14" s="3"/>
       <c r="B14" s="43" t="s">
-        <v>110</v>
+        <v>130</v>
       </c>
       <c r="C14" s="38" t="s">
-        <v>101</v>
+        <v>122</v>
       </c>
       <c r="D14" s="42"/>
       <c r="E14" s="4"/>
-      <c r="F14" s="102" t="s">
-        <v>108</v>
+      <c r="F14" s="101" t="s">
+        <v>128</v>
       </c>
       <c r="G14" s="38" t="s">
-        <v>101</v>
+        <v>122</v>
       </c>
       <c r="H14" s="42"/>
       <c r="I14" s="72"/>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A15" s="3"/>
       <c r="B15" s="43" t="s">
-        <v>111</v>
+        <v>131</v>
       </c>
       <c r="C15" s="38" t="s">
-        <v>101</v>
+        <v>122</v>
       </c>
       <c r="D15" s="77"/>
       <c r="E15" s="4"/>
-      <c r="F15" s="102" t="s">
-        <v>108</v>
+      <c r="F15" s="101" t="s">
+        <v>128</v>
       </c>
       <c r="G15" s="38" t="s">
-        <v>101</v>
+        <v>122</v>
       </c>
       <c r="H15" s="42"/>
       <c r="I15" s="72"/>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A16" s="3"/>
-      <c r="B16" s="102" t="s">
-        <v>108</v>
+      <c r="B16" s="101" t="s">
+        <v>128</v>
       </c>
       <c r="C16" s="38" t="s">
-        <v>101</v>
+        <v>122</v>
       </c>
       <c r="D16" s="42"/>
       <c r="E16" s="4"/>
-      <c r="F16" s="102" t="s">
-        <v>108</v>
+      <c r="F16" s="101" t="s">
+        <v>128</v>
       </c>
       <c r="G16" s="38" t="s">
-        <v>101</v>
+        <v>122</v>
       </c>
       <c r="H16" s="42"/>
       <c r="I16" s="72"/>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A17" s="3"/>
-      <c r="B17" s="102" t="s">
-        <v>108</v>
+      <c r="B17" s="101" t="s">
+        <v>128</v>
       </c>
       <c r="C17" s="38" t="s">
-        <v>101</v>
-[...1 lines deleted...]
-      <c r="D17" s="42"/>
+        <v>122</v>
+      </c>
+      <c r="D17" s="77"/>
       <c r="E17" s="4"/>
-      <c r="F17" s="102" t="s">
-        <v>108</v>
+      <c r="F17" s="101" t="s">
+        <v>128</v>
       </c>
       <c r="G17" s="38" t="s">
-        <v>101</v>
+        <v>122</v>
       </c>
       <c r="H17" s="42"/>
       <c r="I17" s="72"/>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A18" s="3"/>
-      <c r="B18" s="102" t="s">
-        <v>108</v>
+      <c r="B18" s="101" t="s">
+        <v>128</v>
       </c>
       <c r="C18" s="38" t="s">
-        <v>101</v>
+        <v>122</v>
       </c>
       <c r="D18" s="42"/>
       <c r="E18" s="4"/>
-      <c r="F18" s="102" t="s">
-        <v>108</v>
+      <c r="F18" s="101" t="s">
+        <v>128</v>
       </c>
       <c r="G18" s="38" t="s">
-        <v>101</v>
+        <v>122</v>
       </c>
       <c r="H18" s="42"/>
       <c r="I18" s="72"/>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A19" s="3"/>
-      <c r="B19" s="276" t="s">
-        <v>112</v>
+      <c r="B19" s="271" t="s">
+        <v>132</v>
       </c>
       <c r="C19" s="38" t="s">
-        <v>101</v>
-[...1 lines deleted...]
-      <c r="D19" s="25">
+        <v>122</v>
+      </c>
+      <c r="D19" s="44">
         <f>SUM(D14:D18)</f>
         <v>0</v>
       </c>
       <c r="E19" s="4"/>
-      <c r="F19" s="102" t="s">
-        <v>108</v>
+      <c r="F19" s="101" t="s">
+        <v>128</v>
       </c>
       <c r="G19" s="38" t="s">
-        <v>101</v>
+        <v>122</v>
       </c>
       <c r="H19" s="42"/>
       <c r="I19" s="72"/>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A20" s="3"/>
       <c r="B20" s="47"/>
       <c r="C20" s="38"/>
       <c r="D20" s="44"/>
       <c r="E20" s="4"/>
-      <c r="F20" s="102" t="s">
-        <v>108</v>
+      <c r="F20" s="101" t="s">
+        <v>128</v>
       </c>
       <c r="G20" s="38" t="s">
-        <v>101</v>
+        <v>122</v>
       </c>
       <c r="H20" s="42"/>
       <c r="I20" s="72"/>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A21" s="3"/>
       <c r="B21" s="43" t="s">
-        <v>113</v>
+        <v>133</v>
       </c>
       <c r="C21" s="38" t="s">
-        <v>101</v>
+        <v>122</v>
       </c>
       <c r="D21" s="42"/>
       <c r="E21" s="4"/>
-      <c r="F21" s="102" t="s">
-        <v>108</v>
+      <c r="F21" s="101" t="s">
+        <v>128</v>
       </c>
       <c r="G21" s="38" t="s">
-        <v>101</v>
+        <v>122</v>
       </c>
       <c r="H21" s="42"/>
       <c r="I21" s="72"/>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A22" s="3"/>
-      <c r="B22" s="102" t="s">
-        <v>108</v>
+      <c r="B22" s="101" t="s">
+        <v>128</v>
       </c>
       <c r="C22" s="38" t="s">
-        <v>101</v>
+        <v>122</v>
       </c>
       <c r="D22" s="42"/>
       <c r="E22" s="4"/>
-      <c r="F22" s="102" t="s">
-        <v>108</v>
+      <c r="F22" s="101" t="s">
+        <v>128</v>
       </c>
       <c r="G22" s="38" t="s">
-        <v>101</v>
+        <v>122</v>
       </c>
       <c r="H22" s="42"/>
       <c r="I22" s="72"/>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A23" s="3"/>
       <c r="B23" s="43" t="s">
-        <v>114</v>
+        <v>134</v>
       </c>
       <c r="C23" s="38" t="s">
-        <v>101</v>
+        <v>122</v>
       </c>
       <c r="D23" s="25">
         <f>SUM(D21:D22)</f>
         <v>0</v>
       </c>
       <c r="E23" s="4"/>
-      <c r="F23" s="102" t="s">
-        <v>108</v>
+      <c r="F23" s="101" t="s">
+        <v>128</v>
       </c>
       <c r="G23" s="38" t="s">
-        <v>101</v>
+        <v>122</v>
       </c>
       <c r="H23" s="42"/>
       <c r="I23" s="72"/>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A24" s="3"/>
       <c r="B24" s="47"/>
       <c r="C24" s="38"/>
       <c r="D24" s="44"/>
       <c r="E24" s="4"/>
-      <c r="F24" s="102" t="s">
-        <v>108</v>
+      <c r="F24" s="101" t="s">
+        <v>128</v>
       </c>
       <c r="G24" s="38" t="s">
-        <v>101</v>
+        <v>122</v>
       </c>
       <c r="H24" s="42"/>
       <c r="I24" s="72"/>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A25" s="3"/>
       <c r="B25" s="41" t="s">
-        <v>115</v>
+        <v>135</v>
       </c>
       <c r="C25" s="38" t="s">
-        <v>101</v>
+        <v>122</v>
       </c>
       <c r="D25" s="42"/>
       <c r="E25" s="4"/>
-      <c r="F25" s="102" t="s">
-        <v>116</v>
+      <c r="F25" s="101" t="s">
+        <v>128</v>
       </c>
       <c r="G25" s="38" t="s">
-        <v>101</v>
+        <v>122</v>
       </c>
       <c r="H25" s="42"/>
       <c r="I25" s="72"/>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A26" s="3"/>
       <c r="B26" s="45"/>
       <c r="C26" s="38"/>
       <c r="D26" s="75"/>
       <c r="E26" s="4"/>
-      <c r="F26" s="102" t="s">
-        <v>116</v>
+      <c r="F26" s="101" t="s">
+        <v>128</v>
       </c>
       <c r="G26" s="38" t="s">
-        <v>101</v>
+        <v>122</v>
       </c>
       <c r="H26" s="42"/>
       <c r="I26" s="72"/>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A27" s="3"/>
       <c r="B27" s="43" t="s">
-        <v>117</v>
+        <v>136</v>
       </c>
       <c r="C27" s="38" t="s">
-        <v>101</v>
+        <v>122</v>
       </c>
       <c r="D27" s="42"/>
       <c r="E27" s="4"/>
       <c r="F27" s="39" t="s">
-        <v>118</v>
+        <v>137</v>
       </c>
       <c r="G27" s="38" t="s">
-        <v>101</v>
+        <v>122</v>
       </c>
       <c r="H27" s="22">
         <f>SUM(H8:H26)</f>
         <v>0</v>
       </c>
       <c r="I27" s="4"/>
       <c r="J27" s="4"/>
       <c r="K27" s="4"/>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A28" s="3"/>
       <c r="B28" s="41" t="s">
-        <v>119</v>
+        <v>138</v>
       </c>
       <c r="C28" s="38" t="s">
-        <v>101</v>
+        <v>122</v>
       </c>
       <c r="D28" s="42"/>
       <c r="E28" s="4"/>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A29" s="3"/>
       <c r="B29" s="43" t="s">
-        <v>120</v>
+        <v>139</v>
       </c>
       <c r="C29" s="38" t="s">
-        <v>101</v>
+        <v>122</v>
       </c>
       <c r="D29" s="42"/>
       <c r="E29" s="4"/>
       <c r="F29" s="48" t="s">
-        <v>121</v>
+        <v>140</v>
       </c>
       <c r="G29" s="38"/>
       <c r="H29" s="4"/>
       <c r="I29" s="4"/>
       <c r="J29" s="4"/>
       <c r="K29" s="4"/>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" s="13" customFormat="1" ht="23.25" customHeight="1">
       <c r="A30" s="3"/>
-      <c r="B30" s="102" t="s">
-        <v>108</v>
+      <c r="B30" s="101" t="s">
+        <v>128</v>
       </c>
       <c r="C30" s="38" t="s">
-        <v>101</v>
+        <v>122</v>
       </c>
       <c r="D30" s="31"/>
       <c r="E30" s="4"/>
       <c r="F30" s="4" t="s">
-        <v>122</v>
+        <v>141</v>
       </c>
       <c r="G30" s="35"/>
       <c r="H30" s="4" t="s">
-        <v>97</v>
+        <v>118</v>
       </c>
       <c r="I30" s="4"/>
       <c r="J30" s="4" t="s">
-        <v>123</v>
-[...2 lines deleted...]
-        <v>99</v>
+        <v>142</v>
+      </c>
+      <c r="K30" s="264" t="s">
+        <v>143</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A31" s="3"/>
       <c r="B31" s="43" t="s">
-        <v>124</v>
+        <v>144</v>
       </c>
       <c r="C31" s="38" t="s">
-        <v>101</v>
+        <v>122</v>
       </c>
       <c r="D31" s="44">
         <f>SUM(D27:D30)</f>
         <v>0</v>
       </c>
       <c r="E31" s="4"/>
       <c r="F31" s="79"/>
       <c r="G31" s="38" t="s">
-        <v>101</v>
+        <v>122</v>
       </c>
       <c r="H31" s="42"/>
       <c r="I31" s="4" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="J31" s="277"/>
+        <v>145</v>
+      </c>
+      <c r="J31" s="272"/>
       <c r="K31" s="72"/>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A32" s="3"/>
       <c r="B32" s="47"/>
       <c r="C32" s="38"/>
       <c r="D32" s="44"/>
       <c r="E32" s="4"/>
       <c r="F32" s="79"/>
       <c r="G32" s="38" t="s">
-        <v>101</v>
+        <v>122</v>
       </c>
       <c r="H32" s="42"/>
       <c r="I32" s="4" t="s">
-        <v>126</v>
-[...1 lines deleted...]
-      <c r="J32" s="277"/>
+        <v>146</v>
+      </c>
+      <c r="J32" s="272"/>
       <c r="K32" s="72"/>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A33" s="3"/>
       <c r="B33" s="43" t="s">
-        <v>127</v>
+        <v>147</v>
       </c>
       <c r="C33" s="38" t="s">
-        <v>101</v>
+        <v>122</v>
       </c>
       <c r="D33" s="42"/>
       <c r="E33" s="4"/>
       <c r="F33" s="39" t="s">
-        <v>128</v>
+        <v>148</v>
       </c>
       <c r="G33" s="38" t="s">
-        <v>101</v>
+        <v>122</v>
       </c>
       <c r="H33" s="23">
         <f>H32+H31</f>
         <v>0</v>
       </c>
       <c r="I33" s="4"/>
       <c r="J33" s="4"/>
       <c r="K33" s="4"/>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A34" s="3"/>
       <c r="B34" s="41" t="s">
-        <v>129</v>
+        <v>149</v>
       </c>
       <c r="C34" s="38" t="s">
-        <v>101</v>
+        <v>122</v>
       </c>
       <c r="D34" s="42"/>
       <c r="E34" s="4"/>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
       <c r="I34" s="1"/>
       <c r="J34" s="1"/>
       <c r="K34" s="1"/>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1" thickBot="1">
       <c r="A35" s="3"/>
-      <c r="B35" s="102" t="s">
-        <v>108</v>
+      <c r="B35" s="101" t="s">
+        <v>128</v>
       </c>
       <c r="C35" s="38" t="s">
-        <v>101</v>
+        <v>122</v>
       </c>
       <c r="D35" s="78"/>
       <c r="E35" s="4"/>
       <c r="F35" s="39" t="s">
-        <v>130</v>
+        <v>150</v>
       </c>
       <c r="G35" s="38" t="s">
-        <v>101</v>
+        <v>122</v>
       </c>
       <c r="H35" s="26">
         <f>H27+H33</f>
         <v>0</v>
       </c>
       <c r="I35" s="1"/>
       <c r="J35" s="1"/>
       <c r="K35" s="1"/>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1" thickTop="1">
       <c r="A36" s="3"/>
       <c r="B36" s="43" t="s">
-        <v>131</v>
+        <v>151</v>
       </c>
       <c r="C36" s="38" t="s">
-        <v>101</v>
+        <v>122</v>
       </c>
       <c r="D36" s="44">
         <f>SUM(D33:D35)</f>
         <v>0</v>
       </c>
       <c r="E36" s="4"/>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
       <c r="I36" s="1"/>
       <c r="J36" s="1"/>
       <c r="K36" s="1"/>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A37" s="3"/>
       <c r="B37" s="47"/>
       <c r="C37" s="38"/>
       <c r="D37" s="44"/>
       <c r="E37" s="4"/>
     </row>
     <row r="38" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A38" s="3"/>
       <c r="B38" s="43" t="s">
-        <v>132</v>
+        <v>152</v>
       </c>
       <c r="C38" s="38" t="s">
-        <v>101</v>
+        <v>122</v>
       </c>
       <c r="D38" s="42"/>
       <c r="E38" s="4"/>
     </row>
     <row r="39" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A39" s="3"/>
-      <c r="B39" s="102" t="s">
-        <v>108</v>
+      <c r="B39" s="101" t="s">
+        <v>128</v>
       </c>
       <c r="C39" s="38" t="s">
-        <v>101</v>
+        <v>122</v>
       </c>
       <c r="D39" s="31"/>
       <c r="E39" s="4"/>
       <c r="F39" s="4"/>
       <c r="G39" s="4"/>
       <c r="H39" s="76" t="str">
         <f>IF(H35=Cost_Total,"","Total Sources must equal Total Cost.")</f>
         <v/>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A40" s="3"/>
       <c r="B40" s="43" t="s">
-        <v>133</v>
+        <v>153</v>
       </c>
       <c r="C40" s="38" t="s">
-        <v>101</v>
+        <v>122</v>
       </c>
       <c r="D40" s="44">
         <f>SUM(D38:D39)</f>
         <v>0</v>
       </c>
       <c r="E40" s="4"/>
       <c r="F40" s="4"/>
       <c r="G40" s="4"/>
       <c r="H40" s="76"/>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A41" s="3"/>
       <c r="B41" s="43"/>
       <c r="C41" s="38"/>
       <c r="D41" s="46"/>
       <c r="E41" s="4"/>
       <c r="F41" s="39"/>
       <c r="G41" s="35"/>
       <c r="H41" s="4"/>
       <c r="I41" s="4"/>
       <c r="J41" s="4"/>
       <c r="K41" s="4"/>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A42" s="3"/>
       <c r="B42" s="41" t="s">
-        <v>134</v>
+        <v>154</v>
       </c>
       <c r="C42" s="38" t="s">
-        <v>101</v>
+        <v>122</v>
       </c>
       <c r="D42" s="42"/>
       <c r="E42" s="4"/>
       <c r="F42" s="4" t="s">
-        <v>135</v>
+        <v>155</v>
       </c>
       <c r="G42" s="4"/>
       <c r="H42" s="4"/>
       <c r="I42" s="4"/>
       <c r="J42" s="4"/>
       <c r="K42" s="4"/>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A43" s="3"/>
       <c r="B43" s="41" t="s">
-        <v>136</v>
+        <v>156</v>
       </c>
       <c r="C43" s="38" t="s">
-        <v>101</v>
+        <v>122</v>
       </c>
       <c r="D43" s="42"/>
       <c r="E43" s="4"/>
-      <c r="F43" s="306"/>
-[...4 lines deleted...]
-      <c r="K43" s="306"/>
+      <c r="F43" s="328"/>
+      <c r="G43" s="328"/>
+      <c r="H43" s="328"/>
+      <c r="I43" s="328"/>
+      <c r="J43" s="328"/>
+      <c r="K43" s="328"/>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A44" s="3"/>
       <c r="B44" s="41" t="s">
-        <v>137</v>
+        <v>157</v>
       </c>
       <c r="C44" s="38" t="s">
-        <v>101</v>
+        <v>122</v>
       </c>
       <c r="D44" s="42"/>
       <c r="E44" s="4"/>
-      <c r="F44" s="306"/>
-[...4 lines deleted...]
-      <c r="K44" s="306"/>
+      <c r="F44" s="328"/>
+      <c r="G44" s="328"/>
+      <c r="H44" s="328"/>
+      <c r="I44" s="328"/>
+      <c r="J44" s="328"/>
+      <c r="K44" s="328"/>
       <c r="L44" s="5"/>
     </row>
     <row r="45" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A45" s="3"/>
-      <c r="B45" s="102" t="s">
-        <v>108</v>
+      <c r="B45" s="101" t="s">
+        <v>128</v>
       </c>
       <c r="C45" s="38" t="s">
-        <v>101</v>
+        <v>122</v>
       </c>
       <c r="D45" s="31"/>
       <c r="E45" s="4"/>
-      <c r="F45" s="306"/>
-[...4 lines deleted...]
-      <c r="K45" s="306"/>
+      <c r="F45" s="328"/>
+      <c r="G45" s="328"/>
+      <c r="H45" s="328"/>
+      <c r="I45" s="328"/>
+      <c r="J45" s="328"/>
+      <c r="K45" s="328"/>
       <c r="L45" s="5"/>
     </row>
     <row r="46" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A46" s="3"/>
       <c r="B46" s="41" t="s">
-        <v>138</v>
+        <v>158</v>
       </c>
       <c r="C46" s="38" t="s">
-        <v>101</v>
+        <v>122</v>
       </c>
       <c r="D46" s="44">
         <f>SUM(D42:D45)</f>
         <v>0</v>
       </c>
       <c r="E46" s="4"/>
-      <c r="F46" s="306"/>
-[...4 lines deleted...]
-      <c r="K46" s="306"/>
+      <c r="F46" s="328"/>
+      <c r="G46" s="328"/>
+      <c r="H46" s="328"/>
+      <c r="I46" s="328"/>
+      <c r="J46" s="328"/>
+      <c r="K46" s="328"/>
       <c r="L46" s="5"/>
     </row>
     <row r="47" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A47" s="3"/>
       <c r="B47" s="47"/>
       <c r="C47" s="38"/>
       <c r="D47" s="44"/>
       <c r="E47" s="4"/>
-      <c r="F47" s="306"/>
-[...4 lines deleted...]
-      <c r="K47" s="306"/>
+      <c r="F47" s="328"/>
+      <c r="G47" s="328"/>
+      <c r="H47" s="328"/>
+      <c r="I47" s="328"/>
+      <c r="J47" s="328"/>
+      <c r="K47" s="328"/>
       <c r="L47" s="5"/>
     </row>
     <row r="48" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A48" s="3"/>
       <c r="B48" s="43" t="s">
-        <v>139</v>
+        <v>159</v>
       </c>
       <c r="C48" s="38" t="s">
-        <v>101</v>
+        <v>122</v>
       </c>
       <c r="D48" s="42"/>
       <c r="E48" s="4"/>
-      <c r="F48" s="306"/>
-[...4 lines deleted...]
-      <c r="K48" s="306"/>
+      <c r="F48" s="328"/>
+      <c r="G48" s="328"/>
+      <c r="H48" s="328"/>
+      <c r="I48" s="328"/>
+      <c r="J48" s="328"/>
+      <c r="K48" s="328"/>
       <c r="L48" s="5"/>
     </row>
     <row r="49" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A49" s="3"/>
       <c r="B49" s="43" t="s">
-        <v>140</v>
+        <v>160</v>
       </c>
       <c r="C49" s="38" t="s">
-        <v>101</v>
+        <v>122</v>
       </c>
       <c r="D49" s="42"/>
       <c r="E49" s="4"/>
-      <c r="F49" s="306"/>
-[...4 lines deleted...]
-      <c r="K49" s="306"/>
+      <c r="F49" s="328"/>
+      <c r="G49" s="328"/>
+      <c r="H49" s="328"/>
+      <c r="I49" s="328"/>
+      <c r="J49" s="328"/>
+      <c r="K49" s="328"/>
       <c r="L49" s="5"/>
     </row>
     <row r="50" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A50" s="3"/>
       <c r="B50" s="45"/>
       <c r="C50" s="38"/>
       <c r="D50" s="46"/>
       <c r="E50" s="4"/>
-      <c r="F50" s="306"/>
-[...4 lines deleted...]
-      <c r="K50" s="306"/>
+      <c r="F50" s="328"/>
+      <c r="G50" s="328"/>
+      <c r="H50" s="328"/>
+      <c r="I50" s="328"/>
+      <c r="J50" s="328"/>
+      <c r="K50" s="328"/>
       <c r="L50" s="5"/>
     </row>
     <row r="51" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1" thickBot="1">
       <c r="A51" s="3"/>
       <c r="B51" s="41" t="s">
-        <v>141</v>
+        <v>161</v>
       </c>
       <c r="C51" s="38" t="s">
-        <v>101</v>
+        <v>122</v>
       </c>
       <c r="D51" s="24">
         <f>D19+D12+D23+D25+D31+D36+D40+D46+D48+D49</f>
         <v>0</v>
       </c>
       <c r="E51" s="4"/>
-      <c r="F51" s="306"/>
-[...4 lines deleted...]
-      <c r="K51" s="306"/>
+      <c r="F51" s="328"/>
+      <c r="G51" s="328"/>
+      <c r="H51" s="328"/>
+      <c r="I51" s="328"/>
+      <c r="J51" s="328"/>
+      <c r="K51" s="328"/>
       <c r="L51" s="5"/>
     </row>
     <row r="52" spans="1:12" ht="14.25" customHeight="1" thickTop="1">
       <c r="A52" s="19"/>
-      <c r="B52" s="175"/>
-[...8 lines deleted...]
-      <c r="K52" s="175"/>
+      <c r="B52" s="173"/>
+      <c r="C52" s="174"/>
+      <c r="D52" s="173"/>
+      <c r="E52" s="173"/>
+      <c r="F52" s="173"/>
+      <c r="G52" s="174"/>
+      <c r="H52" s="173"/>
+      <c r="I52" s="173"/>
+      <c r="J52" s="173"/>
+      <c r="K52" s="173"/>
       <c r="L52" s="20"/>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1"/>
   <mergeCells count="1">
     <mergeCell ref="F43:K51"/>
   </mergeCells>
   <conditionalFormatting sqref="B11">
-    <cfRule type="containsText" dxfId="35" priority="17" operator="containsText" text="Indicate">
+    <cfRule type="containsText" dxfId="40" priority="17" operator="containsText" text="Indicate">
       <formula>NOT(ISERROR(SEARCH("Indicate",B11)))</formula>
     </cfRule>
-    <cfRule type="containsBlanks" dxfId="34" priority="18">
+    <cfRule type="containsBlanks" dxfId="39" priority="18">
       <formula>LEN(TRIM(B11))=0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B16:B18">
-    <cfRule type="containsText" dxfId="33" priority="15" operator="containsText" text="Indicate">
+    <cfRule type="containsText" dxfId="38" priority="15" operator="containsText" text="Indicate">
       <formula>NOT(ISERROR(SEARCH("Indicate",B16)))</formula>
     </cfRule>
-    <cfRule type="containsBlanks" dxfId="32" priority="16">
+    <cfRule type="containsBlanks" dxfId="37" priority="16">
       <formula>LEN(TRIM(B16))=0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B22">
-    <cfRule type="containsText" dxfId="31" priority="11" operator="containsText" text="Indicate">
+    <cfRule type="containsText" dxfId="36" priority="11" operator="containsText" text="Indicate">
       <formula>NOT(ISERROR(SEARCH("Indicate",B22)))</formula>
     </cfRule>
-    <cfRule type="containsBlanks" dxfId="30" priority="12">
+    <cfRule type="containsBlanks" dxfId="35" priority="12">
       <formula>LEN(TRIM(B22))=0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B30">
-    <cfRule type="containsText" dxfId="29" priority="9" operator="containsText" text="Indicate">
+    <cfRule type="containsText" dxfId="34" priority="9" operator="containsText" text="Indicate">
       <formula>NOT(ISERROR(SEARCH("Indicate",B30)))</formula>
     </cfRule>
-    <cfRule type="containsBlanks" dxfId="28" priority="10">
+    <cfRule type="containsBlanks" dxfId="33" priority="10">
       <formula>LEN(TRIM(B30))=0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B35">
-    <cfRule type="containsText" dxfId="27" priority="5" operator="containsText" text="Indicate">
+    <cfRule type="containsText" dxfId="32" priority="5" operator="containsText" text="Indicate">
       <formula>NOT(ISERROR(SEARCH("Indicate",B35)))</formula>
     </cfRule>
-    <cfRule type="containsBlanks" dxfId="26" priority="6">
+    <cfRule type="containsBlanks" dxfId="31" priority="6">
       <formula>LEN(TRIM(B35))=0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B45">
-    <cfRule type="containsText" dxfId="25" priority="7" operator="containsText" text="Indicate">
+    <cfRule type="containsText" dxfId="30" priority="7" operator="containsText" text="Indicate">
       <formula>NOT(ISERROR(SEARCH("Indicate",B45)))</formula>
     </cfRule>
-    <cfRule type="containsBlanks" dxfId="24" priority="8">
+    <cfRule type="containsBlanks" dxfId="29" priority="8">
       <formula>LEN(TRIM(B45))=0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D8:D11 H12:I26 D21:D22 D27:D30 H31:H32 D33:D35 D38:D39 D42:D45 F11:F26 F31:F32 B39 D25 F43 D48:D49">
-    <cfRule type="containsBlanks" dxfId="23" priority="26">
+    <cfRule type="containsBlanks" dxfId="28" priority="26">
       <formula>LEN(TRIM(B8))=0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D11 D22 H26 D30 H32 D35 D39 D45">
-    <cfRule type="containsBlanks" dxfId="22" priority="25">
+    <cfRule type="containsBlanks" dxfId="27" priority="25">
       <formula>LEN(TRIM(D11))=0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D14:D18">
-    <cfRule type="containsBlanks" dxfId="21" priority="14">
+    <cfRule type="containsBlanks" dxfId="26" priority="14">
       <formula>LEN(TRIM(D14))=0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D16:D18">
-    <cfRule type="containsBlanks" dxfId="20" priority="13">
+    <cfRule type="containsBlanks" dxfId="25" priority="13">
       <formula>LEN(TRIM(D16))=0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F11:F26 F31:F32 B39">
-    <cfRule type="containsText" dxfId="19" priority="23" operator="containsText" text="Indicate">
+    <cfRule type="containsText" dxfId="24" priority="23" operator="containsText" text="Indicate">
       <formula>NOT(ISERROR(SEARCH("Indicate",B11)))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H8:I11">
-    <cfRule type="containsBlanks" dxfId="18" priority="4">
+    <cfRule type="containsBlanks" dxfId="23" priority="4">
       <formula>LEN(TRIM(H8))=0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I8">
-    <cfRule type="containsText" dxfId="17" priority="3" operator="containsText" text="Indicate">
+    <cfRule type="containsText" dxfId="22" priority="3" operator="containsText" text="Indicate">
       <formula>NOT(ISERROR(SEARCH("Indicate",I8)))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J31:K32">
-    <cfRule type="containsBlanks" dxfId="16" priority="1">
+    <cfRule type="containsBlanks" dxfId="21" priority="1">
       <formula>LEN(TRIM(J31))=0</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="4">
-    <dataValidation errorStyle="information" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="This amount should match the submitted 3rd party construction budget." sqref="D25" xr:uid="{E9A0C275-5ED3-8F43-8AF7-D4F66FABEFA2}"/>
+    <dataValidation errorStyle="information" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Ce montant doit correspondre au budget de construction soumis par un tiers." sqref="D25" xr:uid="{E9A0C275-5ED3-8F43-8AF7-D4F66FABEFA2}"/>
     <dataValidation errorStyle="information" allowBlank="1" showInputMessage="1" sqref="F31:F32 B45 B39 F11:F26" xr:uid="{975653E8-E365-B74A-B939-1296D9EC7F10}"/>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D9" xr:uid="{81C9EE53-4FF8-F044-8CD2-7B9AA0138264}">
-      <formula1>"Purchase Price,Appraised Value,Assessed Value"</formula1>
+      <formula1>"Prix d’achat,Valeur estimative,Valeur imposée"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" sqref="I9:I26 K31:K32" xr:uid="{F7C208EF-05B5-FC42-80CD-8B9FB3D67E96}">
-      <formula1>"Confirmed, Unconfirmed"</formula1>
+      <formula1>"Confirmée, non confirmée"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.3" footer="0.3"/>
   <pageSetup scale="99" fitToWidth="0" fitToHeight="0" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{40083E09-E2D6-5F44-9D3F-366E298A0A0E}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{40083E09-E2D6-5F44-9D3F-366E298A0A0E}">
   <sheetPr codeName="Sheet4">
     <tabColor rgb="FF123985"/>
   </sheetPr>
-  <dimension ref="A1:P69"/>
+  <dimension ref="A1:P80"/>
   <sheetViews>
-    <sheetView showGridLines="0" showRowColHeaders="0" showRuler="0" topLeftCell="A38" zoomScale="150" zoomScaleNormal="150" zoomScalePageLayoutView="150" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" showRowColHeaders="0" showRuler="0" zoomScale="150" zoomScaleNormal="150" zoomScalePageLayoutView="150" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10.7109375" defaultRowHeight="14.25" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="10.42578125" defaultRowHeight="14.25" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="4.42578125" customWidth="1"/>
-    <col min="2" max="2" width="6.7109375" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="9" max="9" width="11.140625" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="6.42578125" customWidth="1"/>
+    <col min="3" max="5" width="10.28515625" customWidth="1"/>
+    <col min="6" max="6" width="10" customWidth="1"/>
+    <col min="7" max="8" width="10.28515625" customWidth="1"/>
+    <col min="9" max="9" width="13.42578125" customWidth="1"/>
     <col min="10" max="10" width="6" customWidth="1"/>
-    <col min="11" max="11" width="10.7109375" customWidth="1"/>
+    <col min="11" max="11" width="10.42578125" customWidth="1"/>
     <col min="12" max="12" width="6" customWidth="1"/>
-    <col min="13" max="14" width="15.140625" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="16" max="16" width="5.7109375" customWidth="1"/>
+    <col min="13" max="14" width="15.28515625" customWidth="1"/>
+    <col min="15" max="15" width="13.7109375" customWidth="1"/>
+    <col min="16" max="16" width="5.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="29.1" customHeight="1">
+    <row r="1" spans="1:16" ht="28.95" customHeight="1">
       <c r="A1" s="55"/>
-      <c r="B1" s="100" t="s">
-        <v>142</v>
+      <c r="B1" s="99" t="s">
+        <v>162</v>
       </c>
       <c r="C1" s="56"/>
       <c r="D1" s="57"/>
       <c r="E1" s="61"/>
       <c r="F1" s="61"/>
       <c r="G1" s="58"/>
       <c r="H1" s="58"/>
       <c r="I1" s="58"/>
       <c r="J1" s="58"/>
       <c r="K1" s="59"/>
       <c r="L1" s="59"/>
       <c r="M1" s="83"/>
       <c r="N1" s="83"/>
-      <c r="O1" s="105"/>
-      <c r="P1" s="177" t="str">
+      <c r="O1" s="104"/>
+      <c r="P1" s="175" t="str">
         <f>IF(ISBLANK(Project_Name), "", UPPER(Project_Name))</f>
         <v/>
       </c>
     </row>
     <row r="2" spans="1:16" ht="14.25" customHeight="1">
       <c r="A2" s="67"/>
-      <c r="B2" s="132"/>
-[...11 lines deleted...]
-      <c r="N2" s="133"/>
+      <c r="B2" s="130"/>
+      <c r="C2" s="130"/>
+      <c r="D2" s="131"/>
+      <c r="E2" s="132"/>
+      <c r="F2" s="132"/>
+      <c r="G2" s="131"/>
+      <c r="H2" s="131"/>
+      <c r="I2" s="131"/>
+      <c r="J2" s="131"/>
+      <c r="K2" s="131"/>
+      <c r="L2" s="131"/>
+      <c r="M2" s="133"/>
+      <c r="N2" s="131"/>
       <c r="O2" s="1"/>
       <c r="P2" s="68"/>
     </row>
     <row r="3" spans="1:16" ht="14.25" customHeight="1">
       <c r="A3" s="67"/>
-      <c r="B3" s="136" t="s">
-[...13 lines deleted...]
-      <c r="N3" s="133"/>
+      <c r="B3" s="134" t="s">
+        <v>31</v>
+      </c>
+      <c r="C3" s="130"/>
+      <c r="D3" s="131"/>
+      <c r="E3" s="132"/>
+      <c r="F3" s="132"/>
+      <c r="G3" s="131"/>
+      <c r="H3" s="131"/>
+      <c r="I3" s="131"/>
+      <c r="J3" s="131"/>
+      <c r="K3" s="131"/>
+      <c r="L3" s="131"/>
+      <c r="M3" s="133"/>
+      <c r="N3" s="131"/>
       <c r="O3" s="1"/>
       <c r="P3" s="68"/>
     </row>
     <row r="4" spans="1:16" ht="14.25" customHeight="1">
       <c r="A4" s="67"/>
-      <c r="B4" s="308" t="s">
-[...13 lines deleted...]
-      <c r="N4" s="133"/>
+      <c r="B4" s="329" t="s">
+        <v>163</v>
+      </c>
+      <c r="C4" s="329"/>
+      <c r="D4" s="329"/>
+      <c r="E4" s="329"/>
+      <c r="F4" s="329"/>
+      <c r="G4" s="329"/>
+      <c r="H4" s="329"/>
+      <c r="I4" s="329"/>
+      <c r="J4" s="329"/>
+      <c r="K4" s="329"/>
+      <c r="L4" s="329"/>
+      <c r="M4" s="329"/>
+      <c r="N4" s="131"/>
       <c r="O4" s="1"/>
       <c r="P4" s="68"/>
     </row>
     <row r="5" spans="1:16" ht="14.25" customHeight="1">
       <c r="A5" s="67"/>
-      <c r="B5" s="137" t="s">
-[...15 lines deleted...]
-      <c r="N5" s="145"/>
+      <c r="B5" s="135" t="s">
+        <v>164</v>
+      </c>
+      <c r="C5" s="136"/>
+      <c r="D5" s="137"/>
+      <c r="E5" s="138"/>
+      <c r="F5" s="138"/>
+      <c r="G5" s="139"/>
+      <c r="H5" s="139"/>
+      <c r="I5" s="139"/>
+      <c r="J5" s="140"/>
+      <c r="K5" s="135" t="s">
+        <v>165</v>
+      </c>
+      <c r="L5" s="141"/>
+      <c r="M5" s="142"/>
+      <c r="N5" s="143"/>
       <c r="O5" s="1"/>
       <c r="P5" s="68"/>
     </row>
     <row r="6" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A6" s="85"/>
+      <c r="A6" s="84"/>
       <c r="B6" s="43"/>
       <c r="C6" s="43"/>
       <c r="D6" s="45"/>
       <c r="E6" s="28"/>
       <c r="F6" s="28"/>
       <c r="G6" s="47"/>
       <c r="H6" s="47"/>
       <c r="I6" s="47"/>
       <c r="J6" s="1"/>
       <c r="K6" s="45"/>
       <c r="L6" s="45"/>
-      <c r="M6" s="146"/>
+      <c r="M6" s="144"/>
       <c r="N6" s="45"/>
       <c r="O6" s="1"/>
-      <c r="P6" s="95"/>
+      <c r="P6" s="94"/>
     </row>
     <row r="7" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A7" s="85"/>
-[...9 lines deleted...]
-      <c r="I7" s="265"/>
+      <c r="A7" s="84"/>
+      <c r="B7" s="333" t="s">
+        <v>166</v>
+      </c>
+      <c r="C7" s="333"/>
+      <c r="D7" s="333"/>
+      <c r="E7" s="333"/>
+      <c r="F7" s="333"/>
+      <c r="G7" s="333"/>
+      <c r="H7" s="333"/>
+      <c r="I7" s="261"/>
       <c r="J7" s="1"/>
-      <c r="K7" s="147" t="s">
-[...5 lines deleted...]
-        <v>97</v>
+      <c r="K7" s="145" t="s">
+        <v>167</v>
+      </c>
+      <c r="L7" s="146"/>
+      <c r="M7" s="144"/>
+      <c r="N7" s="147" t="s">
+        <v>118</v>
       </c>
       <c r="O7" s="1"/>
-      <c r="P7" s="95"/>
-[...10 lines deleted...]
-      <c r="I8" s="265"/>
+      <c r="P7" s="94"/>
+    </row>
+    <row r="8" spans="1:16" ht="20.399999999999999">
+      <c r="A8" s="84"/>
+      <c r="B8" s="333"/>
+      <c r="C8" s="333"/>
+      <c r="D8" s="333"/>
+      <c r="E8" s="333"/>
+      <c r="F8" s="333"/>
+      <c r="G8" s="333"/>
+      <c r="H8" s="333"/>
+      <c r="I8" s="261"/>
       <c r="J8" s="1"/>
-      <c r="K8" s="148"/>
-[...4 lines deleted...]
-      <c r="N8" s="150">
+      <c r="K8" s="146"/>
+      <c r="L8" s="146"/>
+      <c r="M8" s="144" t="s">
+        <v>168</v>
+      </c>
+      <c r="N8" s="148">
         <f>H54*12</f>
         <v>0</v>
       </c>
-      <c r="O8" s="1" t="s">
-[...2 lines deleted...]
-      <c r="P8" s="95"/>
+      <c r="O8" s="315" t="s">
+        <v>169</v>
+      </c>
+      <c r="P8" s="94"/>
     </row>
     <row r="9" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A9" s="85"/>
-[...7 lines deleted...]
-      <c r="I9" s="265"/>
+      <c r="A9" s="84"/>
+      <c r="B9" s="333"/>
+      <c r="C9" s="333"/>
+      <c r="D9" s="333"/>
+      <c r="E9" s="333"/>
+      <c r="F9" s="333"/>
+      <c r="G9" s="333"/>
+      <c r="H9" s="333"/>
+      <c r="I9" s="261"/>
       <c r="J9" s="1"/>
       <c r="K9" s="45"/>
       <c r="L9" s="45"/>
-      <c r="M9" s="151" t="s">
-[...4 lines deleted...]
-      <c r="P9" s="99"/>
+      <c r="M9" s="149" t="s">
+        <v>170</v>
+      </c>
+      <c r="N9" s="150"/>
+      <c r="O9" s="151"/>
+      <c r="P9" s="98"/>
     </row>
     <row r="10" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A10" s="85"/>
+      <c r="A10" s="84"/>
       <c r="B10" s="65" t="s">
-        <v>152</v>
+        <v>171</v>
       </c>
       <c r="C10" s="62"/>
       <c r="D10" s="63"/>
       <c r="E10" s="64"/>
       <c r="F10" s="64"/>
       <c r="G10" s="63"/>
       <c r="H10" s="63"/>
-      <c r="I10" s="278"/>
+      <c r="I10" s="273"/>
       <c r="J10" s="1"/>
       <c r="K10" s="45"/>
       <c r="L10" s="45"/>
-      <c r="M10" s="151" t="s">
-[...4 lines deleted...]
-      <c r="P10" s="99"/>
+      <c r="M10" s="149" t="s">
+        <v>172</v>
+      </c>
+      <c r="N10" s="92"/>
+      <c r="O10" s="151"/>
+      <c r="P10" s="98"/>
     </row>
     <row r="11" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A11" s="85"/>
+      <c r="A11" s="84"/>
       <c r="B11" s="43"/>
-      <c r="C11" s="154" t="s">
-[...3 lines deleted...]
-        <v>155</v>
+      <c r="C11" s="152" t="s">
+        <v>173</v>
+      </c>
+      <c r="D11" s="152" t="s">
+        <v>174</v>
       </c>
       <c r="E11" s="35" t="s">
-        <v>156</v>
-[...1 lines deleted...]
-      <c r="F11" s="154"/>
+        <v>175</v>
+      </c>
+      <c r="F11" s="152"/>
       <c r="G11" s="47"/>
       <c r="H11" s="39" t="s">
-        <v>157</v>
+        <v>176</v>
       </c>
       <c r="I11" s="39"/>
       <c r="J11" s="1"/>
       <c r="K11" s="45"/>
       <c r="L11" s="45"/>
-      <c r="M11" s="146" t="s">
-[...2 lines deleted...]
-      <c r="N11" s="152"/>
+      <c r="M11" s="144" t="s">
+        <v>177</v>
+      </c>
+      <c r="N11" s="150"/>
       <c r="O11" s="1"/>
-      <c r="P11" s="95"/>
+      <c r="P11" s="94"/>
     </row>
     <row r="12" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A12" s="85"/>
+      <c r="A12" s="84"/>
       <c r="B12" s="43" t="s">
-        <v>159</v>
-[...3 lines deleted...]
-      <c r="E12" s="156"/>
+        <v>178</v>
+      </c>
+      <c r="C12" s="85"/>
+      <c r="D12" s="153"/>
+      <c r="E12" s="154"/>
       <c r="F12" s="38"/>
       <c r="G12" s="47"/>
-      <c r="H12" s="157">
+      <c r="H12" s="155">
         <f>E12*C12</f>
         <v>0</v>
       </c>
-      <c r="I12" s="157"/>
+      <c r="I12" s="155"/>
       <c r="J12" s="1"/>
       <c r="K12" s="45"/>
       <c r="L12" s="45"/>
-      <c r="M12" s="146" t="s">
-[...2 lines deleted...]
-      <c r="N12" s="152"/>
+      <c r="M12" s="144" t="s">
+        <v>179</v>
+      </c>
+      <c r="N12" s="150"/>
       <c r="O12" s="1"/>
-      <c r="P12" s="95"/>
+      <c r="P12" s="94"/>
     </row>
     <row r="13" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A13" s="85"/>
+      <c r="A13" s="84"/>
       <c r="B13" s="43" t="s">
-        <v>161</v>
-[...3 lines deleted...]
-      <c r="E13" s="156"/>
+        <v>180</v>
+      </c>
+      <c r="C13" s="85"/>
+      <c r="D13" s="153"/>
+      <c r="E13" s="154"/>
       <c r="F13" s="38"/>
       <c r="G13" s="47"/>
-      <c r="H13" s="157">
+      <c r="H13" s="155">
         <f>E13*C13</f>
         <v>0</v>
       </c>
-      <c r="I13" s="157"/>
+      <c r="I13" s="155"/>
       <c r="J13" s="1"/>
       <c r="K13" s="45"/>
       <c r="L13" s="45"/>
-      <c r="M13" s="158" t="s">
-[...2 lines deleted...]
-      <c r="N13" s="152"/>
+      <c r="M13" s="156" t="s">
+        <v>128</v>
+      </c>
+      <c r="N13" s="150"/>
       <c r="O13" s="1"/>
-      <c r="P13" s="95"/>
+      <c r="P13" s="94"/>
     </row>
     <row r="14" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A14" s="85"/>
+      <c r="A14" s="84"/>
       <c r="B14" s="43" t="s">
-        <v>162</v>
-[...3 lines deleted...]
-      <c r="E14" s="156"/>
+        <v>181</v>
+      </c>
+      <c r="C14" s="85"/>
+      <c r="D14" s="153"/>
+      <c r="E14" s="154"/>
       <c r="F14" s="38"/>
       <c r="G14" s="47"/>
-      <c r="H14" s="157">
+      <c r="H14" s="155">
         <f>E14*C14</f>
         <v>0</v>
       </c>
-      <c r="I14" s="157"/>
+      <c r="I14" s="155"/>
       <c r="J14" s="1"/>
       <c r="K14" s="45"/>
       <c r="L14" s="45"/>
-      <c r="M14" s="158" t="s">
-[...2 lines deleted...]
-      <c r="N14" s="97"/>
+      <c r="M14" s="156" t="s">
+        <v>128</v>
+      </c>
+      <c r="N14" s="96"/>
       <c r="O14" s="1"/>
-      <c r="P14" s="95"/>
+      <c r="P14" s="94"/>
     </row>
     <row r="15" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A15" s="85"/>
+      <c r="A15" s="84"/>
       <c r="B15" s="41" t="s">
-        <v>163</v>
-[...3 lines deleted...]
-      <c r="E15" s="156"/>
+        <v>182</v>
+      </c>
+      <c r="C15" s="85"/>
+      <c r="D15" s="153"/>
+      <c r="E15" s="154"/>
       <c r="F15" s="38"/>
       <c r="G15" s="47"/>
-      <c r="H15" s="157">
+      <c r="H15" s="155">
         <f>E15*C15</f>
         <v>0</v>
       </c>
-      <c r="I15" s="157"/>
+      <c r="I15" s="155"/>
       <c r="J15" s="1"/>
       <c r="K15" s="45"/>
       <c r="L15" s="45"/>
-      <c r="M15" s="146" t="s">
-[...2 lines deleted...]
-      <c r="N15" s="150">
+      <c r="M15" s="144" t="s">
+        <v>183</v>
+      </c>
+      <c r="N15" s="148">
         <f>N8+N9+N10+N11+N12+N13+N14</f>
         <v>0</v>
       </c>
       <c r="O15" s="1"/>
-      <c r="P15" s="95"/>
+      <c r="P15" s="94"/>
     </row>
     <row r="16" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A16" s="85"/>
+      <c r="A16" s="84"/>
       <c r="B16" s="41" t="s">
-        <v>165</v>
-[...3 lines deleted...]
-      <c r="E16" s="156"/>
+        <v>184</v>
+      </c>
+      <c r="C16" s="86"/>
+      <c r="D16" s="153"/>
+      <c r="E16" s="154"/>
       <c r="F16" s="38"/>
       <c r="G16" s="47"/>
-      <c r="H16" s="88">
+      <c r="H16" s="87">
         <f>E16*C16</f>
         <v>0</v>
       </c>
-      <c r="I16" s="157"/>
+      <c r="I16" s="155"/>
       <c r="J16" s="1"/>
       <c r="K16" s="45"/>
       <c r="L16" s="45"/>
-      <c r="M16" s="146"/>
+      <c r="M16" s="144"/>
       <c r="N16" s="45"/>
       <c r="O16" s="1"/>
-      <c r="P16" s="95"/>
+      <c r="P16" s="94"/>
     </row>
     <row r="17" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A17" s="85"/>
+      <c r="A17" s="84"/>
       <c r="B17" s="41" t="s">
-        <v>166</v>
-[...1 lines deleted...]
-      <c r="C17" s="89">
+        <v>185</v>
+      </c>
+      <c r="C17" s="88">
         <f>SUM(C12:C16)</f>
         <v>0</v>
       </c>
-      <c r="D17" s="159"/>
+      <c r="D17" s="157"/>
       <c r="E17" s="28"/>
       <c r="F17" s="28"/>
       <c r="G17" s="47"/>
-      <c r="H17" s="160">
+      <c r="H17" s="158">
         <f>SUM(H12:H16)</f>
         <v>0</v>
       </c>
-      <c r="I17" s="160"/>
+      <c r="I17" s="158"/>
       <c r="J17" s="1"/>
       <c r="K17" s="45"/>
       <c r="L17" s="45"/>
-      <c r="M17" s="151" t="s">
-[...3 lines deleted...]
-      <c r="O17" s="98" t="str">
+      <c r="M17" s="149" t="s">
+        <v>186</v>
+      </c>
+      <c r="N17" s="150"/>
+      <c r="O17" s="97" t="str">
         <f>IF(OR(ISBLANK(N15), N15=0), "", N17/N15)</f>
         <v/>
       </c>
-      <c r="P17" s="95"/>
+      <c r="P17" s="94"/>
     </row>
     <row r="18" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A18" s="85"/>
+      <c r="A18" s="84"/>
       <c r="B18" s="41"/>
-      <c r="C18" s="126"/>
-      <c r="D18" s="159"/>
+      <c r="C18" s="125"/>
+      <c r="D18" s="157"/>
       <c r="E18" s="28"/>
       <c r="F18" s="28"/>
       <c r="G18" s="47"/>
-      <c r="H18" s="160"/>
-      <c r="I18" s="160"/>
+      <c r="H18" s="158"/>
+      <c r="I18" s="158"/>
       <c r="J18" s="1"/>
       <c r="K18" s="45"/>
-      <c r="L18" s="151"/>
-[...3 lines deleted...]
-      <c r="N18" s="93"/>
+      <c r="L18" s="149"/>
+      <c r="M18" s="149" t="s">
+        <v>187</v>
+      </c>
+      <c r="N18" s="92"/>
       <c r="O18" s="45"/>
-      <c r="P18" s="95"/>
+      <c r="P18" s="94"/>
     </row>
     <row r="19" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A19" s="85"/>
+      <c r="A19" s="84"/>
       <c r="B19" s="65" t="s">
-        <v>169</v>
+        <v>188</v>
       </c>
       <c r="C19" s="62"/>
       <c r="D19" s="63"/>
       <c r="E19" s="64"/>
       <c r="F19" s="64"/>
       <c r="G19" s="63"/>
       <c r="H19" s="63"/>
-      <c r="I19" s="278"/>
+      <c r="I19" s="273"/>
       <c r="J19" s="45"/>
       <c r="K19" s="45"/>
-      <c r="L19" s="151"/>
-[...3 lines deleted...]
-      <c r="N19" s="97"/>
+      <c r="L19" s="149"/>
+      <c r="M19" s="149" t="s">
+        <v>189</v>
+      </c>
+      <c r="N19" s="96"/>
       <c r="O19" s="45"/>
-      <c r="P19" s="95"/>
+      <c r="P19" s="94"/>
     </row>
     <row r="20" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A20" s="85"/>
-[...9 lines deleted...]
-      <c r="I20" s="266"/>
+      <c r="A20" s="84"/>
+      <c r="B20" s="334" t="s">
+        <v>190</v>
+      </c>
+      <c r="C20" s="334"/>
+      <c r="D20" s="334"/>
+      <c r="E20" s="334"/>
+      <c r="F20" s="334"/>
+      <c r="G20" s="334"/>
+      <c r="H20" s="334"/>
+      <c r="I20" s="262"/>
       <c r="J20" s="1"/>
       <c r="K20" s="45"/>
       <c r="L20" s="45"/>
-      <c r="M20" s="146" t="s">
-[...2 lines deleted...]
-      <c r="N20" s="150">
+      <c r="M20" s="144" t="s">
+        <v>191</v>
+      </c>
+      <c r="N20" s="148">
         <f>N15-N17+N18+N19</f>
         <v>0</v>
       </c>
       <c r="O20" s="45"/>
-      <c r="P20" s="95"/>
+      <c r="P20" s="94"/>
     </row>
     <row r="21" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A21" s="85"/>
-[...7 lines deleted...]
-      <c r="I21" s="266"/>
+      <c r="A21" s="84"/>
+      <c r="B21" s="335"/>
+      <c r="C21" s="335"/>
+      <c r="D21" s="335"/>
+      <c r="E21" s="335"/>
+      <c r="F21" s="335"/>
+      <c r="G21" s="335"/>
+      <c r="H21" s="335"/>
+      <c r="I21" s="262"/>
       <c r="J21" s="1"/>
       <c r="K21" s="45"/>
       <c r="L21" s="45"/>
-      <c r="M21" s="146"/>
+      <c r="M21" s="144"/>
       <c r="N21" s="45"/>
       <c r="O21" s="45"/>
-      <c r="P21" s="95"/>
-[...10 lines deleted...]
-      <c r="I22" s="266"/>
+      <c r="P21" s="94"/>
+    </row>
+    <row r="22" spans="1:16" ht="37.950000000000003" customHeight="1">
+      <c r="A22" s="84"/>
+      <c r="B22" s="335"/>
+      <c r="C22" s="335"/>
+      <c r="D22" s="335"/>
+      <c r="E22" s="335"/>
+      <c r="F22" s="335"/>
+      <c r="G22" s="335"/>
+      <c r="H22" s="335"/>
+      <c r="I22" s="262"/>
       <c r="J22" s="1"/>
-      <c r="K22" s="147" t="s">
+      <c r="K22" s="318" t="s">
+        <v>192</v>
+      </c>
+      <c r="L22" s="45"/>
+      <c r="M22" s="316"/>
+      <c r="N22" s="317" t="s">
+        <v>118</v>
+      </c>
+      <c r="O22" s="45"/>
+      <c r="P22" s="94"/>
+    </row>
+    <row r="23" spans="1:16" ht="51">
+      <c r="A23" s="84"/>
+      <c r="B23" s="43"/>
+      <c r="C23" s="152" t="s">
         <v>173</v>
       </c>
-      <c r="L22" s="45"/>
-[...23 lines deleted...]
-      <c r="H23" s="39" t="s">
+      <c r="D23" s="297" t="s">
+        <v>193</v>
+      </c>
+      <c r="E23" s="312" t="s">
         <v>175</v>
       </c>
+      <c r="F23" s="274"/>
+      <c r="G23" s="152" t="s">
+        <v>194</v>
+      </c>
+      <c r="H23" s="310" t="s">
+        <v>176</v>
+      </c>
       <c r="I23" s="39" t="s">
-        <v>176</v>
+        <v>142</v>
       </c>
       <c r="J23" s="1"/>
-      <c r="K23" s="147"/>
+      <c r="K23" s="145"/>
       <c r="L23" s="45"/>
-      <c r="M23" s="146" t="s">
-[...2 lines deleted...]
-      <c r="N23" s="152"/>
+      <c r="M23" s="144" t="s">
+        <v>195</v>
+      </c>
+      <c r="N23" s="150"/>
       <c r="O23" s="45"/>
-      <c r="P23" s="95"/>
+      <c r="P23" s="94"/>
     </row>
     <row r="24" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A24" s="85"/>
+      <c r="A24" s="84"/>
       <c r="B24" s="43" t="s">
-        <v>159</v>
-[...3 lines deleted...]
-      <c r="E24" s="156"/>
+        <v>178</v>
+      </c>
+      <c r="C24" s="85"/>
+      <c r="D24" s="159"/>
+      <c r="E24" s="154"/>
       <c r="F24" s="66" t="str">
         <f>IF(OR(G24=0, ISBLANK(G24)), "", E24/G24)</f>
         <v/>
       </c>
-      <c r="G24" s="162"/>
-      <c r="H24" s="163">
+      <c r="G24" s="160"/>
+      <c r="H24" s="161">
         <f>E24*C24</f>
         <v>0</v>
       </c>
-      <c r="I24" s="86"/>
+      <c r="I24" s="85"/>
       <c r="J24" s="1"/>
       <c r="K24" s="45"/>
       <c r="L24" s="45"/>
-      <c r="M24" s="146" t="s">
-[...3 lines deleted...]
-      <c r="O24" s="159" t="str">
+      <c r="M24" s="144" t="s">
+        <v>196</v>
+      </c>
+      <c r="N24" s="150"/>
+      <c r="O24" s="157" t="str">
         <f t="shared" ref="O24:O29" si="0">IF(OR(ISBLANK(Roll_Total_Units), Roll_Total_Units = 0), "", IF(NOT(ISBLANK(N23)), N23/Roll_Total_Units, ""))</f>
         <v/>
       </c>
-      <c r="P24" s="99" t="str">
+      <c r="P24" s="98" t="str">
         <f t="shared" ref="P24:P29" si="1">IF(LEN(TRIM(O24))&gt;0, "/unit", "")</f>
         <v/>
       </c>
     </row>
     <row r="25" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A25" s="85"/>
+      <c r="A25" s="84"/>
       <c r="B25" s="43" t="s">
-        <v>161</v>
-[...3 lines deleted...]
-      <c r="E25" s="156"/>
+        <v>180</v>
+      </c>
+      <c r="C25" s="85"/>
+      <c r="D25" s="159"/>
+      <c r="E25" s="154"/>
       <c r="F25" s="66" t="str">
         <f>IF(OR(G25=0, ISBLANK(G25)), "", E25/G25)</f>
         <v/>
       </c>
-      <c r="G25" s="162"/>
-      <c r="H25" s="163">
+      <c r="G25" s="160"/>
+      <c r="H25" s="161">
         <f>E25*C25</f>
         <v>0</v>
       </c>
-      <c r="I25" s="86"/>
+      <c r="I25" s="85"/>
       <c r="J25" s="1"/>
       <c r="K25" s="45"/>
       <c r="L25" s="45"/>
-      <c r="M25" s="146" t="s">
-[...3 lines deleted...]
-      <c r="O25" s="159" t="str">
+      <c r="M25" s="144" t="s">
+        <v>197</v>
+      </c>
+      <c r="N25" s="150"/>
+      <c r="O25" s="157" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="P25" s="99" t="str">
+      <c r="P25" s="98" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
     </row>
     <row r="26" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A26" s="85"/>
+      <c r="A26" s="84"/>
       <c r="B26" s="43" t="s">
-        <v>180</v>
-[...3 lines deleted...]
-      <c r="E26" s="156"/>
+        <v>181</v>
+      </c>
+      <c r="C26" s="85"/>
+      <c r="D26" s="159"/>
+      <c r="E26" s="154"/>
       <c r="F26" s="66" t="str">
         <f>IF(OR(G26=0, ISBLANK(G26)), "", E26/G26)</f>
         <v/>
       </c>
-      <c r="G26" s="162"/>
-      <c r="H26" s="163">
+      <c r="G26" s="160"/>
+      <c r="H26" s="161">
         <f>E26*C26</f>
         <v>0</v>
       </c>
-      <c r="I26" s="86"/>
+      <c r="I26" s="85"/>
       <c r="J26" s="1"/>
       <c r="K26" s="45"/>
       <c r="L26" s="45"/>
-      <c r="M26" s="146" t="s">
-[...3 lines deleted...]
-      <c r="O26" s="159" t="str">
+      <c r="M26" s="144" t="s">
+        <v>179</v>
+      </c>
+      <c r="N26" s="150"/>
+      <c r="O26" s="157" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="P26" s="99" t="str">
+      <c r="P26" s="98" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
     </row>
     <row r="27" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A27" s="85"/>
+      <c r="A27" s="84"/>
       <c r="B27" s="41" t="s">
-        <v>163</v>
-[...3 lines deleted...]
-      <c r="E27" s="156"/>
+        <v>182</v>
+      </c>
+      <c r="C27" s="85"/>
+      <c r="D27" s="159"/>
+      <c r="E27" s="154"/>
       <c r="F27" s="66" t="str">
         <f>IF(OR(G27=0, ISBLANK(G27)), "", E27/G27)</f>
         <v/>
       </c>
-      <c r="G27" s="162"/>
-      <c r="H27" s="163">
+      <c r="G27" s="160"/>
+      <c r="H27" s="161">
         <f>E27*C27</f>
         <v>0</v>
       </c>
-      <c r="I27" s="86"/>
+      <c r="I27" s="85"/>
       <c r="J27" s="1"/>
       <c r="K27" s="45"/>
       <c r="L27" s="45"/>
-      <c r="M27" s="146" t="s">
-[...3 lines deleted...]
-      <c r="O27" s="159" t="str">
+      <c r="M27" s="144" t="s">
+        <v>198</v>
+      </c>
+      <c r="N27" s="150"/>
+      <c r="O27" s="157" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="P27" s="99" t="str">
+      <c r="P27" s="98" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
     </row>
     <row r="28" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A28" s="85"/>
+      <c r="A28" s="84"/>
       <c r="B28" s="41" t="s">
-        <v>165</v>
-[...3 lines deleted...]
-      <c r="E28" s="156"/>
+        <v>184</v>
+      </c>
+      <c r="C28" s="86"/>
+      <c r="D28" s="159"/>
+      <c r="E28" s="154"/>
       <c r="F28" s="66" t="str">
         <f>IF(OR(G28=0, ISBLANK(G28)), "", E28/G28)</f>
         <v/>
       </c>
-      <c r="G28" s="162"/>
-      <c r="H28" s="90">
+      <c r="G28" s="160"/>
+      <c r="H28" s="89">
         <f>E28*C28</f>
         <v>0</v>
       </c>
-      <c r="I28" s="86"/>
+      <c r="I28" s="85"/>
       <c r="J28" s="1"/>
       <c r="K28" s="45"/>
       <c r="L28" s="45"/>
-      <c r="M28" s="146" t="s">
-[...3 lines deleted...]
-      <c r="O28" s="159" t="str">
+      <c r="M28" s="144" t="s">
+        <v>199</v>
+      </c>
+      <c r="N28" s="150"/>
+      <c r="O28" s="157" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="P28" s="99" t="str">
+      <c r="P28" s="98" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
     </row>
     <row r="29" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A29" s="85"/>
+      <c r="A29" s="84"/>
       <c r="B29" s="41" t="s">
-        <v>166</v>
-[...1 lines deleted...]
-      <c r="C29" s="89">
+        <v>185</v>
+      </c>
+      <c r="C29" s="88">
         <f>SUM(C24:C28)</f>
         <v>0</v>
       </c>
-      <c r="D29" s="159"/>
+      <c r="D29" s="157"/>
       <c r="E29" s="28"/>
       <c r="F29" s="28"/>
-      <c r="G29" s="280"/>
-      <c r="H29" s="164">
+      <c r="G29" s="275"/>
+      <c r="H29" s="162">
         <f>SUM(H24:H28)</f>
         <v>0</v>
       </c>
-      <c r="I29" s="164"/>
+      <c r="I29" s="162"/>
       <c r="J29" s="1"/>
-      <c r="K29" s="148"/>
-[...5 lines deleted...]
-      <c r="O29" s="159" t="str">
+      <c r="K29" s="146"/>
+      <c r="L29" s="146"/>
+      <c r="M29" s="144" t="s">
+        <v>200</v>
+      </c>
+      <c r="N29" s="150"/>
+      <c r="O29" s="157" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="P29" s="99" t="str">
+      <c r="P29" s="98" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
     </row>
     <row r="30" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A30" s="85"/>
+      <c r="A30" s="84"/>
       <c r="B30" s="41"/>
-      <c r="C30" s="126"/>
-      <c r="D30" s="159"/>
+      <c r="C30" s="125"/>
+      <c r="D30" s="157"/>
       <c r="E30" s="28"/>
       <c r="F30" s="28"/>
-      <c r="G30" s="280"/>
-[...1 lines deleted...]
-      <c r="I30" s="164"/>
+      <c r="G30" s="275"/>
+      <c r="H30" s="162"/>
+      <c r="I30" s="162"/>
       <c r="J30" s="1"/>
       <c r="K30" s="45"/>
       <c r="L30" s="45"/>
-      <c r="M30" s="151" t="s">
-[...4 lines deleted...]
-      <c r="P30" s="99"/>
+      <c r="M30" s="149" t="s">
+        <v>201</v>
+      </c>
+      <c r="N30" s="150"/>
+      <c r="O30" s="157"/>
+      <c r="P30" s="98"/>
     </row>
     <row r="31" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A31" s="85"/>
+      <c r="A31" s="84"/>
       <c r="B31" s="65" t="s">
-        <v>185</v>
+        <v>202</v>
       </c>
       <c r="C31" s="62"/>
       <c r="D31" s="63"/>
       <c r="E31" s="64"/>
       <c r="F31" s="64"/>
       <c r="G31" s="63"/>
       <c r="H31" s="63"/>
-      <c r="I31" s="278"/>
+      <c r="I31" s="273"/>
       <c r="J31" s="1"/>
       <c r="K31" s="45"/>
       <c r="L31" s="45"/>
-      <c r="M31" s="146" t="s">
-[...4 lines deleted...]
-      <c r="P31" s="99"/>
+      <c r="M31" s="144" t="s">
+        <v>203</v>
+      </c>
+      <c r="N31" s="150"/>
+      <c r="O31" s="157"/>
+      <c r="P31" s="98"/>
     </row>
     <row r="32" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A32" s="85"/>
-[...9 lines deleted...]
-      <c r="I32" s="266"/>
+      <c r="A32" s="84"/>
+      <c r="B32" s="334" t="s">
+        <v>204</v>
+      </c>
+      <c r="C32" s="334"/>
+      <c r="D32" s="334"/>
+      <c r="E32" s="334"/>
+      <c r="F32" s="334"/>
+      <c r="G32" s="334"/>
+      <c r="H32" s="334"/>
+      <c r="I32" s="262"/>
       <c r="J32" s="1"/>
       <c r="K32" s="45"/>
       <c r="L32" s="45"/>
-      <c r="M32" s="146" t="s">
-[...4 lines deleted...]
-      <c r="P32" s="99"/>
+      <c r="M32" s="144" t="s">
+        <v>205</v>
+      </c>
+      <c r="N32" s="150"/>
+      <c r="O32" s="157"/>
+      <c r="P32" s="98"/>
     </row>
     <row r="33" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A33" s="85"/>
-[...7 lines deleted...]
-      <c r="I33" s="266"/>
+      <c r="A33" s="84"/>
+      <c r="B33" s="335"/>
+      <c r="C33" s="335"/>
+      <c r="D33" s="335"/>
+      <c r="E33" s="335"/>
+      <c r="F33" s="335"/>
+      <c r="G33" s="335"/>
+      <c r="H33" s="335"/>
+      <c r="I33" s="262"/>
       <c r="J33" s="1"/>
       <c r="K33" s="45"/>
       <c r="L33" s="45"/>
-      <c r="M33" s="146" t="s">
-[...4 lines deleted...]
-      <c r="P33" s="99"/>
+      <c r="M33" s="144" t="s">
+        <v>206</v>
+      </c>
+      <c r="N33" s="150"/>
+      <c r="O33" s="157"/>
+      <c r="P33" s="98"/>
     </row>
     <row r="34" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A34" s="85"/>
-[...7 lines deleted...]
-      <c r="I34" s="266"/>
+      <c r="A34" s="84"/>
+      <c r="B34" s="335"/>
+      <c r="C34" s="335"/>
+      <c r="D34" s="335"/>
+      <c r="E34" s="335"/>
+      <c r="F34" s="335"/>
+      <c r="G34" s="335"/>
+      <c r="H34" s="335"/>
+      <c r="I34" s="262"/>
       <c r="J34" s="1"/>
       <c r="K34" s="45"/>
       <c r="L34" s="45"/>
-      <c r="M34" s="166" t="s">
-[...7 lines deleted...]
-      <c r="A35" s="85"/>
+      <c r="M34" s="164" t="s">
+        <v>128</v>
+      </c>
+      <c r="N34" s="150"/>
+      <c r="O34" s="157"/>
+      <c r="P34" s="98"/>
+    </row>
+    <row r="35" spans="1:16" ht="51">
+      <c r="A35" s="84"/>
       <c r="B35" s="43"/>
-      <c r="C35" s="154" t="s">
-[...8 lines deleted...]
-      <c r="F35" s="39" t="s">
+      <c r="C35" s="152" t="s">
+        <v>207</v>
+      </c>
+      <c r="D35" s="297" t="s">
+        <v>193</v>
+      </c>
+      <c r="E35" s="312" t="s">
         <v>175</v>
       </c>
-      <c r="G35" s="39" t="s">
+      <c r="F35" s="310" t="s">
         <v>176</v>
+      </c>
+      <c r="G35" s="310" t="s">
+        <v>142</v>
       </c>
       <c r="J35" s="1"/>
       <c r="K35" s="45"/>
       <c r="L35" s="45"/>
-      <c r="M35" s="166" t="s">
-[...4 lines deleted...]
-      <c r="P35" s="99"/>
+      <c r="M35" s="164" t="s">
+        <v>128</v>
+      </c>
+      <c r="N35" s="96"/>
+      <c r="O35" s="157"/>
+      <c r="P35" s="98"/>
     </row>
     <row r="36" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A36" s="85"/>
+      <c r="A36" s="84"/>
       <c r="B36" s="43" t="s">
-        <v>159</v>
-[...4 lines deleted...]
-      <c r="F36" s="163">
+        <v>178</v>
+      </c>
+      <c r="C36" s="85"/>
+      <c r="D36" s="159"/>
+      <c r="E36" s="154"/>
+      <c r="F36" s="161">
         <f>E36*C36</f>
         <v>0</v>
       </c>
-      <c r="G36" s="86"/>
+      <c r="G36" s="85"/>
       <c r="J36" s="1"/>
       <c r="K36" s="45"/>
       <c r="L36" s="45"/>
-      <c r="M36" s="146" t="s">
-[...2 lines deleted...]
-      <c r="N36" s="260">
+      <c r="M36" s="144" t="s">
+        <v>208</v>
+      </c>
+      <c r="N36" s="257">
         <f>SUM(N23:N35)</f>
         <v>0</v>
       </c>
-      <c r="O36" s="159"/>
-      <c r="P36" s="99"/>
+      <c r="O36" s="157"/>
+      <c r="P36" s="98"/>
     </row>
     <row r="37" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A37" s="85"/>
+      <c r="A37" s="84"/>
       <c r="B37" s="43" t="s">
-        <v>161</v>
-[...4 lines deleted...]
-      <c r="F37" s="163">
+        <v>180</v>
+      </c>
+      <c r="C37" s="85"/>
+      <c r="D37" s="159"/>
+      <c r="E37" s="154"/>
+      <c r="F37" s="161">
         <f>E37*C37</f>
         <v>0</v>
       </c>
-      <c r="G37" s="86"/>
+      <c r="G37" s="85"/>
       <c r="J37" s="1"/>
       <c r="K37" s="45"/>
       <c r="L37" s="45"/>
       <c r="M37" s="45"/>
       <c r="N37" s="45"/>
-      <c r="O37" s="159"/>
-      <c r="P37" s="99"/>
+      <c r="O37" s="157"/>
+      <c r="P37" s="98"/>
     </row>
     <row r="38" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A38" s="85"/>
+      <c r="A38" s="84"/>
       <c r="B38" s="43" t="s">
-        <v>162</v>
-[...4 lines deleted...]
-      <c r="F38" s="163">
+        <v>181</v>
+      </c>
+      <c r="C38" s="85"/>
+      <c r="D38" s="159"/>
+      <c r="E38" s="154"/>
+      <c r="F38" s="161">
         <f>E38*C38</f>
         <v>0</v>
       </c>
-      <c r="G38" s="86"/>
+      <c r="G38" s="85"/>
       <c r="J38" s="1"/>
       <c r="K38" s="45"/>
       <c r="L38" s="45"/>
       <c r="M38" s="43" t="s">
-        <v>193</v>
-[...1 lines deleted...]
-      <c r="N38" s="167">
+        <v>209</v>
+      </c>
+      <c r="N38" s="165">
         <f>N20-N36</f>
         <v>0</v>
       </c>
-      <c r="O38" s="159"/>
-      <c r="P38" s="99"/>
+      <c r="O38" s="157"/>
+      <c r="P38" s="98"/>
     </row>
     <row r="39" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A39" s="85"/>
+      <c r="A39" s="84"/>
       <c r="B39" s="41" t="s">
-        <v>163</v>
-[...4 lines deleted...]
-      <c r="F39" s="163">
+        <v>182</v>
+      </c>
+      <c r="C39" s="85"/>
+      <c r="D39" s="159"/>
+      <c r="E39" s="154"/>
+      <c r="F39" s="161">
         <f>E39*C39</f>
         <v>0</v>
       </c>
-      <c r="G39" s="86"/>
+      <c r="G39" s="85"/>
       <c r="J39" s="1"/>
       <c r="K39" s="45"/>
       <c r="L39" s="45"/>
       <c r="M39" s="43" t="s">
-        <v>194</v>
-[...2 lines deleted...]
-        <f>G65</f>
+        <v>210</v>
+      </c>
+      <c r="N39" s="91">
+        <f>G76</f>
         <v>0</v>
       </c>
-      <c r="O39" s="159"/>
-      <c r="P39" s="99"/>
+      <c r="O39" s="157"/>
+      <c r="P39" s="98"/>
     </row>
     <row r="40" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A40" s="85"/>
+      <c r="A40" s="84"/>
       <c r="B40" s="41" t="s">
-        <v>165</v>
-[...4 lines deleted...]
-      <c r="F40" s="90">
+        <v>184</v>
+      </c>
+      <c r="C40" s="86"/>
+      <c r="D40" s="159"/>
+      <c r="E40" s="154"/>
+      <c r="F40" s="89">
         <f>E40*C40</f>
         <v>0</v>
       </c>
-      <c r="G40" s="86"/>
+      <c r="G40" s="85"/>
       <c r="J40" s="1"/>
       <c r="K40" s="45"/>
       <c r="L40" s="45"/>
       <c r="M40" s="41" t="s">
-        <v>195</v>
-[...1 lines deleted...]
-      <c r="N40" s="168">
+        <v>211</v>
+      </c>
+      <c r="N40" s="166">
         <f>N38+N39</f>
         <v>0</v>
       </c>
-      <c r="O40" s="159"/>
-      <c r="P40" s="99"/>
+      <c r="O40" s="157"/>
+      <c r="P40" s="98"/>
     </row>
     <row r="41" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A41" s="85"/>
+      <c r="A41" s="84"/>
       <c r="B41" s="41" t="s">
-        <v>166</v>
-[...1 lines deleted...]
-      <c r="C41" s="89">
+        <v>185</v>
+      </c>
+      <c r="C41" s="88">
         <f>SUM(C36:C40)</f>
         <v>0</v>
       </c>
-      <c r="D41" s="159"/>
+      <c r="D41" s="157"/>
       <c r="E41" s="28"/>
-      <c r="F41" s="164">
+      <c r="F41" s="162">
         <f>SUM(F36:F40)</f>
         <v>0</v>
       </c>
-      <c r="G41" s="164"/>
+      <c r="G41" s="162"/>
       <c r="J41" s="1"/>
-      <c r="K41" s="169" t="s">
-        <v>196</v>
+      <c r="K41" s="167" t="s">
+        <v>212</v>
       </c>
       <c r="L41" s="45"/>
-      <c r="M41" s="146"/>
+      <c r="M41" s="144"/>
       <c r="N41" s="45"/>
-      <c r="O41" s="159"/>
-      <c r="P41" s="95"/>
+      <c r="O41" s="157"/>
+      <c r="P41" s="94"/>
     </row>
     <row r="42" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A42" s="85"/>
+      <c r="A42" s="84"/>
       <c r="B42" s="41"/>
-      <c r="C42" s="126"/>
-      <c r="D42" s="159"/>
+      <c r="C42" s="125"/>
+      <c r="D42" s="157"/>
       <c r="E42" s="28"/>
       <c r="F42" s="28"/>
-      <c r="G42" s="280"/>
-[...1 lines deleted...]
-      <c r="I42" s="164"/>
+      <c r="G42" s="275"/>
+      <c r="H42" s="162"/>
+      <c r="I42" s="162"/>
       <c r="J42" s="1"/>
       <c r="K42" s="45"/>
       <c r="L42" s="41" t="s">
-        <v>197</v>
+        <v>213</v>
       </c>
       <c r="M42" s="41" t="s">
-        <v>198</v>
+        <v>214</v>
       </c>
       <c r="N42" s="41" t="s">
-        <v>199</v>
-[...2 lines deleted...]
-      <c r="P42" s="95"/>
+        <v>215</v>
+      </c>
+      <c r="O42" s="157"/>
+      <c r="P42" s="94"/>
     </row>
     <row r="43" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A43" s="85"/>
+      <c r="A43" s="84"/>
       <c r="B43" s="65" t="s">
-        <v>200</v>
+        <v>216</v>
       </c>
       <c r="C43" s="62"/>
       <c r="D43" s="63"/>
       <c r="E43" s="64"/>
       <c r="F43" s="64"/>
       <c r="G43" s="63"/>
       <c r="H43" s="63"/>
-      <c r="I43" s="278"/>
+      <c r="I43" s="273"/>
       <c r="J43" s="1"/>
-      <c r="K43" s="151" t="s">
-[...5 lines deleted...]
-      <c r="O43" s="159" t="str">
+      <c r="K43" s="149" t="s">
+        <v>145</v>
+      </c>
+      <c r="L43" s="169"/>
+      <c r="M43" s="170"/>
+      <c r="N43" s="92"/>
+      <c r="O43" s="157" t="str">
         <f>IF(OR(ISBLANK(Roll_Total_Units), Roll_Total_Units = 0), "", IF(NOT(ISBLANK(N29)), N29/Roll_Total_Units, ""))</f>
         <v/>
       </c>
-      <c r="P43" s="95"/>
+      <c r="P43" s="94"/>
     </row>
     <row r="44" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A44" s="85"/>
-[...9 lines deleted...]
-      <c r="I44" s="266"/>
+      <c r="A44" s="84"/>
+      <c r="B44" s="334" t="s">
+        <v>217</v>
+      </c>
+      <c r="C44" s="334"/>
+      <c r="D44" s="334"/>
+      <c r="E44" s="334"/>
+      <c r="F44" s="334"/>
+      <c r="G44" s="334"/>
+      <c r="H44" s="334"/>
+      <c r="I44" s="262"/>
       <c r="J44" s="1"/>
-      <c r="K44" s="151" t="s">
-[...17 lines deleted...]
-      <c r="I45" s="266"/>
+      <c r="K44" s="149" t="s">
+        <v>146</v>
+      </c>
+      <c r="L44" s="169"/>
+      <c r="M44" s="170"/>
+      <c r="N44" s="150"/>
+      <c r="O44" s="157"/>
+      <c r="P44" s="94"/>
+    </row>
+    <row r="45" spans="1:16" ht="24" customHeight="1">
+      <c r="A45" s="84"/>
+      <c r="B45" s="335"/>
+      <c r="C45" s="335"/>
+      <c r="D45" s="335"/>
+      <c r="E45" s="335"/>
+      <c r="F45" s="335"/>
+      <c r="G45" s="335"/>
+      <c r="H45" s="335"/>
+      <c r="I45" s="262"/>
       <c r="J45" s="1"/>
       <c r="K45" s="45"/>
       <c r="L45" s="45"/>
-      <c r="M45" s="146"/>
+      <c r="M45" s="144"/>
       <c r="N45" s="45"/>
-      <c r="O45" s="159" t="str">
+      <c r="O45" s="157" t="str">
         <f>IF(OR(ISBLANK(Roll_Total_Units), Roll_Total_Units = 0), "", IF(NOT(ISBLANK(N30)), N30/Roll_Total_Units, ""))</f>
         <v/>
       </c>
-      <c r="P45" s="95"/>
-[...2 lines deleted...]
-      <c r="A46" s="85"/>
+      <c r="P45" s="94"/>
+    </row>
+    <row r="46" spans="1:16" ht="51">
+      <c r="A46" s="84"/>
       <c r="B46" s="43"/>
-      <c r="C46" s="154" t="s">
-[...6 lines deleted...]
-        <v>202</v>
+      <c r="C46" s="152" t="s">
+        <v>207</v>
+      </c>
+      <c r="D46" s="297" t="s">
+        <v>193</v>
+      </c>
+      <c r="E46" s="319" t="s">
+        <v>218</v>
       </c>
       <c r="F46" s="28"/>
-      <c r="G46" s="280"/>
+      <c r="G46" s="275"/>
       <c r="H46" s="39" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="I46" s="39" t="s">
-        <v>176</v>
+        <v>142</v>
       </c>
       <c r="J46" s="1"/>
       <c r="K46" s="45"/>
       <c r="L46" s="45"/>
-      <c r="M46" s="151" t="s">
-[...2 lines deleted...]
-      <c r="N46" s="94">
+      <c r="M46" s="149" t="s">
+        <v>219</v>
+      </c>
+      <c r="N46" s="93">
         <f>N44+N43</f>
         <v>0</v>
       </c>
-      <c r="O46" s="159" t="str">
+      <c r="O46" s="157" t="str">
         <f>IF(OR(ISBLANK(Roll_Total_Units), Roll_Total_Units = 0), "", IF(NOT(ISBLANK(N31)), N31/Roll_Total_Units, ""))</f>
         <v/>
       </c>
-      <c r="P46" s="95"/>
+      <c r="P46" s="94"/>
     </row>
     <row r="47" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A47" s="85"/>
+      <c r="A47" s="84"/>
       <c r="B47" s="43" t="s">
-        <v>159</v>
-[...3 lines deleted...]
-      <c r="E47" s="156"/>
+        <v>178</v>
+      </c>
+      <c r="C47" s="90"/>
+      <c r="D47" s="153"/>
+      <c r="E47" s="154"/>
       <c r="F47" s="38"/>
       <c r="G47" s="47"/>
-      <c r="H47" s="157">
+      <c r="H47" s="155">
         <f>E47*C47</f>
         <v>0</v>
       </c>
-      <c r="I47" s="86"/>
+      <c r="I47" s="85"/>
       <c r="J47" s="1"/>
       <c r="K47" s="45"/>
       <c r="L47" s="45"/>
-      <c r="M47" s="146"/>
+      <c r="M47" s="144"/>
       <c r="N47" s="45"/>
-      <c r="O47" s="159" t="str">
+      <c r="O47" s="157" t="str">
         <f>IF(OR(ISBLANK(Roll_Total_Units), Roll_Total_Units = 0), "", IF(NOT(ISBLANK(N32)), N32/Roll_Total_Units, ""))</f>
         <v/>
       </c>
-      <c r="P47" s="95"/>
+      <c r="P47" s="94"/>
     </row>
     <row r="48" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A48" s="85"/>
+      <c r="A48" s="84"/>
       <c r="B48" s="43" t="s">
-        <v>161</v>
-[...3 lines deleted...]
-      <c r="E48" s="156"/>
+        <v>180</v>
+      </c>
+      <c r="C48" s="85"/>
+      <c r="D48" s="153"/>
+      <c r="E48" s="154"/>
       <c r="F48" s="38"/>
       <c r="G48" s="47"/>
-      <c r="H48" s="157">
+      <c r="H48" s="155">
         <f>E48*C48</f>
         <v>0</v>
       </c>
-      <c r="I48" s="86"/>
+      <c r="I48" s="85"/>
       <c r="J48" s="1"/>
       <c r="K48" s="45"/>
       <c r="L48" s="45"/>
-      <c r="M48" s="151" t="s">
-[...2 lines deleted...]
-      <c r="N48" s="168">
+      <c r="M48" s="149" t="s">
+        <v>220</v>
+      </c>
+      <c r="N48" s="166">
         <f>N40-N46</f>
         <v>0</v>
       </c>
-      <c r="O48" s="159" t="str">
+      <c r="O48" s="157" t="str">
         <f>IF(OR(ISBLANK(Roll_Total_Units), Roll_Total_Units = 0), "", IF(NOT(ISBLANK(N33)), N33/Roll_Total_Units, ""))</f>
         <v/>
       </c>
-      <c r="P48" s="95"/>
+      <c r="P48" s="94"/>
     </row>
     <row r="49" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A49" s="85"/>
+      <c r="A49" s="84"/>
       <c r="B49" s="43" t="s">
-        <v>162</v>
-[...3 lines deleted...]
-      <c r="E49" s="156"/>
+        <v>181</v>
+      </c>
+      <c r="C49" s="85"/>
+      <c r="D49" s="153"/>
+      <c r="E49" s="154"/>
       <c r="F49" s="38"/>
       <c r="G49" s="47"/>
-      <c r="H49" s="157">
+      <c r="H49" s="155">
         <f>E49*C49</f>
         <v>0</v>
       </c>
-      <c r="I49" s="86"/>
+      <c r="I49" s="85"/>
       <c r="J49" s="1"/>
-      <c r="O49" s="159" t="str">
+      <c r="O49" s="157" t="str">
         <f>IF(OR(ISBLANK(Roll_Total_Units), Roll_Total_Units = 0), "", IF(NOT(ISBLANK(N35)), N35/Roll_Total_Units, ""))</f>
         <v/>
       </c>
-      <c r="P49" s="99" t="str">
+      <c r="P49" s="98" t="str">
         <f>IF(LEN(TRIM(O49))&gt;0, "/unit", "")</f>
         <v/>
       </c>
     </row>
     <row r="50" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A50" s="85"/>
+      <c r="A50" s="84"/>
       <c r="B50" s="41" t="s">
-        <v>163</v>
-[...3 lines deleted...]
-      <c r="E50" s="156"/>
+        <v>182</v>
+      </c>
+      <c r="C50" s="85"/>
+      <c r="D50" s="153"/>
+      <c r="E50" s="154"/>
       <c r="F50" s="38"/>
       <c r="G50" s="47"/>
-      <c r="H50" s="157">
+      <c r="H50" s="155">
         <f>E50*C50</f>
         <v>0</v>
       </c>
-      <c r="I50" s="86"/>
+      <c r="I50" s="85"/>
       <c r="J50" s="1"/>
       <c r="O50" s="1"/>
-      <c r="P50" s="95"/>
+      <c r="P50" s="94"/>
     </row>
     <row r="51" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A51" s="85"/>
+      <c r="A51" s="84"/>
       <c r="B51" s="41" t="s">
-        <v>165</v>
-[...3 lines deleted...]
-      <c r="E51" s="156"/>
+        <v>184</v>
+      </c>
+      <c r="C51" s="86"/>
+      <c r="D51" s="153"/>
+      <c r="E51" s="154"/>
       <c r="F51" s="38"/>
       <c r="G51" s="47"/>
-      <c r="H51" s="88">
+      <c r="H51" s="87">
         <f>E51*C51</f>
         <v>0</v>
       </c>
-      <c r="I51" s="86"/>
+      <c r="I51" s="85"/>
       <c r="J51" s="1"/>
-      <c r="P51" s="95"/>
+      <c r="P51" s="94"/>
     </row>
     <row r="52" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A52" s="85"/>
+      <c r="A52" s="84"/>
       <c r="B52" s="41" t="s">
-        <v>166</v>
-[...1 lines deleted...]
-      <c r="C52" s="89">
+        <v>185</v>
+      </c>
+      <c r="C52" s="88">
         <f>SUM(C47:C51)</f>
         <v>0</v>
       </c>
-      <c r="D52" s="159"/>
+      <c r="D52" s="157"/>
       <c r="E52" s="28"/>
       <c r="F52" s="28"/>
       <c r="G52" s="47"/>
-      <c r="H52" s="160">
+      <c r="H52" s="158">
         <f>SUM(H47:H51)</f>
         <v>0</v>
       </c>
-      <c r="I52" s="160"/>
+      <c r="I52" s="158"/>
       <c r="J52" s="1"/>
-      <c r="P52" s="95"/>
+      <c r="P52" s="94"/>
     </row>
     <row r="53" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A53" s="85"/>
+      <c r="A53" s="84"/>
       <c r="B53" s="45"/>
       <c r="C53" s="45"/>
       <c r="D53" s="45"/>
       <c r="E53" s="45"/>
       <c r="F53" s="45"/>
       <c r="G53" s="45"/>
       <c r="H53" s="45"/>
       <c r="I53" s="45"/>
       <c r="J53" s="1"/>
-      <c r="P53" s="95"/>
-[...7 lines deleted...]
-      <c r="D54" s="131">
+      <c r="P53" s="94"/>
+    </row>
+    <row r="54" spans="1:16" ht="20.399999999999999" customHeight="1">
+      <c r="A54" s="84"/>
+      <c r="B54" s="339" t="s">
+        <v>221</v>
+      </c>
+      <c r="C54" s="339"/>
+      <c r="D54" s="129">
         <f>IF(OR(ISBLANK(C52), ISBLANK(C29), ISBLANK(C17)), "", C52 + C29 + C17)</f>
         <v>0</v>
       </c>
-      <c r="E54" s="128"/>
-[...4 lines deleted...]
-      <c r="H54" s="127">
+      <c r="E54" s="127"/>
+      <c r="F54" s="127"/>
+      <c r="G54" s="128" t="s">
+        <v>222</v>
+      </c>
+      <c r="H54" s="126">
         <f>H52+H29+H17</f>
         <v>0</v>
       </c>
-      <c r="I54" s="164"/>
+      <c r="I54" s="162"/>
       <c r="J54" s="1"/>
-      <c r="P54" s="95"/>
+      <c r="P54" s="94"/>
     </row>
     <row r="55" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A55" s="85"/>
-      <c r="B55" s="282" t="str">
+      <c r="A55" s="84"/>
+      <c r="B55" s="277" t="str">
         <f>IF((Roll_Affordable_Units+Roll_RGI_Units)=Project_Affordable_Units,"","Note: Affordable+RGI units must add to Affordable Units inputted on Sheet 1")</f>
         <v/>
       </c>
-      <c r="C55" s="170"/>
-      <c r="D55" s="170"/>
+      <c r="C55" s="168"/>
+      <c r="D55" s="168"/>
       <c r="E55" s="43"/>
       <c r="F55" s="45"/>
-      <c r="G55" s="165"/>
+      <c r="G55" s="163"/>
       <c r="H55" s="47"/>
       <c r="I55" s="47"/>
       <c r="J55" s="1"/>
-      <c r="P55" s="95"/>
-[...25 lines deleted...]
-      <c r="P57" s="284"/>
+      <c r="P55" s="94"/>
+    </row>
+    <row r="56" spans="1:16" ht="19.95" customHeight="1">
+      <c r="A56" s="276"/>
+      <c r="B56" s="340" t="s">
+        <v>223</v>
+      </c>
+      <c r="C56" s="340"/>
+      <c r="D56" s="340"/>
+      <c r="E56" s="340"/>
+      <c r="F56" s="337"/>
+      <c r="G56" s="337"/>
+      <c r="H56" s="337"/>
+      <c r="I56" s="337"/>
+      <c r="P56" s="279"/>
+    </row>
+    <row r="57" spans="1:16" ht="4.95" customHeight="1">
+      <c r="A57" s="276"/>
+      <c r="B57" s="277"/>
+      <c r="C57" s="278"/>
+      <c r="D57" s="278"/>
+      <c r="E57" s="271"/>
+      <c r="F57" s="280"/>
+      <c r="G57" s="85"/>
+      <c r="H57" s="85"/>
+      <c r="I57" s="85"/>
+      <c r="P57" s="279"/>
     </row>
     <row r="58" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A58" s="281"/>
-[...10 lines deleted...]
-      <c r="P58" s="284"/>
+      <c r="A58" s="276"/>
+      <c r="B58" s="281" t="s">
+        <v>224</v>
+      </c>
+      <c r="C58" s="278"/>
+      <c r="D58" s="278"/>
+      <c r="E58" s="271"/>
+      <c r="F58" s="280"/>
+      <c r="G58" s="85"/>
+      <c r="H58" s="85"/>
+      <c r="I58" s="85"/>
+      <c r="P58" s="279"/>
     </row>
     <row r="59" spans="1:16" ht="45" customHeight="1">
-      <c r="A59" s="281"/>
-[...8 lines deleted...]
-      <c r="P59" s="284"/>
+      <c r="A59" s="276"/>
+      <c r="B59" s="338"/>
+      <c r="C59" s="338"/>
+      <c r="D59" s="338"/>
+      <c r="E59" s="338"/>
+      <c r="F59" s="338"/>
+      <c r="G59" s="338"/>
+      <c r="H59" s="338"/>
+      <c r="I59" s="338"/>
+      <c r="P59" s="279"/>
     </row>
     <row r="60" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A60" s="85"/>
+      <c r="A60" s="84"/>
       <c r="B60" s="45"/>
       <c r="C60" s="45"/>
       <c r="D60" s="45"/>
       <c r="E60" s="45"/>
       <c r="F60" s="45"/>
       <c r="G60" s="45"/>
       <c r="H60" s="45"/>
       <c r="I60" s="45"/>
       <c r="J60" s="1"/>
-      <c r="P60" s="95"/>
+      <c r="P60" s="94"/>
     </row>
     <row r="61" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A61" s="173"/>
-[...9 lines deleted...]
-      <c r="I61" s="141"/>
+      <c r="A61" s="84"/>
+      <c r="B61" s="45"/>
+      <c r="C61" s="45"/>
+      <c r="D61" s="45"/>
+      <c r="E61" s="45"/>
+      <c r="F61" s="45"/>
+      <c r="G61" s="45"/>
+      <c r="H61" s="45"/>
+      <c r="I61" s="45"/>
       <c r="J61" s="1"/>
-      <c r="P61" s="95"/>
+      <c r="P61" s="94"/>
     </row>
     <row r="62" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A62" s="85"/>
-[...9 lines deleted...]
-      <c r="I62" s="266"/>
+      <c r="A62" s="84"/>
+      <c r="B62" s="65" t="s">
+        <v>225</v>
+      </c>
+      <c r="C62" s="62"/>
+      <c r="D62" s="63"/>
+      <c r="E62" s="64"/>
+      <c r="F62" s="64"/>
+      <c r="G62" s="63"/>
+      <c r="H62" s="63"/>
+      <c r="I62" s="273"/>
       <c r="J62" s="1"/>
-      <c r="P62" s="95"/>
+      <c r="P62" s="94"/>
     </row>
     <row r="63" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A63" s="85"/>
-[...7 lines deleted...]
-      <c r="I63" s="266"/>
+      <c r="A63" s="84"/>
+      <c r="B63" s="334" t="s">
+        <v>226</v>
+      </c>
+      <c r="C63" s="334"/>
+      <c r="D63" s="334"/>
+      <c r="E63" s="334"/>
+      <c r="F63" s="334"/>
+      <c r="G63" s="334"/>
+      <c r="H63" s="334"/>
+      <c r="I63" s="262"/>
       <c r="J63" s="1"/>
-      <c r="O63" s="1"/>
-      <c r="P63" s="95"/>
+      <c r="P63" s="94"/>
     </row>
     <row r="64" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A64" s="85"/>
-[...15 lines deleted...]
-      <c r="I64" s="267"/>
+      <c r="A64" s="84"/>
+      <c r="B64" s="335"/>
+      <c r="C64" s="335"/>
+      <c r="D64" s="335"/>
+      <c r="E64" s="335"/>
+      <c r="F64" s="335"/>
+      <c r="G64" s="335"/>
+      <c r="H64" s="335"/>
+      <c r="I64" s="262"/>
       <c r="J64" s="1"/>
-      <c r="O64" s="1"/>
-[...10 lines deleted...]
-        <f>B65*D65-(B65*D65*E65)</f>
+      <c r="P64" s="94"/>
+    </row>
+    <row r="65" spans="1:16" ht="51">
+      <c r="A65" s="84"/>
+      <c r="B65" s="43"/>
+      <c r="C65" s="297" t="s">
+        <v>227</v>
+      </c>
+      <c r="D65" s="297" t="s">
+        <v>228</v>
+      </c>
+      <c r="E65" s="297" t="s">
+        <v>229</v>
+      </c>
+      <c r="F65" s="298" t="s">
+        <v>230</v>
+      </c>
+      <c r="G65" s="299" t="s">
+        <v>231</v>
+      </c>
+      <c r="H65" s="39"/>
+      <c r="I65" s="39"/>
+      <c r="J65" s="1"/>
+      <c r="P65" s="94"/>
+    </row>
+    <row r="66" spans="1:16" ht="14.25" customHeight="1">
+      <c r="A66" s="84"/>
+      <c r="B66" s="43"/>
+      <c r="C66" s="301"/>
+      <c r="D66" s="302"/>
+      <c r="E66" s="300"/>
+      <c r="F66" s="305"/>
+      <c r="G66" s="305"/>
+      <c r="J66" s="1"/>
+      <c r="P66" s="94"/>
+    </row>
+    <row r="67" spans="1:16" ht="14.25" customHeight="1">
+      <c r="A67" s="84"/>
+      <c r="B67" s="43"/>
+      <c r="C67" s="303"/>
+      <c r="D67" s="302"/>
+      <c r="E67" s="300"/>
+      <c r="F67" s="305"/>
+      <c r="G67" s="305"/>
+      <c r="J67" s="1"/>
+      <c r="P67" s="94"/>
+    </row>
+    <row r="68" spans="1:16" ht="14.25" customHeight="1">
+      <c r="A68" s="84"/>
+      <c r="B68" s="43"/>
+      <c r="C68" s="303"/>
+      <c r="D68" s="302"/>
+      <c r="E68" s="300"/>
+      <c r="F68" s="305"/>
+      <c r="G68" s="305"/>
+      <c r="J68" s="1"/>
+      <c r="P68" s="94"/>
+    </row>
+    <row r="69" spans="1:16" ht="14.25" customHeight="1">
+      <c r="A69" s="84"/>
+      <c r="B69" s="41"/>
+      <c r="C69" s="303"/>
+      <c r="D69" s="302"/>
+      <c r="E69" s="300"/>
+      <c r="F69" s="305"/>
+      <c r="G69" s="305"/>
+      <c r="J69" s="1"/>
+      <c r="P69" s="94"/>
+    </row>
+    <row r="70" spans="1:16" ht="14.25" customHeight="1">
+      <c r="A70" s="84"/>
+      <c r="B70" s="41"/>
+      <c r="C70" s="304"/>
+      <c r="D70" s="302"/>
+      <c r="E70" s="300"/>
+      <c r="F70" s="305"/>
+      <c r="G70" s="305"/>
+      <c r="J70" s="1"/>
+      <c r="P70" s="94"/>
+    </row>
+    <row r="71" spans="1:16" ht="14.25" customHeight="1">
+      <c r="A71" s="84"/>
+      <c r="B71" s="45"/>
+      <c r="C71" s="45"/>
+      <c r="D71" s="45"/>
+      <c r="E71" s="45"/>
+      <c r="F71" s="45"/>
+      <c r="G71" s="45"/>
+      <c r="H71" s="45"/>
+      <c r="I71" s="45"/>
+      <c r="J71" s="1"/>
+      <c r="P71" s="94"/>
+    </row>
+    <row r="72" spans="1:16" ht="14.25" customHeight="1">
+      <c r="A72" s="171"/>
+      <c r="B72" s="135" t="s">
+        <v>232</v>
+      </c>
+      <c r="C72" s="136"/>
+      <c r="D72" s="137"/>
+      <c r="E72" s="138"/>
+      <c r="F72" s="138"/>
+      <c r="G72" s="139"/>
+      <c r="H72" s="139"/>
+      <c r="I72" s="139"/>
+      <c r="J72" s="1"/>
+      <c r="P72" s="94"/>
+    </row>
+    <row r="73" spans="1:16" ht="14.25" customHeight="1">
+      <c r="A73" s="84"/>
+      <c r="B73" s="335" t="s">
+        <v>233</v>
+      </c>
+      <c r="C73" s="335"/>
+      <c r="D73" s="335"/>
+      <c r="E73" s="335"/>
+      <c r="F73" s="335"/>
+      <c r="G73" s="335"/>
+      <c r="H73" s="335"/>
+      <c r="I73" s="262"/>
+      <c r="J73" s="1"/>
+      <c r="P73" s="94"/>
+    </row>
+    <row r="74" spans="1:16" ht="14.25" customHeight="1">
+      <c r="A74" s="84"/>
+      <c r="B74" s="335"/>
+      <c r="C74" s="335"/>
+      <c r="D74" s="335"/>
+      <c r="E74" s="335"/>
+      <c r="F74" s="335"/>
+      <c r="G74" s="335"/>
+      <c r="H74" s="335"/>
+      <c r="I74" s="262"/>
+      <c r="J74" s="1"/>
+      <c r="O74" s="1"/>
+      <c r="P74" s="94"/>
+    </row>
+    <row r="75" spans="1:16" ht="14.25" customHeight="1">
+      <c r="A75" s="84"/>
+      <c r="B75" s="336" t="s">
+        <v>234</v>
+      </c>
+      <c r="C75" s="336"/>
+      <c r="D75" s="95" t="s">
+        <v>235</v>
+      </c>
+      <c r="E75" s="336" t="s">
+        <v>236</v>
+      </c>
+      <c r="F75" s="336"/>
+      <c r="G75" s="336" t="s">
+        <v>237</v>
+      </c>
+      <c r="H75" s="336"/>
+      <c r="I75" s="263"/>
+      <c r="J75" s="1"/>
+      <c r="O75" s="1"/>
+      <c r="P75" s="94"/>
+    </row>
+    <row r="76" spans="1:16" ht="14.25" customHeight="1">
+      <c r="A76" s="84"/>
+      <c r="B76" s="330"/>
+      <c r="C76" s="330"/>
+      <c r="D76" s="172"/>
+      <c r="E76" s="331"/>
+      <c r="F76" s="331"/>
+      <c r="G76" s="332">
+        <f>B76*D76-(B76*D76*E76)</f>
         <v>0</v>
       </c>
-      <c r="H65" s="311"/>
-[...65 lines deleted...]
-      <c r="P69" s="50"/>
+      <c r="H76" s="332"/>
+      <c r="I76" s="260"/>
+      <c r="J76" s="1"/>
+      <c r="O76" s="1"/>
+      <c r="P76" s="94"/>
+    </row>
+    <row r="77" spans="1:16" ht="4.95" customHeight="1">
+      <c r="A77" s="84"/>
+      <c r="B77" s="258"/>
+      <c r="C77" s="258"/>
+      <c r="D77" s="172"/>
+      <c r="E77" s="259"/>
+      <c r="F77" s="259"/>
+      <c r="G77" s="260"/>
+      <c r="H77" s="260"/>
+      <c r="I77" s="260"/>
+      <c r="J77" s="1"/>
+      <c r="O77" s="1"/>
+      <c r="P77" s="94"/>
+    </row>
+    <row r="78" spans="1:16" ht="12" customHeight="1">
+      <c r="A78" s="84"/>
+      <c r="B78" s="282" t="s">
+        <v>238</v>
+      </c>
+      <c r="C78" s="258"/>
+      <c r="D78" s="172"/>
+      <c r="E78" s="259"/>
+      <c r="F78" s="259"/>
+      <c r="G78" s="260"/>
+      <c r="H78" s="260"/>
+      <c r="I78" s="260"/>
+      <c r="J78" s="1"/>
+      <c r="O78" s="1"/>
+      <c r="P78" s="94"/>
+    </row>
+    <row r="79" spans="1:16" ht="55.5" customHeight="1">
+      <c r="A79" s="84"/>
+      <c r="B79" s="341"/>
+      <c r="C79" s="341"/>
+      <c r="D79" s="341"/>
+      <c r="E79" s="341"/>
+      <c r="F79" s="341"/>
+      <c r="G79" s="341"/>
+      <c r="H79" s="341"/>
+      <c r="I79" s="341"/>
+      <c r="J79" s="1"/>
+      <c r="O79" s="1"/>
+      <c r="P79" s="94"/>
+    </row>
+    <row r="80" spans="1:16" ht="7.2" customHeight="1">
+      <c r="A80" s="49"/>
+      <c r="B80" s="33"/>
+      <c r="C80" s="33"/>
+      <c r="D80" s="33"/>
+      <c r="E80" s="33"/>
+      <c r="F80" s="33"/>
+      <c r="G80" s="33"/>
+      <c r="H80" s="33"/>
+      <c r="I80" s="33"/>
+      <c r="J80" s="33"/>
+      <c r="K80" s="33"/>
+      <c r="L80" s="33"/>
+      <c r="M80" s="33"/>
+      <c r="N80" s="33"/>
+      <c r="O80" s="33"/>
+      <c r="P80" s="50"/>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1"/>
-  <mergeCells count="15">
-    <mergeCell ref="B68:I68"/>
+  <mergeCells count="18">
+    <mergeCell ref="B56:E56"/>
+    <mergeCell ref="B79:I79"/>
     <mergeCell ref="B4:M4"/>
-    <mergeCell ref="B65:C65"/>
-[...1 lines deleted...]
-    <mergeCell ref="G65:H65"/>
+    <mergeCell ref="B76:C76"/>
+    <mergeCell ref="E76:F76"/>
+    <mergeCell ref="G76:H76"/>
     <mergeCell ref="B7:H9"/>
     <mergeCell ref="B20:H22"/>
     <mergeCell ref="B44:H45"/>
-    <mergeCell ref="G64:H64"/>
-[...2 lines deleted...]
-    <mergeCell ref="B62:H63"/>
+    <mergeCell ref="G75:H75"/>
+    <mergeCell ref="E75:F75"/>
+    <mergeCell ref="B75:C75"/>
+    <mergeCell ref="B73:H74"/>
     <mergeCell ref="B32:H34"/>
     <mergeCell ref="F56:I56"/>
     <mergeCell ref="B59:I59"/>
+    <mergeCell ref="B63:H64"/>
+    <mergeCell ref="B54:C54"/>
   </mergeCells>
   <conditionalFormatting sqref="C40">
-    <cfRule type="containsBlanks" dxfId="15" priority="3">
+    <cfRule type="containsBlanks" dxfId="20" priority="10">
       <formula>LEN(TRIM(C40))=0</formula>
     </cfRule>
   </conditionalFormatting>
+  <conditionalFormatting sqref="C70">
+    <cfRule type="containsBlanks" dxfId="19" priority="6">
+      <formula>LEN(TRIM(C70))=0</formula>
+    </cfRule>
+  </conditionalFormatting>
   <conditionalFormatting sqref="C12:E15 N23:N35">
-    <cfRule type="containsBlanks" dxfId="14" priority="8">
+    <cfRule type="containsBlanks" dxfId="18" priority="15">
       <formula>LEN(TRIM(C12))=0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C36:E40">
-    <cfRule type="containsBlanks" dxfId="13" priority="4">
+    <cfRule type="containsBlanks" dxfId="17" priority="11">
       <formula>LEN(TRIM(C36))=0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C47:E50">
-    <cfRule type="containsBlanks" dxfId="12" priority="7">
+    <cfRule type="containsBlanks" dxfId="16" priority="14">
       <formula>LEN(TRIM(C47))=0</formula>
     </cfRule>
   </conditionalFormatting>
+  <conditionalFormatting sqref="C66:G69">
+    <cfRule type="containsBlanks" dxfId="15" priority="1">
+      <formula>LEN(TRIM(C66))=0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C70:G70">
+    <cfRule type="containsBlanks" dxfId="14" priority="7">
+      <formula>LEN(TRIM(C70))=0</formula>
+    </cfRule>
+  </conditionalFormatting>
   <conditionalFormatting sqref="F56 B59">
-    <cfRule type="containsBlanks" dxfId="11" priority="1">
+    <cfRule type="containsBlanks" dxfId="13" priority="8">
       <formula>LEN(TRIM(B56))=0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G36:G40">
-    <cfRule type="containsBlanks" dxfId="10" priority="2">
+    <cfRule type="containsBlanks" dxfId="12" priority="9">
       <formula>LEN(TRIM(G36))=0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I24:I28">
-    <cfRule type="containsBlanks" dxfId="9" priority="6">
+    <cfRule type="containsBlanks" dxfId="11" priority="13">
       <formula>LEN(TRIM(I24))=0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I47:I51">
-    <cfRule type="containsBlanks" dxfId="8" priority="5">
+    <cfRule type="containsBlanks" dxfId="10" priority="12">
       <formula>LEN(TRIM(I47))=0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="M13:M14 L18:M19 M34:M35">
-    <cfRule type="containsText" dxfId="7" priority="9" stopIfTrue="1" operator="containsText" text="Indicate">
+    <cfRule type="containsText" dxfId="9" priority="16" stopIfTrue="1" operator="containsText" text="Indicate">
       <formula>NOT(ISERROR(SEARCH("Indicate",L13)))</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="N11:N14 C16:E16 N17:N19 C24:E28 C51:E51 M13:M14 M34:M35 N9:O10 G24:G28 L43:N44 B65:F65 B68">
-    <cfRule type="containsBlanks" dxfId="6" priority="11">
+  <conditionalFormatting sqref="N11:N14 C16:E16 N17:N19 C24:E28 C51:E51 M13:M14 M34:M35 N9:O10 G24:G28 L43:N44 B76:F76 B79">
+    <cfRule type="containsBlanks" dxfId="8" priority="18">
       <formula>LEN(TRIM(B9))=0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="N35 N14 C16 N19 C28 N39 C51">
-    <cfRule type="containsBlanks" dxfId="5" priority="10">
+    <cfRule type="containsBlanks" dxfId="7" priority="17">
       <formula>LEN(TRIM(C14))=0</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F56" xr:uid="{07423109-B489-4289-BB0B-3F7E75E1EF94}">
-      <formula1>"Yes,No,Some (Please Explain Below)"</formula1>
+      <formula1>"Oui,Non,En partie (veuillez expliquer ci-dessous)"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.3" footer="0.3"/>
   <pageSetup fitToWidth="0" fitToHeight="0" orientation="portrait" r:id="rId1"/>
+  <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{756426AE-F3D1-DC41-A2C0-11C42384FAB8}">
   <sheetPr codeName="Sheet5">
     <tabColor rgb="FF123985"/>
   </sheetPr>
   <dimension ref="A1:D36"/>
   <sheetViews>
-    <sheetView showGridLines="0" showRowColHeaders="0" tabSelected="1" showRuler="0" topLeftCell="A12" zoomScale="150" zoomScaleNormal="150" zoomScalePageLayoutView="125" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" showRowColHeaders="0" showRuler="0" zoomScale="150" zoomScaleNormal="150" zoomScalePageLayoutView="125" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="12" defaultRowHeight="18.899999999999999" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="12" defaultRowHeight="19.2" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="4.42578125" customWidth="1"/>
     <col min="2" max="2" width="96.42578125" customWidth="1"/>
-    <col min="3" max="3" width="29.140625" customWidth="1"/>
+    <col min="3" max="3" width="29.28515625" customWidth="1"/>
     <col min="4" max="4" width="4.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="29.1" customHeight="1">
+    <row r="1" spans="1:4" ht="28.95" customHeight="1">
       <c r="A1" s="21"/>
-      <c r="B1" s="181" t="s">
-[...3 lines deleted...]
-      <c r="D1" s="180" t="str">
+      <c r="B1" s="179" t="s">
+        <v>239</v>
+      </c>
+      <c r="C1" s="177"/>
+      <c r="D1" s="178" t="str">
         <f>IF(ISBLANK(Project_Name), "", UPPER(Project_Name))</f>
         <v/>
       </c>
     </row>
-    <row r="2" spans="1:4" ht="35.1" customHeight="1">
+    <row r="2" spans="1:4" ht="34.950000000000003" customHeight="1">
       <c r="A2" s="3"/>
-      <c r="B2" s="321" t="s">
-[...2 lines deleted...]
-      <c r="C2" s="321"/>
+      <c r="B2" s="345" t="s">
+        <v>240</v>
+      </c>
+      <c r="C2" s="345"/>
       <c r="D2" s="5"/>
     </row>
-    <row r="3" spans="1:4" ht="84.9" customHeight="1">
+    <row r="3" spans="1:4" ht="85.2" customHeight="1">
       <c r="A3" s="3"/>
-      <c r="B3" s="322"/>
-      <c r="C3" s="322"/>
+      <c r="B3" s="346"/>
+      <c r="C3" s="346"/>
       <c r="D3" s="5"/>
     </row>
     <row r="4" spans="1:4" ht="30" customHeight="1">
       <c r="A4" s="70"/>
-      <c r="B4" s="324" t="s">
-[...2 lines deleted...]
-      <c r="C4" s="323"/>
+      <c r="B4" s="348" t="s">
+        <v>241</v>
+      </c>
+      <c r="C4" s="347"/>
       <c r="D4" s="71"/>
     </row>
-    <row r="5" spans="1:4" ht="84.9" customHeight="1">
+    <row r="5" spans="1:4" ht="85.2" customHeight="1">
       <c r="A5" s="70"/>
-      <c r="B5" s="322"/>
-      <c r="C5" s="322"/>
+      <c r="B5" s="346"/>
+      <c r="C5" s="346"/>
       <c r="D5" s="71"/>
     </row>
     <row r="6" spans="1:4" ht="30" customHeight="1">
       <c r="A6" s="70"/>
-      <c r="B6" s="323" t="s">
-[...2 lines deleted...]
-      <c r="C6" s="323"/>
+      <c r="B6" s="347" t="s">
+        <v>242</v>
+      </c>
+      <c r="C6" s="347"/>
       <c r="D6" s="71"/>
     </row>
-    <row r="7" spans="1:4" ht="84.9" customHeight="1">
+    <row r="7" spans="1:4" ht="85.2" customHeight="1">
       <c r="A7" s="70"/>
-      <c r="B7" s="322"/>
-      <c r="C7" s="322"/>
+      <c r="B7" s="346"/>
+      <c r="C7" s="346"/>
       <c r="D7" s="71"/>
     </row>
-    <row r="8" spans="1:4" ht="30.9" customHeight="1">
+    <row r="8" spans="1:4" ht="31.2" customHeight="1">
       <c r="A8" s="70"/>
-      <c r="B8" s="323" t="s">
-[...2 lines deleted...]
-      <c r="C8" s="323"/>
+      <c r="B8" s="347" t="s">
+        <v>243</v>
+      </c>
+      <c r="C8" s="347"/>
       <c r="D8" s="71"/>
     </row>
-    <row r="9" spans="1:4" ht="84.9" customHeight="1">
+    <row r="9" spans="1:4" ht="85.2" customHeight="1">
       <c r="A9" s="70"/>
-      <c r="B9" s="322"/>
-      <c r="C9" s="322"/>
+      <c r="B9" s="346"/>
+      <c r="C9" s="346"/>
       <c r="D9" s="71"/>
     </row>
-    <row r="10" spans="1:4" ht="10.199999999999999">
+    <row r="10" spans="1:4" ht="24" customHeight="1">
       <c r="A10" s="70"/>
-      <c r="B10" s="321" t="s">
-[...2 lines deleted...]
-      <c r="C10" s="321"/>
+      <c r="B10" s="345" t="s">
+        <v>244</v>
+      </c>
+      <c r="C10" s="345"/>
       <c r="D10" s="71"/>
     </row>
-    <row r="11" spans="1:4" ht="84.9" customHeight="1">
+    <row r="11" spans="1:4" ht="85.2" customHeight="1">
       <c r="A11" s="70"/>
-      <c r="B11" s="322"/>
-      <c r="C11" s="322"/>
+      <c r="B11" s="346"/>
+      <c r="C11" s="346"/>
       <c r="D11" s="71"/>
     </row>
     <row r="12" spans="1:4" ht="43.5" customHeight="1">
       <c r="A12" s="70"/>
-      <c r="B12" s="323" t="s">
-[...2 lines deleted...]
-      <c r="C12" s="323"/>
+      <c r="B12" s="347" t="s">
+        <v>245</v>
+      </c>
+      <c r="C12" s="347"/>
       <c r="D12" s="71"/>
     </row>
-    <row r="13" spans="1:4" ht="84.9" customHeight="1">
+    <row r="13" spans="1:4" ht="85.2" customHeight="1">
       <c r="A13" s="70"/>
-      <c r="B13" s="322"/>
-      <c r="C13" s="322"/>
+      <c r="B13" s="346"/>
+      <c r="C13" s="346"/>
       <c r="D13" s="71"/>
     </row>
     <row r="14" spans="1:4" ht="30" customHeight="1">
       <c r="A14" s="70"/>
-      <c r="B14" s="318" t="s">
-[...2 lines deleted...]
-      <c r="C14" s="319"/>
+      <c r="B14" s="342" t="s">
+        <v>246</v>
+      </c>
+      <c r="C14" s="343"/>
       <c r="D14" s="71"/>
     </row>
-    <row r="15" spans="1:4" ht="84.9" customHeight="1">
+    <row r="15" spans="1:4" ht="85.2" customHeight="1">
       <c r="A15" s="70"/>
-      <c r="B15" s="320"/>
-      <c r="C15" s="320"/>
+      <c r="B15" s="344"/>
+      <c r="C15" s="344"/>
       <c r="D15" s="71"/>
     </row>
     <row r="16" spans="1:4" ht="30" customHeight="1">
       <c r="A16" s="70"/>
-      <c r="B16" s="318" t="s">
-[...2 lines deleted...]
-      <c r="C16" s="319"/>
+      <c r="B16" s="342" t="s">
+        <v>247</v>
+      </c>
+      <c r="C16" s="343"/>
       <c r="D16" s="71"/>
     </row>
-    <row r="17" spans="1:4" ht="84.9" customHeight="1">
+    <row r="17" spans="1:4" ht="85.2" customHeight="1">
       <c r="A17" s="70"/>
-      <c r="B17" s="320"/>
-      <c r="C17" s="320"/>
+      <c r="B17" s="344"/>
+      <c r="C17" s="344"/>
       <c r="D17" s="71"/>
     </row>
-    <row r="18" spans="1:4" ht="18.899999999999999" customHeight="1">
+    <row r="18" spans="1:4" ht="19.2" customHeight="1">
       <c r="A18" s="70"/>
       <c r="B18" s="1"/>
       <c r="C18" s="1"/>
       <c r="D18" s="71"/>
     </row>
-    <row r="19" spans="1:4" ht="18.899999999999999" customHeight="1">
+    <row r="19" spans="1:4" ht="19.2" customHeight="1">
       <c r="A19" s="49"/>
       <c r="B19" s="33"/>
       <c r="C19" s="33"/>
       <c r="D19" s="50"/>
     </row>
-    <row r="20" spans="1:4" ht="18.899999999999999" customHeight="1">
+    <row r="20" spans="1:4" ht="19.2" customHeight="1">
       <c r="A20" s="1"/>
       <c r="B20" s="1"/>
       <c r="C20" s="1"/>
       <c r="D20" s="1"/>
     </row>
-    <row r="21" spans="1:4" ht="18.899999999999999" customHeight="1">
+    <row r="21" spans="1:4" ht="19.2" customHeight="1">
       <c r="A21" s="1"/>
       <c r="B21" s="1"/>
       <c r="C21" s="1"/>
       <c r="D21" s="1"/>
     </row>
-    <row r="22" spans="1:4" ht="18.899999999999999" customHeight="1">
+    <row r="22" spans="1:4" ht="19.2" customHeight="1">
       <c r="A22" s="1"/>
       <c r="B22" s="1"/>
       <c r="C22" s="1"/>
       <c r="D22" s="1"/>
     </row>
-    <row r="23" spans="1:4" ht="18.899999999999999" customHeight="1">
+    <row r="23" spans="1:4" ht="19.2" customHeight="1">
       <c r="A23" s="1"/>
       <c r="B23" s="1"/>
       <c r="C23" s="1"/>
       <c r="D23" s="1"/>
     </row>
-    <row r="24" spans="1:4" ht="18.899999999999999" customHeight="1">
+    <row r="24" spans="1:4" ht="19.2" customHeight="1">
       <c r="A24" s="1"/>
       <c r="B24" s="1"/>
       <c r="C24" s="1"/>
       <c r="D24" s="1"/>
     </row>
-    <row r="25" spans="1:4" ht="18.899999999999999" customHeight="1">
+    <row r="25" spans="1:4" ht="19.2" customHeight="1">
       <c r="A25" s="1"/>
       <c r="B25" s="1"/>
       <c r="C25" s="1"/>
       <c r="D25" s="1"/>
     </row>
-    <row r="26" spans="1:4" ht="18.899999999999999" customHeight="1">
+    <row r="26" spans="1:4" ht="19.2" customHeight="1">
       <c r="A26" s="1"/>
       <c r="B26" s="1"/>
       <c r="C26" s="1"/>
       <c r="D26" s="1"/>
     </row>
-    <row r="27" spans="1:4" ht="18.899999999999999" customHeight="1">
+    <row r="27" spans="1:4" ht="19.2" customHeight="1">
       <c r="A27" s="1"/>
       <c r="B27" s="1"/>
       <c r="C27" s="1"/>
       <c r="D27" s="1"/>
     </row>
-    <row r="28" spans="1:4" ht="18.899999999999999" customHeight="1">
+    <row r="28" spans="1:4" ht="19.2" customHeight="1">
       <c r="A28" s="1"/>
       <c r="B28" s="1"/>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
     </row>
-    <row r="29" spans="1:4" ht="18.899999999999999" customHeight="1">
+    <row r="29" spans="1:4" ht="19.2" customHeight="1">
       <c r="A29" s="1"/>
       <c r="B29" s="1"/>
       <c r="C29" s="1"/>
       <c r="D29" s="1"/>
     </row>
-    <row r="30" spans="1:4" ht="18.899999999999999" customHeight="1">
+    <row r="30" spans="1:4" ht="19.2" customHeight="1">
       <c r="A30" s="1"/>
       <c r="B30" s="1"/>
       <c r="C30" s="1"/>
       <c r="D30" s="1"/>
     </row>
-    <row r="31" spans="1:4" ht="18.899999999999999" customHeight="1">
+    <row r="31" spans="1:4" ht="19.2" customHeight="1">
       <c r="A31" s="1"/>
       <c r="B31" s="1"/>
       <c r="C31" s="1"/>
       <c r="D31" s="1"/>
     </row>
-    <row r="32" spans="1:4" ht="18.899999999999999" customHeight="1">
+    <row r="32" spans="1:4" ht="19.2" customHeight="1">
       <c r="A32" s="1"/>
       <c r="B32" s="1"/>
       <c r="C32" s="1"/>
       <c r="D32" s="1"/>
     </row>
-    <row r="33" spans="1:4" ht="18.899999999999999" customHeight="1">
+    <row r="33" spans="1:4" ht="19.2" customHeight="1">
       <c r="A33" s="1"/>
       <c r="B33" s="1"/>
       <c r="C33" s="1"/>
       <c r="D33" s="1"/>
     </row>
-    <row r="34" spans="1:4" ht="18.899999999999999" customHeight="1">
+    <row r="34" spans="1:4" ht="19.2" customHeight="1">
       <c r="A34" s="1"/>
       <c r="B34" s="1"/>
       <c r="C34" s="1"/>
       <c r="D34" s="1"/>
     </row>
-    <row r="35" spans="1:4" ht="18.899999999999999" customHeight="1">
+    <row r="35" spans="1:4" ht="19.2" customHeight="1">
       <c r="A35" s="1"/>
       <c r="B35" s="1"/>
       <c r="C35" s="1"/>
       <c r="D35" s="1"/>
     </row>
-    <row r="36" spans="1:4" ht="18.899999999999999" customHeight="1">
+    <row r="36" spans="1:4" ht="19.2" customHeight="1">
       <c r="A36" s="1"/>
       <c r="B36" s="1"/>
       <c r="C36" s="1"/>
       <c r="D36" s="1"/>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1"/>
   <mergeCells count="16">
     <mergeCell ref="B9:C9"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="B2:C2"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="B7:C7"/>
     <mergeCell ref="B16:C16"/>
     <mergeCell ref="B17:C17"/>
     <mergeCell ref="B10:C10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="B12:C12"/>
     <mergeCell ref="B13:C13"/>
     <mergeCell ref="B14:C14"/>
     <mergeCell ref="B15:C15"/>
   </mergeCells>
   <conditionalFormatting sqref="B3:C3 B5:C5 B7:C7 B9:C9 B11:C11 B15:C15 B17:C17">
-    <cfRule type="containsBlanks" dxfId="4" priority="10">
+    <cfRule type="containsBlanks" dxfId="6" priority="10">
       <formula>LEN(TRIM(B3))=0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B13:C13">
-    <cfRule type="containsBlanks" dxfId="3" priority="1">
+    <cfRule type="containsBlanks" dxfId="5" priority="1">
       <formula>LEN(TRIM(B13))=0</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="1">
-    <dataValidation type="textLength" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Exceeds Limit of 500 Characters" error=" " sqref="B5 B3 B17 B15 B11" xr:uid="{8D813534-6C58-BA4F-B9D1-D54BE5EC64DD}">
+    <dataValidation type="textLength" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Dépasse la limite de 500 caractères" error=" " sqref="B5 B3 B17 B15 B11" xr:uid="{8D813534-6C58-BA4F-B9D1-D54BE5EC64DD}">
       <formula1>0</formula1>
       <formula2>1000</formula2>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.3" footer="0.3"/>
   <pageSetup scale="99" fitToWidth="0" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="11" max="16383" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D6569581-6967-4527-ABEF-205126D3F4C1}">
+  <sheetPr>
+    <tabColor rgb="FF123985"/>
+  </sheetPr>
+  <dimension ref="A1:D24"/>
+  <sheetViews>
+    <sheetView showGridLines="0" showRowColHeaders="0" showRuler="0" zoomScale="150" zoomScaleNormal="150" zoomScalePageLayoutView="125" workbookViewId="0">
+      <selection activeCell="E3" sqref="E3"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="12" defaultRowHeight="19.2" customHeight="1"/>
+  <cols>
+    <col min="1" max="1" width="4.42578125" customWidth="1"/>
+    <col min="2" max="2" width="96.42578125" customWidth="1"/>
+    <col min="3" max="3" width="29.28515625" customWidth="1"/>
+    <col min="4" max="4" width="4.42578125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:4" ht="28.95" customHeight="1">
+      <c r="A1" s="21"/>
+      <c r="B1" s="179" t="s">
+        <v>248</v>
+      </c>
+      <c r="C1" s="177"/>
+      <c r="D1" s="178" t="str">
+        <f>IF(ISBLANK(Project_Name), "", UPPER(Project_Name))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="2" spans="1:4" ht="41.4" customHeight="1">
+      <c r="A2" s="3"/>
+      <c r="B2" s="345" t="s">
+        <v>249</v>
+      </c>
+      <c r="C2" s="345"/>
+      <c r="D2" s="5"/>
+    </row>
+    <row r="3" spans="1:4" ht="85.2" customHeight="1">
+      <c r="A3" s="3"/>
+      <c r="B3" s="346"/>
+      <c r="C3" s="346"/>
+      <c r="D3" s="5"/>
+    </row>
+    <row r="4" spans="1:4" ht="30" customHeight="1">
+      <c r="A4" s="70"/>
+      <c r="B4" s="348" t="s">
+        <v>250</v>
+      </c>
+      <c r="C4" s="347"/>
+      <c r="D4" s="71"/>
+    </row>
+    <row r="5" spans="1:4" ht="85.2" customHeight="1">
+      <c r="A5" s="70"/>
+      <c r="B5" s="346"/>
+      <c r="C5" s="346"/>
+      <c r="D5" s="71"/>
+    </row>
+    <row r="6" spans="1:4" ht="19.2" customHeight="1">
+      <c r="A6" s="70"/>
+      <c r="B6" s="1"/>
+      <c r="C6" s="1"/>
+      <c r="D6" s="71"/>
+    </row>
+    <row r="7" spans="1:4" ht="19.2" customHeight="1">
+      <c r="A7" s="49"/>
+      <c r="B7" s="33"/>
+      <c r="C7" s="33"/>
+      <c r="D7" s="50"/>
+    </row>
+    <row r="8" spans="1:4" ht="19.2" customHeight="1">
+      <c r="A8" s="1"/>
+      <c r="B8" s="1"/>
+      <c r="C8" s="1"/>
+      <c r="D8" s="1"/>
+    </row>
+    <row r="9" spans="1:4" ht="19.2" customHeight="1">
+      <c r="A9" s="1"/>
+      <c r="B9" s="1"/>
+      <c r="C9" s="1"/>
+      <c r="D9" s="1"/>
+    </row>
+    <row r="10" spans="1:4" ht="19.2" customHeight="1">
+      <c r="A10" s="1"/>
+      <c r="B10" s="1"/>
+      <c r="C10" s="1"/>
+      <c r="D10" s="1"/>
+    </row>
+    <row r="11" spans="1:4" ht="19.2" customHeight="1">
+      <c r="A11" s="1"/>
+      <c r="B11" s="1"/>
+      <c r="C11" s="1"/>
+      <c r="D11" s="1"/>
+    </row>
+    <row r="12" spans="1:4" ht="19.2" customHeight="1">
+      <c r="A12" s="1"/>
+      <c r="B12" s="1"/>
+      <c r="C12" s="1"/>
+      <c r="D12" s="1"/>
+    </row>
+    <row r="13" spans="1:4" ht="19.2" customHeight="1">
+      <c r="A13" s="1"/>
+      <c r="B13" s="1"/>
+      <c r="C13" s="1"/>
+      <c r="D13" s="1"/>
+    </row>
+    <row r="14" spans="1:4" ht="19.2" customHeight="1">
+      <c r="A14" s="1"/>
+      <c r="B14" s="1"/>
+      <c r="C14" s="1"/>
+      <c r="D14" s="1"/>
+    </row>
+    <row r="15" spans="1:4" ht="19.2" customHeight="1">
+      <c r="A15" s="1"/>
+      <c r="B15" s="1"/>
+      <c r="C15" s="1"/>
+      <c r="D15" s="1"/>
+    </row>
+    <row r="16" spans="1:4" ht="19.2" customHeight="1">
+      <c r="A16" s="1"/>
+      <c r="B16" s="1"/>
+      <c r="C16" s="1"/>
+      <c r="D16" s="1"/>
+    </row>
+    <row r="17" spans="1:4" ht="19.2" customHeight="1">
+      <c r="A17" s="1"/>
+      <c r="B17" s="1"/>
+      <c r="C17" s="1"/>
+      <c r="D17" s="1"/>
+    </row>
+    <row r="18" spans="1:4" ht="19.2" customHeight="1">
+      <c r="A18" s="1"/>
+      <c r="B18" s="1"/>
+      <c r="C18" s="1"/>
+      <c r="D18" s="1"/>
+    </row>
+    <row r="19" spans="1:4" ht="19.2" customHeight="1">
+      <c r="A19" s="1"/>
+      <c r="B19" s="1"/>
+      <c r="C19" s="1"/>
+      <c r="D19" s="1"/>
+    </row>
+    <row r="20" spans="1:4" ht="19.2" customHeight="1">
+      <c r="A20" s="1"/>
+      <c r="B20" s="1"/>
+      <c r="C20" s="1"/>
+      <c r="D20" s="1"/>
+    </row>
+    <row r="21" spans="1:4" ht="19.2" customHeight="1">
+      <c r="A21" s="1"/>
+      <c r="B21" s="1"/>
+      <c r="C21" s="1"/>
+      <c r="D21" s="1"/>
+    </row>
+    <row r="22" spans="1:4" ht="19.2" customHeight="1">
+      <c r="A22" s="1"/>
+      <c r="B22" s="1"/>
+      <c r="C22" s="1"/>
+      <c r="D22" s="1"/>
+    </row>
+    <row r="23" spans="1:4" ht="19.2" customHeight="1">
+      <c r="A23" s="1"/>
+      <c r="B23" s="1"/>
+      <c r="C23" s="1"/>
+      <c r="D23" s="1"/>
+    </row>
+    <row r="24" spans="1:4" ht="19.2" customHeight="1">
+      <c r="A24" s="1"/>
+      <c r="B24" s="1"/>
+      <c r="C24" s="1"/>
+      <c r="D24" s="1"/>
+    </row>
+  </sheetData>
+  <sheetProtection selectLockedCells="1"/>
+  <mergeCells count="4">
+    <mergeCell ref="B2:C2"/>
+    <mergeCell ref="B3:C3"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="B5:C5"/>
+  </mergeCells>
+  <conditionalFormatting sqref="B3:C3 B5:C5">
+    <cfRule type="containsBlanks" dxfId="4" priority="2">
+      <formula>LEN(TRIM(B3))=0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <dataValidations count="1">
+    <dataValidation type="textLength" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Dépasse la limite de 500 caractères" error=" " sqref="B5 B3" xr:uid="{41BDDC86-872B-4E67-98D5-E79A66EA6CA2}">
+      <formula1>0</formula1>
+      <formula2>1000</formula2>
+    </dataValidation>
+  </dataValidations>
+  <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.3" footer="0.3"/>
+  <pageSetup scale="99" fitToWidth="0" fitToHeight="0" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C0385CDD-BAF4-44C0-9F49-8ED19BD2C747}">
+  <sheetPr>
+    <tabColor rgb="FF123985"/>
+  </sheetPr>
+  <dimension ref="A1:D28"/>
+  <sheetViews>
+    <sheetView showGridLines="0" showRowColHeaders="0" showRuler="0" zoomScale="150" zoomScaleNormal="150" zoomScalePageLayoutView="125" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="12" defaultRowHeight="19.2" customHeight="1"/>
+  <cols>
+    <col min="1" max="1" width="4.42578125" customWidth="1"/>
+    <col min="2" max="2" width="96.42578125" customWidth="1"/>
+    <col min="3" max="3" width="29.28515625" customWidth="1"/>
+    <col min="4" max="4" width="4.42578125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:4" ht="28.95" customHeight="1">
+      <c r="A1" s="21"/>
+      <c r="B1" s="179" t="s">
+        <v>251</v>
+      </c>
+      <c r="C1" s="177"/>
+      <c r="D1" s="178" t="str">
+        <f>IF(ISBLANK(Project_Name), "", UPPER(Project_Name))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="2" spans="1:4" ht="44.4" customHeight="1">
+      <c r="A2" s="3"/>
+      <c r="B2" s="345" t="s">
+        <v>252</v>
+      </c>
+      <c r="C2" s="345"/>
+      <c r="D2" s="5"/>
+    </row>
+    <row r="3" spans="1:4" ht="85.2" customHeight="1">
+      <c r="A3" s="3"/>
+      <c r="B3" s="346"/>
+      <c r="C3" s="346"/>
+      <c r="D3" s="5"/>
+    </row>
+    <row r="4" spans="1:4" ht="30" customHeight="1">
+      <c r="A4" s="70"/>
+      <c r="B4" s="348" t="s">
+        <v>253</v>
+      </c>
+      <c r="C4" s="347"/>
+      <c r="D4" s="71"/>
+    </row>
+    <row r="5" spans="1:4" ht="85.2" customHeight="1">
+      <c r="A5" s="70"/>
+      <c r="B5" s="346"/>
+      <c r="C5" s="346"/>
+      <c r="D5" s="71"/>
+    </row>
+    <row r="6" spans="1:4" ht="30" customHeight="1">
+      <c r="A6" s="70"/>
+      <c r="B6" s="347" t="s">
+        <v>254</v>
+      </c>
+      <c r="C6" s="347"/>
+      <c r="D6" s="71"/>
+    </row>
+    <row r="7" spans="1:4" ht="85.2" customHeight="1">
+      <c r="A7" s="70"/>
+      <c r="B7" s="346"/>
+      <c r="C7" s="346"/>
+      <c r="D7" s="71"/>
+    </row>
+    <row r="8" spans="1:4" ht="42" customHeight="1">
+      <c r="A8" s="70"/>
+      <c r="B8" s="349" t="s">
+        <v>255</v>
+      </c>
+      <c r="C8" s="347"/>
+      <c r="D8" s="71"/>
+    </row>
+    <row r="9" spans="1:4" ht="85.2" customHeight="1">
+      <c r="A9" s="70"/>
+      <c r="B9" s="346"/>
+      <c r="C9" s="346"/>
+      <c r="D9" s="71"/>
+    </row>
+    <row r="10" spans="1:4" ht="19.2" customHeight="1">
+      <c r="A10" s="70"/>
+      <c r="B10" s="1"/>
+      <c r="C10" s="1"/>
+      <c r="D10" s="71"/>
+    </row>
+    <row r="11" spans="1:4" ht="19.2" customHeight="1">
+      <c r="A11" s="49"/>
+      <c r="B11" s="33"/>
+      <c r="C11" s="33"/>
+      <c r="D11" s="50"/>
+    </row>
+    <row r="12" spans="1:4" ht="19.2" customHeight="1">
+      <c r="A12" s="1"/>
+      <c r="B12" s="1"/>
+      <c r="C12" s="1"/>
+      <c r="D12" s="1"/>
+    </row>
+    <row r="13" spans="1:4" ht="19.2" customHeight="1">
+      <c r="A13" s="1"/>
+      <c r="B13" s="1"/>
+      <c r="C13" s="1"/>
+      <c r="D13" s="1"/>
+    </row>
+    <row r="14" spans="1:4" ht="19.2" customHeight="1">
+      <c r="A14" s="1"/>
+      <c r="B14" s="1"/>
+      <c r="C14" s="1"/>
+      <c r="D14" s="1"/>
+    </row>
+    <row r="15" spans="1:4" ht="19.2" customHeight="1">
+      <c r="A15" s="1"/>
+      <c r="B15" s="1"/>
+      <c r="C15" s="1"/>
+      <c r="D15" s="1"/>
+    </row>
+    <row r="16" spans="1:4" ht="19.2" customHeight="1">
+      <c r="A16" s="1"/>
+      <c r="B16" s="1"/>
+      <c r="C16" s="1"/>
+      <c r="D16" s="1"/>
+    </row>
+    <row r="17" spans="1:4" ht="19.2" customHeight="1">
+      <c r="A17" s="1"/>
+      <c r="B17" s="1"/>
+      <c r="C17" s="1"/>
+      <c r="D17" s="1"/>
+    </row>
+    <row r="18" spans="1:4" ht="19.2" customHeight="1">
+      <c r="A18" s="1"/>
+      <c r="B18" s="1"/>
+      <c r="C18" s="1"/>
+      <c r="D18" s="1"/>
+    </row>
+    <row r="19" spans="1:4" ht="19.2" customHeight="1">
+      <c r="A19" s="1"/>
+      <c r="B19" s="1"/>
+      <c r="C19" s="1"/>
+      <c r="D19" s="1"/>
+    </row>
+    <row r="20" spans="1:4" ht="19.2" customHeight="1">
+      <c r="A20" s="1"/>
+      <c r="B20" s="1"/>
+      <c r="C20" s="1"/>
+      <c r="D20" s="1"/>
+    </row>
+    <row r="21" spans="1:4" ht="19.2" customHeight="1">
+      <c r="A21" s="1"/>
+      <c r="B21" s="1"/>
+      <c r="C21" s="1"/>
+      <c r="D21" s="1"/>
+    </row>
+    <row r="22" spans="1:4" ht="19.2" customHeight="1">
+      <c r="A22" s="1"/>
+      <c r="B22" s="1"/>
+      <c r="C22" s="1"/>
+      <c r="D22" s="1"/>
+    </row>
+    <row r="23" spans="1:4" ht="19.2" customHeight="1">
+      <c r="A23" s="1"/>
+      <c r="B23" s="1"/>
+      <c r="C23" s="1"/>
+      <c r="D23" s="1"/>
+    </row>
+    <row r="24" spans="1:4" ht="19.2" customHeight="1">
+      <c r="A24" s="1"/>
+      <c r="B24" s="1"/>
+      <c r="C24" s="1"/>
+      <c r="D24" s="1"/>
+    </row>
+    <row r="25" spans="1:4" ht="19.2" customHeight="1">
+      <c r="A25" s="1"/>
+      <c r="B25" s="1"/>
+      <c r="C25" s="1"/>
+      <c r="D25" s="1"/>
+    </row>
+    <row r="26" spans="1:4" ht="19.2" customHeight="1">
+      <c r="A26" s="1"/>
+      <c r="B26" s="1"/>
+      <c r="C26" s="1"/>
+      <c r="D26" s="1"/>
+    </row>
+    <row r="27" spans="1:4" ht="19.2" customHeight="1">
+      <c r="A27" s="1"/>
+      <c r="B27" s="1"/>
+      <c r="C27" s="1"/>
+      <c r="D27" s="1"/>
+    </row>
+    <row r="28" spans="1:4" ht="19.2" customHeight="1">
+      <c r="A28" s="1"/>
+      <c r="B28" s="1"/>
+      <c r="C28" s="1"/>
+      <c r="D28" s="1"/>
+    </row>
+  </sheetData>
+  <sheetProtection selectLockedCells="1"/>
+  <mergeCells count="8">
+    <mergeCell ref="B8:C8"/>
+    <mergeCell ref="B9:C9"/>
+    <mergeCell ref="B7:C7"/>
+    <mergeCell ref="B2:C2"/>
+    <mergeCell ref="B3:C3"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="B6:C6"/>
+  </mergeCells>
+  <conditionalFormatting sqref="B3:C3 B5:C5 B7:C7 B9:C9">
+    <cfRule type="containsBlanks" dxfId="3" priority="2">
+      <formula>LEN(TRIM(B3))=0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <dataValidations count="1">
+    <dataValidation type="textLength" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Dépasse la limite de 500 caractères" error=" " sqref="B5 B3" xr:uid="{988D52FA-6404-4C19-AAB2-496C8BB3B8A1}">
+      <formula1>0</formula1>
+      <formula2>1000</formula2>
+    </dataValidation>
+  </dataValidations>
+  <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.3" footer="0.3"/>
+  <pageSetup scale="99" fitToWidth="0" fitToHeight="0" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3826729A-BD46-E245-9C17-330B2ADEBC75}">
   <sheetPr codeName="Sheet6">
     <tabColor rgb="FFC00000"/>
   </sheetPr>
   <dimension ref="A1:P74"/>
   <sheetViews>
     <sheetView showGridLines="0" showRuler="0" zoomScale="150" zoomScaleNormal="150" workbookViewId="0">
-      <selection activeCell="K9" sqref="K9"/>
+      <selection activeCell="R9" sqref="R9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="12" defaultRowHeight="15.9" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="12" defaultRowHeight="16.2" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="4.42578125" customWidth="1"/>
     <col min="2" max="2" width="25" customWidth="1"/>
-    <col min="3" max="3" width="7.7109375" customWidth="1"/>
+    <col min="3" max="3" width="7.42578125" customWidth="1"/>
     <col min="4" max="4" width="8" customWidth="1"/>
     <col min="5" max="5" width="27" customWidth="1"/>
     <col min="6" max="6" width="5.42578125" customWidth="1"/>
-    <col min="7" max="7" width="2.140625" customWidth="1"/>
+    <col min="7" max="7" width="2.28515625" customWidth="1"/>
     <col min="8" max="8" width="5.42578125" customWidth="1"/>
     <col min="9" max="9" width="2.42578125" customWidth="1"/>
     <col min="10" max="10" width="6" customWidth="1"/>
-    <col min="11" max="11" width="6.7109375" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="15" max="15" width="14.7109375" customWidth="1"/>
+    <col min="11" max="11" width="6.42578125" customWidth="1"/>
+    <col min="12" max="12" width="2.7109375" customWidth="1"/>
+    <col min="13" max="13" width="14.42578125" customWidth="1"/>
+    <col min="14" max="14" width="2.7109375" customWidth="1"/>
+    <col min="15" max="15" width="14.42578125" customWidth="1"/>
     <col min="16" max="16" width="4.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="28.65" customHeight="1">
+    <row r="1" spans="1:16" ht="28.95" customHeight="1">
       <c r="A1" s="32" t="s">
-        <v>225</v>
+        <v>256</v>
       </c>
       <c r="B1" s="32"/>
-      <c r="C1" s="188"/>
-[...3 lines deleted...]
-      <c r="E1" s="189">
+      <c r="C1" s="186"/>
+      <c r="D1" s="283" t="s">
+        <v>257</v>
+      </c>
+      <c r="E1" s="187">
         <f>Property_Street_Address</f>
         <v>0</v>
       </c>
-      <c r="F1" s="325" t="s">
-[...5 lines deleted...]
-        <f>'1. Généralités'!C15</f>
+      <c r="F1" s="350" t="s">
+        <v>258</v>
+      </c>
+      <c r="G1" s="350"/>
+      <c r="H1" s="350"/>
+      <c r="I1" s="351">
+        <f>'1. Général   '!C22</f>
         <v>0</v>
       </c>
-      <c r="J1" s="326"/>
-[...11 lines deleted...]
-    <row r="2" spans="1:16" ht="15.9" customHeight="1">
+      <c r="J1" s="351"/>
+      <c r="K1" s="351"/>
+      <c r="L1" s="185"/>
+      <c r="M1" s="188" t="s">
+        <v>259</v>
+      </c>
+      <c r="N1" s="188"/>
+      <c r="O1" s="189" t="s">
+        <v>260</v>
+      </c>
+      <c r="P1" s="190"/>
+    </row>
+    <row r="2" spans="1:16" ht="16.2" customHeight="1">
       <c r="A2" s="4"/>
       <c r="B2" s="34"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
-      <c r="F2" s="193"/>
+      <c r="F2" s="191"/>
       <c r="G2" s="35"/>
       <c r="H2" s="35"/>
       <c r="I2" s="4"/>
       <c r="J2" s="8"/>
       <c r="K2" s="4"/>
       <c r="L2" s="4"/>
       <c r="M2" s="4"/>
       <c r="N2" s="4"/>
       <c r="O2" s="4"/>
       <c r="P2" s="1"/>
     </row>
-    <row r="3" spans="1:16" ht="12.9" customHeight="1">
+    <row r="3" spans="1:16" ht="13.2" customHeight="1">
       <c r="A3" s="4"/>
       <c r="B3" s="14" t="s">
-        <v>230</v>
-[...2 lines deleted...]
-      <c r="D3" s="194"/>
+        <v>261</v>
+      </c>
+      <c r="C3" s="192"/>
+      <c r="D3" s="192"/>
       <c r="E3" s="11"/>
       <c r="F3" s="11"/>
-      <c r="G3" s="195"/>
-      <c r="H3" s="196"/>
+      <c r="G3" s="193"/>
+      <c r="H3" s="194"/>
       <c r="I3" s="11"/>
-      <c r="J3" s="197"/>
+      <c r="J3" s="195"/>
       <c r="K3" s="11"/>
       <c r="L3" s="11"/>
       <c r="M3" s="11"/>
       <c r="N3" s="11"/>
       <c r="O3" s="11"/>
       <c r="P3" s="1"/>
     </row>
-    <row r="4" spans="1:16" ht="12.9" customHeight="1">
+    <row r="4" spans="1:16" ht="13.2" customHeight="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
-      <c r="C4" s="198"/>
-      <c r="D4" s="198"/>
+      <c r="C4" s="196"/>
+      <c r="D4" s="196"/>
       <c r="E4" s="4"/>
       <c r="F4" s="4"/>
-      <c r="G4" s="199"/>
+      <c r="G4" s="197"/>
       <c r="H4" s="35"/>
       <c r="I4" s="4"/>
       <c r="J4" s="8"/>
       <c r="K4" s="4"/>
       <c r="L4" s="4"/>
       <c r="M4" s="4"/>
       <c r="N4" s="4"/>
       <c r="O4" s="4"/>
       <c r="P4" s="1"/>
     </row>
-    <row r="5" spans="1:16" ht="12.9" customHeight="1">
+    <row r="5" spans="1:16" ht="13.2" customHeight="1">
       <c r="A5" s="4"/>
-      <c r="B5" s="200" t="e" vm="1">
-[...6 lines deleted...]
-      <c r="F5" s="256" t="str">
+      <c r="B5" s="198" t="str">
+        <f>IF(AND(TRIM(LOWER(F7))="pass", TRIM(LOWER(F8))="pass", TRIM(LOWER(F9))="pass", TRIM(LOWER(F10))="pass", OR(TRIM(LOWER(F11))="pass", TRIM(LOWER(F11))="na")), "THIS PROJECT IS ELIGIBLE:", "THIS PROJECT IS NOT ELIGIBLE")</f>
+        <v>THIS PROJECT IS NOT ELIGIBLE</v>
+      </c>
+      <c r="C5" s="199"/>
+      <c r="D5" s="199"/>
+      <c r="E5" s="200"/>
+      <c r="F5" s="254" t="str">
         <f>IF(ISBLANK(Property_Street_Address), "", UPPER(Property_Street_Address))</f>
         <v/>
       </c>
-      <c r="G5" s="202"/>
-      <c r="H5" s="200" t="str">
+      <c r="G5" s="200"/>
+      <c r="H5" s="198" t="str">
         <f>IF(ISBLANK(Project_Name), "", UPPER(Project_Name))</f>
         <v/>
       </c>
-      <c r="I5" s="256"/>
-[...5 lines deleted...]
-      <c r="O5" s="202"/>
+      <c r="I5" s="254"/>
+      <c r="J5" s="200"/>
+      <c r="K5" s="200"/>
+      <c r="L5" s="200"/>
+      <c r="M5" s="200"/>
+      <c r="N5" s="200"/>
+      <c r="O5" s="200"/>
       <c r="P5" s="1"/>
     </row>
-    <row r="6" spans="1:16" ht="12.9" customHeight="1">
+    <row r="6" spans="1:16" ht="13.2" customHeight="1">
       <c r="A6" s="4"/>
       <c r="B6" s="48"/>
-      <c r="C6" s="198"/>
-      <c r="D6" s="198"/>
+      <c r="C6" s="196"/>
+      <c r="D6" s="196"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="1"/>
       <c r="H6" s="1"/>
       <c r="I6" s="4"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
       <c r="P6" s="1"/>
     </row>
-    <row r="7" spans="1:16" ht="12.9" customHeight="1">
+    <row r="7" spans="1:16" ht="13.2" customHeight="1">
       <c r="A7" s="4"/>
-      <c r="B7" s="204" t="s">
-[...3 lines deleted...]
-      <c r="D7" s="198"/>
+      <c r="B7" s="202" t="s">
+        <v>262</v>
+      </c>
+      <c r="C7" s="196"/>
+      <c r="D7" s="196"/>
       <c r="E7" s="1"/>
-      <c r="F7" s="205"/>
+      <c r="F7" s="203" t="str">
+        <f>IF(Project_Construction_Type&lt;&gt;"", "Pass", "Fail")</f>
+        <v>Fail</v>
+      </c>
       <c r="G7" s="1"/>
       <c r="H7" s="8" t="str">
         <f>IF(ISBLANK(Affordability_Category), "", UPPER(Affordability_Category))</f>
-        <v xml:space="preserve">LOGEMENT ABORDABLE
-</v>
+        <v/>
       </c>
       <c r="I7" s="4"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="39" t="s">
-        <v>232</v>
+        <v>263</v>
       </c>
       <c r="N7" s="39"/>
       <c r="O7" s="8">
         <f>Roll_Market_Units</f>
         <v>0</v>
       </c>
       <c r="P7" s="1"/>
     </row>
-    <row r="8" spans="1:16" ht="12.9" customHeight="1">
+    <row r="8" spans="1:16" ht="13.2" customHeight="1">
       <c r="A8" s="4"/>
-      <c r="B8" s="204" t="s">
-        <v>233</v>
+      <c r="B8" s="202" t="s">
+        <v>264</v>
       </c>
       <c r="C8" s="4"/>
       <c r="D8" s="4"/>
       <c r="E8" s="1"/>
-      <c r="F8" s="205" t="e" cm="1" vm="2">
-[...3 lines deleted...]
-      <c r="G8" s="207"/>
+      <c r="F8" s="203" t="str">
+        <f>IF(Project_Permit_Attestation&lt;&gt;"", "Pass", "Fail")</f>
+        <v>Fail</v>
+      </c>
+      <c r="G8" s="205"/>
       <c r="H8" s="8" t="str">
         <f>IF(ISBLANK(Property_Area), "", UPPER(Property_Area))</f>
         <v/>
       </c>
       <c r="I8" s="4"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="39" t="s">
-        <v>234</v>
+        <v>265</v>
       </c>
       <c r="N8" s="39"/>
       <c r="O8" s="8">
         <f>'3. Exploitation'!C41</f>
         <v>0</v>
       </c>
       <c r="P8" s="1"/>
     </row>
-    <row r="9" spans="1:16" ht="12.9" customHeight="1">
+    <row r="9" spans="1:16" ht="13.2" customHeight="1">
       <c r="A9" s="4"/>
-      <c r="B9" s="204" t="s">
-        <v>235</v>
+      <c r="B9" s="202" t="s">
+        <v>266</v>
       </c>
       <c r="C9" s="4"/>
       <c r="D9" s="4"/>
       <c r="E9" s="1"/>
-      <c r="F9" s="205" t="str">
+      <c r="F9" s="203" t="str">
         <f>IF(Project_Total_Units&gt;=5,"Pass","Fail")</f>
         <v>Fail</v>
       </c>
-      <c r="G9" s="207"/>
+      <c r="G9" s="205"/>
       <c r="H9" s="35"/>
       <c r="I9" s="4"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="39" t="s">
-        <v>236</v>
+        <v>267</v>
       </c>
       <c r="N9" s="39"/>
       <c r="O9" s="8">
         <f>Roll_Affordable_Units</f>
         <v>0</v>
       </c>
       <c r="P9" s="1"/>
     </row>
-    <row r="10" spans="1:16" ht="12.9" customHeight="1">
+    <row r="10" spans="1:16" ht="13.2" customHeight="1">
       <c r="A10" s="4"/>
-      <c r="B10" s="204" t="s">
-        <v>237</v>
+      <c r="B10" s="202" t="s">
+        <v>268</v>
       </c>
       <c r="C10" s="4"/>
       <c r="D10" s="4"/>
       <c r="E10" s="1"/>
-      <c r="F10" s="205" t="str">
+      <c r="F10" s="203" t="str">
         <f>IF(AND(Affordability_Category="Market Housing", Project_Affordable_Units &gt;= Project_Total_Units * 10%), "Pass",
     IF(AND(Affordability_Category="Affordable Housing", Project_Affordable_Units &gt;= Project_Total_Units * 30%), "Pass", "Fail"))</f>
         <v>Fail</v>
       </c>
-      <c r="G10" s="207"/>
+      <c r="G10" s="205"/>
       <c r="H10" s="35"/>
       <c r="I10" s="4"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
-      <c r="M10" s="206" t="s">
-[...2 lines deleted...]
-      <c r="N10" s="206"/>
+      <c r="M10" s="204" t="s">
+        <v>269</v>
+      </c>
+      <c r="N10" s="204"/>
       <c r="O10" s="8">
         <f>Roll_RGI_Units</f>
         <v>0</v>
       </c>
       <c r="P10" s="1"/>
     </row>
-    <row r="11" spans="1:16" ht="12.9" customHeight="1">
+    <row r="11" spans="1:16" ht="13.2" customHeight="1">
       <c r="A11" s="4"/>
       <c r="B11" s="8" t="s">
-        <v>239</v>
+        <v>270</v>
       </c>
       <c r="C11" s="4"/>
       <c r="D11" s="4"/>
       <c r="E11" s="1"/>
-      <c r="F11" s="205" t="str">
+      <c r="F11" s="203" t="str">
         <f>IF(OR(ISBLANK(Affordability_Category), ISBLANK(Property_Area)), "Fail", IF(OR(AND(Affordability_Category="Market Housing", Property_Area="Other Area"), AND(Affordability_Category="Market Housing", Property_Area="Housing Improvement Zone")), "Fail", "Pass"))</f>
         <v>Fail</v>
       </c>
-      <c r="G11" s="207"/>
+      <c r="G11" s="205"/>
       <c r="H11" s="1"/>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
-      <c r="M11" s="203" t="s">
-[...3 lines deleted...]
-      <c r="O11" s="293">
+      <c r="M11" s="201" t="s">
+        <v>271</v>
+      </c>
+      <c r="N11" s="201"/>
+      <c r="O11" s="288">
         <f>SUM(O7:O10)</f>
         <v>0</v>
       </c>
       <c r="P11" s="1"/>
     </row>
-    <row r="12" spans="1:16" ht="12.9" customHeight="1">
+    <row r="12" spans="1:16" ht="13.2" customHeight="1">
       <c r="A12" s="4"/>
       <c r="B12" s="1" t="s">
-        <v>241</v>
+        <v>272</v>
       </c>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
-      <c r="F12" s="193"/>
+      <c r="F12" s="191"/>
       <c r="G12" s="1"/>
       <c r="H12" s="35"/>
       <c r="I12" s="1"/>
       <c r="J12" s="4"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
       <c r="P12" s="1"/>
     </row>
-    <row r="13" spans="1:16" ht="12.9" customHeight="1">
+    <row r="13" spans="1:16" ht="13.2" customHeight="1">
       <c r="A13" s="4"/>
       <c r="G13" s="35"/>
       <c r="H13" s="1"/>
       <c r="I13" s="4"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
-      <c r="M13" s="96" t="s">
-[...4 lines deleted...]
-        <v>243</v>
+      <c r="M13" s="95" t="s">
+        <v>273</v>
+      </c>
+      <c r="N13" s="95"/>
+      <c r="O13" s="95" t="s">
+        <v>274</v>
       </c>
       <c r="P13" s="1"/>
     </row>
-    <row r="14" spans="1:16" ht="12.9" customHeight="1">
+    <row r="14" spans="1:16" ht="13.2" customHeight="1">
       <c r="A14" s="4"/>
-      <c r="B14" s="209"/>
+      <c r="B14" s="207"/>
       <c r="C14" s="1"/>
-      <c r="D14" s="203"/>
+      <c r="D14" s="201"/>
       <c r="E14" s="1"/>
-      <c r="F14" s="193"/>
+      <c r="F14" s="191"/>
       <c r="G14" s="35"/>
       <c r="H14" s="8"/>
       <c r="I14" s="4"/>
       <c r="J14" s="1"/>
       <c r="K14" s="39" t="s">
-        <v>244</v>
+        <v>275</v>
       </c>
       <c r="L14" s="39" t="s">
-        <v>101</v>
-[...1 lines deleted...]
-      <c r="M14" s="291" t="str">
+        <v>122</v>
+      </c>
+      <c r="M14" s="286" t="str">
         <f>IF(ISBLANK(Source_HAF_Request),"",Source_HAF_Request)</f>
         <v/>
       </c>
-      <c r="N14" s="208" t="s">
-[...2 lines deleted...]
-      <c r="O14" s="292"/>
+      <c r="N14" s="206" t="s">
+        <v>122</v>
+      </c>
+      <c r="O14" s="287"/>
       <c r="P14" s="1"/>
     </row>
-    <row r="15" spans="1:16" ht="8.1" customHeight="1">
+    <row r="15" spans="1:16" ht="7.95" customHeight="1">
       <c r="A15" s="4"/>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="39"/>
       <c r="E15" s="4"/>
-      <c r="F15" s="193"/>
+      <c r="F15" s="191"/>
       <c r="G15" s="35"/>
       <c r="H15" s="4"/>
       <c r="I15" s="4"/>
       <c r="J15" s="4"/>
-      <c r="K15" s="210"/>
-[...3 lines deleted...]
-      <c r="O15" s="209"/>
+      <c r="K15" s="208"/>
+      <c r="L15" s="208"/>
+      <c r="M15" s="208"/>
+      <c r="N15" s="208"/>
+      <c r="O15" s="207"/>
       <c r="P15" s="1"/>
     </row>
-    <row r="16" spans="1:16" ht="12.9" customHeight="1">
+    <row r="16" spans="1:16" ht="13.2" customHeight="1">
       <c r="A16" s="4"/>
-      <c r="B16" s="211" t="s">
-[...5 lines deleted...]
-      <c r="F16" s="213">
+      <c r="B16" s="209" t="s">
+        <v>276</v>
+      </c>
+      <c r="C16" s="210"/>
+      <c r="D16" s="210"/>
+      <c r="E16" s="210"/>
+      <c r="F16" s="211">
         <f>F18+F31+F42+F53</f>
         <v>0</v>
       </c>
       <c r="G16" s="36" t="s">
-        <v>246</v>
-[...1 lines deleted...]
-      <c r="H16" s="213">
+        <v>277</v>
+      </c>
+      <c r="H16" s="211">
         <f>H18+H31+H42+H53</f>
         <v>100</v>
       </c>
       <c r="I16" s="11"/>
-      <c r="J16" s="197"/>
+      <c r="J16" s="195"/>
       <c r="K16" s="11"/>
       <c r="L16" s="11"/>
       <c r="M16" s="11"/>
       <c r="N16" s="11"/>
       <c r="O16" s="11"/>
       <c r="P16" s="1"/>
     </row>
-    <row r="17" spans="1:16" ht="12.9" customHeight="1">
+    <row r="17" spans="1:16" ht="13.2" customHeight="1">
       <c r="A17" s="4"/>
-      <c r="B17" s="214"/>
-[...4 lines deleted...]
-      <c r="G17" s="217"/>
+      <c r="B17" s="212"/>
+      <c r="C17" s="213"/>
+      <c r="D17" s="213"/>
+      <c r="E17" s="213"/>
+      <c r="F17" s="214"/>
+      <c r="G17" s="215"/>
       <c r="H17" s="35"/>
       <c r="I17" s="4"/>
       <c r="J17" s="8"/>
       <c r="K17" s="4"/>
       <c r="L17" s="4"/>
       <c r="M17" s="4"/>
       <c r="N17" s="4"/>
       <c r="O17" s="4"/>
       <c r="P17" s="1"/>
     </row>
-    <row r="18" spans="1:16" ht="12.9" customHeight="1">
+    <row r="18" spans="1:16" ht="13.2" customHeight="1">
       <c r="A18" s="4"/>
-      <c r="B18" s="218" t="s">
-[...7 lines deleted...]
-      <c r="F18" s="220">
+      <c r="B18" s="216" t="s">
+        <v>278</v>
+      </c>
+      <c r="C18" s="217"/>
+      <c r="D18" s="217"/>
+      <c r="E18" s="217" t="s">
+        <v>279</v>
+      </c>
+      <c r="F18" s="218">
         <f>SUM(F20:F24)</f>
         <v>0</v>
       </c>
-      <c r="G18" s="221" t="s">
-[...2 lines deleted...]
-      <c r="H18" s="222">
+      <c r="G18" s="219" t="s">
+        <v>277</v>
+      </c>
+      <c r="H18" s="220">
         <v>50</v>
       </c>
-      <c r="I18" s="223"/>
-[...7 lines deleted...]
-      <c r="O18" s="225"/>
+      <c r="I18" s="221"/>
+      <c r="J18" s="222" t="s">
+        <v>280</v>
+      </c>
+      <c r="K18" s="222"/>
+      <c r="L18" s="222"/>
+      <c r="M18" s="222"/>
+      <c r="N18" s="222"/>
+      <c r="O18" s="223"/>
       <c r="P18" s="1"/>
     </row>
-    <row r="19" spans="1:16" ht="12.9" customHeight="1">
+    <row r="19" spans="1:16" ht="13.2" customHeight="1">
       <c r="A19" s="4"/>
-      <c r="B19" s="226"/>
-[...4 lines deleted...]
-      <c r="G19" s="229"/>
+      <c r="B19" s="224"/>
+      <c r="C19" s="225"/>
+      <c r="D19" s="225"/>
+      <c r="E19" s="225"/>
+      <c r="F19" s="226"/>
+      <c r="G19" s="227"/>
       <c r="H19" s="35"/>
-      <c r="I19" s="223"/>
-[...4 lines deleted...]
-      <c r="N19" s="230"/>
+      <c r="I19" s="221"/>
+      <c r="J19" s="228"/>
+      <c r="K19" s="228"/>
+      <c r="L19" s="228"/>
+      <c r="M19" s="228"/>
+      <c r="N19" s="228"/>
       <c r="O19" s="4"/>
       <c r="P19" s="1"/>
     </row>
-    <row r="20" spans="1:16" ht="12.9" customHeight="1">
+    <row r="20" spans="1:16" ht="13.2" customHeight="1">
       <c r="A20" s="4"/>
-      <c r="B20" s="245" t="s">
-[...2 lines deleted...]
-      <c r="C20" s="231" t="str">
+      <c r="B20" s="243" t="s">
+        <v>281</v>
+      </c>
+      <c r="C20" s="229" t="str">
         <f>IF(ISBLANK(Property_Ownership_Status),"",Property_Ownership_Status)</f>
         <v/>
       </c>
-      <c r="D20" s="231"/>
-[...3 lines deleted...]
-        <v>246</v>
+      <c r="D20" s="229"/>
+      <c r="E20" s="229"/>
+      <c r="F20" s="230"/>
+      <c r="G20" s="205" t="s">
+        <v>277</v>
       </c>
       <c r="H20" s="54">
         <v>10</v>
       </c>
       <c r="I20" s="4"/>
-      <c r="J20" s="320"/>
-[...4 lines deleted...]
-      <c r="O20" s="320"/>
+      <c r="J20" s="344"/>
+      <c r="K20" s="344"/>
+      <c r="L20" s="344"/>
+      <c r="M20" s="344"/>
+      <c r="N20" s="344"/>
+      <c r="O20" s="344"/>
       <c r="P20" s="1"/>
     </row>
-    <row r="21" spans="1:16" ht="12.9" customHeight="1">
+    <row r="21" spans="1:16" ht="13.2" customHeight="1">
       <c r="A21" s="4"/>
       <c r="B21" s="34" t="s">
-        <v>251</v>
-[...1 lines deleted...]
-      <c r="C21" s="231" t="str">
+        <v>282</v>
+      </c>
+      <c r="C21" s="229" t="str">
         <f>IF(ISBLANK(Property_Zoning_Status),"",Property_Zoning_Status)</f>
         <v/>
       </c>
-      <c r="D21" s="231"/>
-[...3 lines deleted...]
-        <v>246</v>
+      <c r="D21" s="229"/>
+      <c r="E21" s="229"/>
+      <c r="F21" s="230"/>
+      <c r="G21" s="205" t="s">
+        <v>277</v>
       </c>
       <c r="H21" s="54">
         <v>10</v>
       </c>
       <c r="I21" s="4"/>
-      <c r="J21" s="320"/>
-[...4 lines deleted...]
-      <c r="O21" s="320"/>
+      <c r="J21" s="344"/>
+      <c r="K21" s="344"/>
+      <c r="L21" s="344"/>
+      <c r="M21" s="344"/>
+      <c r="N21" s="344"/>
+      <c r="O21" s="344"/>
       <c r="P21" s="1"/>
     </row>
-    <row r="22" spans="1:16" ht="12.9" customHeight="1">
+    <row r="22" spans="1:16" ht="13.2" customHeight="1">
       <c r="A22" s="4"/>
-      <c r="B22" s="294" t="s">
-[...2 lines deleted...]
-      <c r="C22" s="231" t="str">
+      <c r="B22" s="289" t="s">
+        <v>283</v>
+      </c>
+      <c r="C22" s="229" t="str">
         <f>IF(ISBLANK(Project_Budget_Class),"",Project_Budget_Class)</f>
         <v/>
       </c>
-      <c r="D22" s="231"/>
+      <c r="D22" s="229"/>
       <c r="E22" s="4"/>
-      <c r="F22" s="232"/>
-[...1 lines deleted...]
-        <v>246</v>
+      <c r="F22" s="230"/>
+      <c r="G22" s="205" t="s">
+        <v>277</v>
       </c>
       <c r="H22" s="54">
         <v>10</v>
       </c>
       <c r="I22" s="4"/>
-      <c r="J22" s="320"/>
-[...4 lines deleted...]
-      <c r="O22" s="320"/>
+      <c r="J22" s="344"/>
+      <c r="K22" s="344"/>
+      <c r="L22" s="344"/>
+      <c r="M22" s="344"/>
+      <c r="N22" s="344"/>
+      <c r="O22" s="344"/>
       <c r="P22" s="1"/>
     </row>
-    <row r="23" spans="1:16" ht="12.9" customHeight="1">
+    <row r="23" spans="1:16" ht="13.2" customHeight="1">
       <c r="A23" s="4"/>
-      <c r="B23" s="290" t="s">
-[...2 lines deleted...]
-      <c r="C23" s="231" t="str">
+      <c r="B23" s="285" t="s">
+        <v>284</v>
+      </c>
+      <c r="C23" s="229" t="str">
         <f>IF(ISBLANK(Project_Budget_Author),"",Project_Budget_Author)</f>
         <v/>
       </c>
-      <c r="D23" s="231"/>
-[...3 lines deleted...]
-        <v>246</v>
+      <c r="D23" s="229"/>
+      <c r="E23" s="229"/>
+      <c r="F23" s="230"/>
+      <c r="G23" s="205" t="s">
+        <v>277</v>
       </c>
       <c r="H23" s="54">
         <v>10</v>
       </c>
       <c r="I23" s="4"/>
-      <c r="J23" s="320"/>
-[...4 lines deleted...]
-      <c r="O23" s="320"/>
+      <c r="J23" s="344"/>
+      <c r="K23" s="344"/>
+      <c r="L23" s="344"/>
+      <c r="M23" s="344"/>
+      <c r="N23" s="344"/>
+      <c r="O23" s="344"/>
       <c r="P23" s="1"/>
     </row>
-    <row r="24" spans="1:16" ht="12.9" customHeight="1">
+    <row r="24" spans="1:16" ht="13.2" customHeight="1">
       <c r="A24" s="4"/>
       <c r="B24" s="34" t="s">
-        <v>254</v>
-[...5 lines deleted...]
-        <v>246</v>
+        <v>285</v>
+      </c>
+      <c r="C24" s="229"/>
+      <c r="D24" s="229"/>
+      <c r="F24" s="230"/>
+      <c r="G24" s="205" t="s">
+        <v>277</v>
       </c>
       <c r="H24" s="54">
         <v>10</v>
       </c>
       <c r="I24" s="4"/>
-      <c r="J24" s="320"/>
-[...4 lines deleted...]
-      <c r="O24" s="320"/>
+      <c r="J24" s="344"/>
+      <c r="K24" s="344"/>
+      <c r="L24" s="344"/>
+      <c r="M24" s="344"/>
+      <c r="N24" s="344"/>
+      <c r="O24" s="344"/>
       <c r="P24" s="1"/>
     </row>
-    <row r="25" spans="1:16" ht="9.9" customHeight="1">
+    <row r="25" spans="1:16" ht="10.199999999999999" customHeight="1">
       <c r="A25" s="4"/>
-      <c r="B25" s="233"/>
-[...4 lines deleted...]
-      <c r="G25" s="207"/>
+      <c r="B25" s="231"/>
+      <c r="C25" s="229"/>
+      <c r="D25" s="229"/>
+      <c r="E25" s="229"/>
+      <c r="F25" s="226"/>
+      <c r="G25" s="205"/>
       <c r="H25" s="35"/>
       <c r="I25" s="4"/>
-      <c r="J25" s="320"/>
-[...4 lines deleted...]
-      <c r="O25" s="320"/>
+      <c r="J25" s="344"/>
+      <c r="K25" s="344"/>
+      <c r="L25" s="344"/>
+      <c r="M25" s="344"/>
+      <c r="N25" s="344"/>
+      <c r="O25" s="344"/>
       <c r="P25" s="1"/>
     </row>
-    <row r="26" spans="1:16" ht="12.9" customHeight="1">
+    <row r="26" spans="1:16" ht="13.2" customHeight="1">
       <c r="A26" s="4"/>
-      <c r="B26" s="234" t="s">
-[...3 lines deleted...]
-      <c r="D26" s="231"/>
+      <c r="B26" s="232" t="s">
+        <v>286</v>
+      </c>
+      <c r="C26" s="229"/>
+      <c r="D26" s="229"/>
       <c r="E26" s="4"/>
-      <c r="F26" s="235"/>
-      <c r="G26" s="207"/>
+      <c r="F26" s="233"/>
+      <c r="G26" s="205"/>
       <c r="H26" s="35"/>
       <c r="I26" s="4"/>
-      <c r="J26" s="320"/>
-[...4 lines deleted...]
-      <c r="O26" s="320"/>
+      <c r="J26" s="344"/>
+      <c r="K26" s="344"/>
+      <c r="L26" s="344"/>
+      <c r="M26" s="344"/>
+      <c r="N26" s="344"/>
+      <c r="O26" s="344"/>
       <c r="P26" s="1"/>
     </row>
-    <row r="27" spans="1:16" ht="12.9" customHeight="1">
+    <row r="27" spans="1:16" ht="13.2" customHeight="1">
       <c r="A27" s="4"/>
-      <c r="B27" s="234" t="s">
-[...6 lines deleted...]
-      <c r="G27" s="207"/>
+      <c r="B27" s="232" t="s">
+        <v>287</v>
+      </c>
+      <c r="C27" s="229"/>
+      <c r="D27" s="229"/>
+      <c r="E27" s="229"/>
+      <c r="F27" s="233"/>
+      <c r="G27" s="205"/>
       <c r="H27" s="35"/>
       <c r="I27" s="4"/>
-      <c r="J27" s="320"/>
-[...4 lines deleted...]
-      <c r="O27" s="320"/>
+      <c r="J27" s="344"/>
+      <c r="K27" s="344"/>
+      <c r="L27" s="344"/>
+      <c r="M27" s="344"/>
+      <c r="N27" s="344"/>
+      <c r="O27" s="344"/>
       <c r="P27" s="1"/>
     </row>
-    <row r="28" spans="1:16" ht="12.9" customHeight="1">
+    <row r="28" spans="1:16" ht="13.2" customHeight="1">
       <c r="A28" s="4"/>
-      <c r="B28" s="234" t="s">
-[...6 lines deleted...]
-      <c r="G28" s="207"/>
+      <c r="B28" s="232" t="s">
+        <v>288</v>
+      </c>
+      <c r="C28" s="229"/>
+      <c r="D28" s="229"/>
+      <c r="E28" s="229"/>
+      <c r="F28" s="233"/>
+      <c r="G28" s="205"/>
       <c r="H28" s="35"/>
       <c r="I28" s="4"/>
-      <c r="J28" s="320"/>
-[...4 lines deleted...]
-      <c r="O28" s="320"/>
+      <c r="J28" s="344"/>
+      <c r="K28" s="344"/>
+      <c r="L28" s="344"/>
+      <c r="M28" s="344"/>
+      <c r="N28" s="344"/>
+      <c r="O28" s="344"/>
       <c r="P28" s="1"/>
     </row>
-    <row r="29" spans="1:16" ht="12.9" customHeight="1">
+    <row r="29" spans="1:16" ht="13.2" customHeight="1">
       <c r="A29" s="4"/>
       <c r="B29" s="34" t="s">
-        <v>258</v>
-[...5 lines deleted...]
-      <c r="G29" s="207"/>
+        <v>289</v>
+      </c>
+      <c r="C29" s="229"/>
+      <c r="D29" s="229"/>
+      <c r="E29" s="229"/>
+      <c r="F29" s="233"/>
+      <c r="G29" s="205"/>
       <c r="H29" s="35"/>
       <c r="I29" s="4"/>
-      <c r="J29" s="320"/>
-[...4 lines deleted...]
-      <c r="O29" s="320"/>
+      <c r="J29" s="344"/>
+      <c r="K29" s="344"/>
+      <c r="L29" s="344"/>
+      <c r="M29" s="344"/>
+      <c r="N29" s="344"/>
+      <c r="O29" s="344"/>
       <c r="P29" s="1"/>
     </row>
-    <row r="30" spans="1:16" ht="12.9" customHeight="1">
+    <row r="30" spans="1:16" ht="13.2" customHeight="1">
       <c r="A30" s="4"/>
       <c r="B30" s="34"/>
-      <c r="C30" s="231"/>
-[...3 lines deleted...]
-      <c r="G30" s="207"/>
+      <c r="C30" s="229"/>
+      <c r="D30" s="229"/>
+      <c r="E30" s="229"/>
+      <c r="F30" s="233"/>
+      <c r="G30" s="205"/>
       <c r="H30" s="35"/>
       <c r="I30" s="4"/>
       <c r="J30" s="8"/>
       <c r="K30" s="4"/>
       <c r="L30" s="4"/>
       <c r="M30" s="4"/>
       <c r="N30" s="4"/>
       <c r="O30" s="4"/>
       <c r="P30" s="1"/>
     </row>
-    <row r="31" spans="1:16" ht="12.9" customHeight="1">
+    <row r="31" spans="1:16" ht="13.2" customHeight="1">
       <c r="A31" s="4"/>
-      <c r="B31" s="218" t="s">
-[...7 lines deleted...]
-      <c r="F31" s="220">
+      <c r="B31" s="216" t="s">
+        <v>290</v>
+      </c>
+      <c r="C31" s="217"/>
+      <c r="D31" s="217"/>
+      <c r="E31" s="217" t="s">
+        <v>279</v>
+      </c>
+      <c r="F31" s="218">
         <f>SUM(F33:F37)</f>
         <v>0</v>
       </c>
-      <c r="G31" s="221" t="s">
-[...2 lines deleted...]
-      <c r="H31" s="222">
+      <c r="G31" s="219" t="s">
+        <v>277</v>
+      </c>
+      <c r="H31" s="220">
         <v>20</v>
       </c>
       <c r="I31" s="4"/>
-      <c r="J31" s="224" t="s">
-[...6 lines deleted...]
-      <c r="O31" s="225"/>
+      <c r="J31" s="222" t="s">
+        <v>280</v>
+      </c>
+      <c r="K31" s="222"/>
+      <c r="L31" s="222"/>
+      <c r="M31" s="222"/>
+      <c r="N31" s="222"/>
+      <c r="O31" s="223"/>
       <c r="P31" s="1"/>
     </row>
-    <row r="32" spans="1:16" ht="12.9" customHeight="1">
+    <row r="32" spans="1:16" ht="13.2" customHeight="1">
       <c r="A32" s="4"/>
-      <c r="B32" s="226"/>
-[...4 lines deleted...]
-      <c r="G32" s="229"/>
+      <c r="B32" s="224"/>
+      <c r="C32" s="225"/>
+      <c r="D32" s="225"/>
+      <c r="E32" s="225"/>
+      <c r="F32" s="226"/>
+      <c r="G32" s="227"/>
       <c r="H32" s="35"/>
       <c r="I32" s="4"/>
-      <c r="J32" s="230"/>
-[...3 lines deleted...]
-      <c r="N32" s="230"/>
+      <c r="J32" s="228"/>
+      <c r="K32" s="228"/>
+      <c r="L32" s="228"/>
+      <c r="M32" s="228"/>
+      <c r="N32" s="228"/>
       <c r="O32" s="4"/>
       <c r="P32" s="1"/>
     </row>
-    <row r="33" spans="1:16" ht="12.9" customHeight="1">
+    <row r="33" spans="1:16" ht="13.2" customHeight="1">
       <c r="A33" s="4"/>
-      <c r="B33" s="234" t="s">
-[...2 lines deleted...]
-      <c r="C33" s="231" t="str">
+      <c r="B33" s="232" t="s">
+        <v>291</v>
+      </c>
+      <c r="C33" s="229" t="str">
         <f>IF(ISBLANK(Owner_Type),"",Owner_Type)</f>
         <v/>
       </c>
       <c r="E33" s="4" t="str">
         <f>IF(Owner_Leadership="Yes", "Indigenous Led", "")</f>
         <v/>
       </c>
-      <c r="F33" s="232"/>
-[...1 lines deleted...]
-        <v>246</v>
+      <c r="F33" s="230"/>
+      <c r="G33" s="205" t="s">
+        <v>277</v>
       </c>
       <c r="H33" s="35">
         <v>3</v>
       </c>
       <c r="I33" s="4"/>
-      <c r="J33" s="320"/>
-[...4 lines deleted...]
-      <c r="O33" s="320"/>
+      <c r="J33" s="344"/>
+      <c r="K33" s="344"/>
+      <c r="L33" s="344"/>
+      <c r="M33" s="344"/>
+      <c r="N33" s="344"/>
+      <c r="O33" s="344"/>
       <c r="P33" s="1"/>
     </row>
-    <row r="34" spans="1:16" ht="12.9" customHeight="1">
+    <row r="34" spans="1:16" ht="13.2" customHeight="1">
       <c r="A34" s="4"/>
-      <c r="B34" s="234" t="s">
-[...2 lines deleted...]
-      <c r="C34" s="246" t="str">
+      <c r="B34" s="232" t="s">
+        <v>292</v>
+      </c>
+      <c r="C34" s="244" t="str">
         <f>IF(OR(ISBLANK(O8), ISBLANK(O9), ISBLANK(O11), O11=0), "", (O8 + O9) / O11)</f>
         <v/>
       </c>
-      <c r="D34" s="231"/>
-[...3 lines deleted...]
-        <v>246</v>
+      <c r="D34" s="229"/>
+      <c r="E34" s="229"/>
+      <c r="F34" s="230"/>
+      <c r="G34" s="205" t="s">
+        <v>277</v>
       </c>
       <c r="H34" s="35">
         <v>5</v>
       </c>
       <c r="I34" s="4"/>
-      <c r="J34" s="320"/>
-[...4 lines deleted...]
-      <c r="O34" s="320"/>
+      <c r="J34" s="344"/>
+      <c r="K34" s="344"/>
+      <c r="L34" s="344"/>
+      <c r="M34" s="344"/>
+      <c r="N34" s="344"/>
+      <c r="O34" s="344"/>
       <c r="P34" s="1"/>
     </row>
-    <row r="35" spans="1:16" ht="12.9" customHeight="1">
+    <row r="35" spans="1:16" ht="13.2" customHeight="1">
       <c r="A35" s="4"/>
       <c r="B35" s="34" t="s">
-        <v>263</v>
-[...1 lines deleted...]
-      <c r="C35" s="247" t="str">
+        <v>293</v>
+      </c>
+      <c r="C35" s="245" t="str">
         <f>IF(COUNT('3. Exploitation'!F24:F28) = 0, "", AVERAGE('3. Exploitation'!F24:F28))</f>
         <v/>
       </c>
-      <c r="D35" s="236" t="str">
+      <c r="D35" s="234" t="str">
         <f>IF(OR(C35="", ISBLANK(C35)), "", "of MMR")</f>
         <v/>
       </c>
-      <c r="E35" s="234" t="str">
+      <c r="E35" s="232" t="str">
         <f>IF(OR(ISBLANK(O9), O9=0), "", O9 &amp; " RGI units")</f>
         <v/>
       </c>
-      <c r="F35" s="237"/>
-[...1 lines deleted...]
-        <v>246</v>
+      <c r="F35" s="235"/>
+      <c r="G35" s="205" t="s">
+        <v>277</v>
       </c>
       <c r="H35" s="35">
         <v>5</v>
       </c>
       <c r="I35" s="4"/>
-      <c r="J35" s="320"/>
-[...4 lines deleted...]
-      <c r="O35" s="320"/>
+      <c r="J35" s="344"/>
+      <c r="K35" s="344"/>
+      <c r="L35" s="344"/>
+      <c r="M35" s="344"/>
+      <c r="N35" s="344"/>
+      <c r="O35" s="344"/>
       <c r="P35" s="1"/>
     </row>
-    <row r="36" spans="1:16" ht="12.9" customHeight="1">
+    <row r="36" spans="1:16" ht="13.2" customHeight="1">
       <c r="A36" s="4"/>
-      <c r="B36" s="290" t="s">
-[...6 lines deleted...]
-        <v>246</v>
+      <c r="B36" s="285" t="s">
+        <v>294</v>
+      </c>
+      <c r="C36" s="229"/>
+      <c r="D36" s="229"/>
+      <c r="F36" s="230"/>
+      <c r="G36" s="205" t="s">
+        <v>277</v>
       </c>
       <c r="H36" s="35">
         <v>5</v>
       </c>
       <c r="I36" s="4"/>
-      <c r="J36" s="320"/>
-[...4 lines deleted...]
-      <c r="O36" s="320"/>
+      <c r="J36" s="344"/>
+      <c r="K36" s="344"/>
+      <c r="L36" s="344"/>
+      <c r="M36" s="344"/>
+      <c r="N36" s="344"/>
+      <c r="O36" s="344"/>
       <c r="P36" s="1"/>
     </row>
     <row r="37" spans="1:16" ht="10.199999999999999">
       <c r="A37" s="4"/>
-      <c r="B37" s="290" t="s">
-[...6 lines deleted...]
-      <c r="G37" s="207"/>
+      <c r="B37" s="285" t="s">
+        <v>295</v>
+      </c>
+      <c r="C37" s="229"/>
+      <c r="D37" s="229"/>
+      <c r="E37" s="229"/>
+      <c r="F37" s="230"/>
+      <c r="G37" s="205"/>
       <c r="H37" s="35">
         <v>2</v>
       </c>
       <c r="I37" s="4"/>
-      <c r="J37" s="320"/>
-[...4 lines deleted...]
-      <c r="O37" s="320"/>
+      <c r="J37" s="344"/>
+      <c r="K37" s="344"/>
+      <c r="L37" s="344"/>
+      <c r="M37" s="344"/>
+      <c r="N37" s="344"/>
+      <c r="O37" s="344"/>
       <c r="P37" s="1"/>
     </row>
-    <row r="38" spans="1:16" ht="12.9" customHeight="1">
+    <row r="38" spans="1:16" ht="13.2" customHeight="1">
       <c r="A38" s="4"/>
-      <c r="B38" s="238" t="s">
-[...5 lines deleted...]
-      <c r="F38" s="228"/>
+      <c r="B38" s="236" t="s">
+        <v>296</v>
+      </c>
+      <c r="C38" s="229"/>
+      <c r="D38" s="229"/>
+      <c r="E38" s="229"/>
+      <c r="F38" s="226"/>
       <c r="H38" s="35"/>
       <c r="I38" s="4"/>
-      <c r="J38" s="320"/>
-[...4 lines deleted...]
-      <c r="O38" s="320"/>
+      <c r="J38" s="344"/>
+      <c r="K38" s="344"/>
+      <c r="L38" s="344"/>
+      <c r="M38" s="344"/>
+      <c r="N38" s="344"/>
+      <c r="O38" s="344"/>
       <c r="P38" s="1"/>
     </row>
-    <row r="39" spans="1:16" ht="12.9" customHeight="1">
+    <row r="39" spans="1:16" ht="13.2" customHeight="1">
       <c r="A39" s="4"/>
-      <c r="B39" s="238" t="s">
-[...6 lines deleted...]
-      <c r="G39" s="207"/>
+      <c r="B39" s="236" t="s">
+        <v>297</v>
+      </c>
+      <c r="C39" s="229"/>
+      <c r="D39" s="229"/>
+      <c r="E39" s="229"/>
+      <c r="F39" s="233"/>
+      <c r="G39" s="205"/>
       <c r="H39" s="35"/>
       <c r="I39" s="4"/>
-      <c r="J39" s="320"/>
-[...4 lines deleted...]
-      <c r="O39" s="320"/>
+      <c r="J39" s="344"/>
+      <c r="K39" s="344"/>
+      <c r="L39" s="344"/>
+      <c r="M39" s="344"/>
+      <c r="N39" s="344"/>
+      <c r="O39" s="344"/>
       <c r="P39" s="1"/>
     </row>
-    <row r="40" spans="1:16" ht="12.9" customHeight="1">
+    <row r="40" spans="1:16" ht="13.2" customHeight="1">
       <c r="A40" s="4"/>
-      <c r="B40" s="238" t="s">
-[...6 lines deleted...]
-      <c r="G40" s="207"/>
+      <c r="B40" s="236" t="s">
+        <v>298</v>
+      </c>
+      <c r="C40" s="229"/>
+      <c r="D40" s="229"/>
+      <c r="E40" s="229"/>
+      <c r="F40" s="233"/>
+      <c r="G40" s="205"/>
       <c r="H40" s="35"/>
       <c r="I40" s="4"/>
-      <c r="J40" s="320"/>
-[...4 lines deleted...]
-      <c r="O40" s="320"/>
+      <c r="J40" s="344"/>
+      <c r="K40" s="344"/>
+      <c r="L40" s="344"/>
+      <c r="M40" s="344"/>
+      <c r="N40" s="344"/>
+      <c r="O40" s="344"/>
       <c r="P40" s="1"/>
     </row>
-    <row r="41" spans="1:16" ht="12.9" customHeight="1">
+    <row r="41" spans="1:16" ht="13.2" customHeight="1">
       <c r="A41" s="4"/>
-      <c r="B41" s="234"/>
-[...4 lines deleted...]
-      <c r="G41" s="207"/>
+      <c r="B41" s="232"/>
+      <c r="C41" s="229"/>
+      <c r="D41" s="229"/>
+      <c r="E41" s="229"/>
+      <c r="F41" s="233"/>
+      <c r="G41" s="205"/>
       <c r="H41" s="35"/>
       <c r="I41" s="4"/>
       <c r="J41" s="8"/>
       <c r="K41" s="4"/>
       <c r="L41" s="4"/>
       <c r="M41" s="4"/>
       <c r="N41" s="4"/>
       <c r="O41" s="4"/>
       <c r="P41" s="1"/>
     </row>
-    <row r="42" spans="1:16" ht="12.9" customHeight="1">
+    <row r="42" spans="1:16" ht="13.2" customHeight="1">
       <c r="A42" s="4"/>
-      <c r="B42" s="218" t="s">
-[...7 lines deleted...]
-      <c r="F42" s="220">
+      <c r="B42" s="216" t="s">
+        <v>299</v>
+      </c>
+      <c r="C42" s="217"/>
+      <c r="D42" s="217"/>
+      <c r="E42" s="217" t="s">
+        <v>279</v>
+      </c>
+      <c r="F42" s="218">
         <f>SUM(F44:F47)</f>
         <v>0</v>
       </c>
-      <c r="G42" s="221" t="s">
-[...2 lines deleted...]
-      <c r="H42" s="222">
+      <c r="G42" s="219" t="s">
+        <v>277</v>
+      </c>
+      <c r="H42" s="220">
         <v>20</v>
       </c>
       <c r="I42" s="4"/>
-      <c r="J42" s="224" t="s">
-[...6 lines deleted...]
-      <c r="O42" s="225"/>
+      <c r="J42" s="222" t="s">
+        <v>280</v>
+      </c>
+      <c r="K42" s="222"/>
+      <c r="L42" s="222"/>
+      <c r="M42" s="222"/>
+      <c r="N42" s="222"/>
+      <c r="O42" s="223"/>
       <c r="P42" s="1"/>
     </row>
-    <row r="43" spans="1:16" ht="12.9" customHeight="1">
+    <row r="43" spans="1:16" ht="13.2" customHeight="1">
       <c r="A43" s="4"/>
-      <c r="B43" s="226"/>
-[...4 lines deleted...]
-      <c r="G43" s="229"/>
+      <c r="B43" s="224"/>
+      <c r="C43" s="225"/>
+      <c r="D43" s="225"/>
+      <c r="E43" s="225"/>
+      <c r="F43" s="226"/>
+      <c r="G43" s="227"/>
       <c r="H43" s="35"/>
       <c r="I43" s="4"/>
-      <c r="J43" s="230"/>
-[...3 lines deleted...]
-      <c r="N43" s="230"/>
+      <c r="J43" s="228"/>
+      <c r="K43" s="228"/>
+      <c r="L43" s="228"/>
+      <c r="M43" s="228"/>
+      <c r="N43" s="228"/>
       <c r="O43" s="4"/>
       <c r="P43" s="1"/>
     </row>
-    <row r="44" spans="1:16" ht="12.9" customHeight="1">
+    <row r="44" spans="1:16" ht="13.2" customHeight="1">
       <c r="A44" s="4"/>
-      <c r="B44" s="234" t="s">
-[...2 lines deleted...]
-      <c r="C44" s="207" t="str">
+      <c r="B44" s="232" t="s">
+        <v>300</v>
+      </c>
+      <c r="C44" s="205" t="str">
         <f>IF(OR(ISBLANK(Roll_Total_Units), Roll_Total_Units=0), "", Roll_Total_Units)</f>
         <v/>
       </c>
-      <c r="D44" s="204"/>
-[...3 lines deleted...]
-        <v>246</v>
+      <c r="D44" s="202"/>
+      <c r="E44" s="229"/>
+      <c r="F44" s="230"/>
+      <c r="G44" s="205" t="s">
+        <v>277</v>
       </c>
       <c r="H44" s="35">
         <v>5</v>
       </c>
       <c r="I44" s="4"/>
-      <c r="J44" s="320"/>
-[...4 lines deleted...]
-      <c r="O44" s="320"/>
+      <c r="J44" s="344"/>
+      <c r="K44" s="344"/>
+      <c r="L44" s="344"/>
+      <c r="M44" s="344"/>
+      <c r="N44" s="344"/>
+      <c r="O44" s="344"/>
       <c r="P44" s="1"/>
     </row>
-    <row r="45" spans="1:16" ht="12.9" customHeight="1">
+    <row r="45" spans="1:16" ht="13.2" customHeight="1">
       <c r="A45" s="4"/>
-      <c r="B45" s="234" t="s">
-[...2 lines deleted...]
-      <c r="C45" s="248" t="str">
+      <c r="B45" s="232" t="s">
+        <v>301</v>
+      </c>
+      <c r="C45" s="246" t="str">
         <f>IF(OR(ISBLANK(Project_Gross_SF), Project_Gross_SF=0, ISBLANK(Cost_Construction), Cost_Construction=0), "", Cost_Construction / Project_Gross_SF)</f>
         <v/>
       </c>
-      <c r="D45" s="204" t="s">
-[...2 lines deleted...]
-      <c r="E45" s="239" t="str">
+      <c r="D45" s="202" t="s">
+        <v>302</v>
+      </c>
+      <c r="E45" s="237" t="str">
         <f>IF(OR(ISBLANK(O11), O11=0), "", Cost_Total / O11)</f>
         <v/>
       </c>
-      <c r="F45" s="237"/>
-[...1 lines deleted...]
-        <v>246</v>
+      <c r="F45" s="235"/>
+      <c r="G45" s="205" t="s">
+        <v>277</v>
       </c>
       <c r="H45" s="35">
         <v>5</v>
       </c>
       <c r="I45" s="4"/>
-      <c r="J45" s="320"/>
-[...4 lines deleted...]
-      <c r="O45" s="320"/>
+      <c r="J45" s="344"/>
+      <c r="K45" s="344"/>
+      <c r="L45" s="344"/>
+      <c r="M45" s="344"/>
+      <c r="N45" s="344"/>
+      <c r="O45" s="344"/>
       <c r="P45" s="1"/>
     </row>
-    <row r="46" spans="1:16" ht="12.9" customHeight="1">
+    <row r="46" spans="1:16" ht="13.2" customHeight="1">
       <c r="A46" s="4"/>
       <c r="B46" s="34" t="s">
-        <v>273</v>
-[...1 lines deleted...]
-      <c r="C46" s="244" t="str">
+        <v>303</v>
+      </c>
+      <c r="C46" s="242" t="str">
         <f>IF(ISBLANK(Owner_Type), "", IF(Owner_Type="For-Profit", IF(OR(ISBLANK(Op_Cashflow), ISBLANK(Source_Owner_Equity), Source_Owner_Equity=0), "", Op_Cashflow / Source_Owner_Equity), ""))</f>
         <v/>
       </c>
-      <c r="D46" s="231" t="str">
+      <c r="D46" s="229" t="str">
         <f>IF(LEN(C46) &gt; 0, "annual cash return", "")</f>
         <v/>
       </c>
       <c r="E46" s="1"/>
-      <c r="F46" s="232"/>
-[...1 lines deleted...]
-        <v>246</v>
+      <c r="F46" s="230"/>
+      <c r="G46" s="205" t="s">
+        <v>277</v>
       </c>
       <c r="H46" s="35">
         <v>5</v>
       </c>
       <c r="I46" s="4"/>
-      <c r="J46" s="320"/>
-[...4 lines deleted...]
-      <c r="O46" s="320"/>
+      <c r="J46" s="344"/>
+      <c r="K46" s="344"/>
+      <c r="L46" s="344"/>
+      <c r="M46" s="344"/>
+      <c r="N46" s="344"/>
+      <c r="O46" s="344"/>
       <c r="P46" s="1"/>
     </row>
-    <row r="47" spans="1:16" ht="12.9" customHeight="1">
+    <row r="47" spans="1:16" ht="13.2" customHeight="1">
       <c r="A47" s="4"/>
       <c r="B47" s="34" t="s">
-        <v>274</v>
-[...2 lines deleted...]
-      <c r="D47" s="231"/>
+        <v>304</v>
+      </c>
+      <c r="C47" s="229"/>
+      <c r="D47" s="229"/>
       <c r="E47" s="1"/>
-      <c r="F47" s="232"/>
-[...1 lines deleted...]
-        <v>246</v>
+      <c r="F47" s="230"/>
+      <c r="G47" s="205" t="s">
+        <v>277</v>
       </c>
       <c r="H47" s="35">
         <v>5</v>
       </c>
       <c r="I47" s="4"/>
-      <c r="J47" s="320"/>
-[...4 lines deleted...]
-      <c r="O47" s="320"/>
+      <c r="J47" s="344"/>
+      <c r="K47" s="344"/>
+      <c r="L47" s="344"/>
+      <c r="M47" s="344"/>
+      <c r="N47" s="344"/>
+      <c r="O47" s="344"/>
       <c r="P47" s="1"/>
     </row>
-    <row r="48" spans="1:16" ht="8.1" customHeight="1">
+    <row r="48" spans="1:16" ht="7.95" customHeight="1">
       <c r="A48" s="4"/>
-      <c r="B48" s="233"/>
-[...4 lines deleted...]
-      <c r="G48" s="207"/>
+      <c r="B48" s="231"/>
+      <c r="C48" s="229"/>
+      <c r="D48" s="229"/>
+      <c r="E48" s="229"/>
+      <c r="F48" s="226"/>
+      <c r="G48" s="205"/>
       <c r="H48" s="35"/>
       <c r="I48" s="4"/>
-      <c r="J48" s="320"/>
-[...4 lines deleted...]
-      <c r="O48" s="320"/>
+      <c r="J48" s="344"/>
+      <c r="K48" s="344"/>
+      <c r="L48" s="344"/>
+      <c r="M48" s="344"/>
+      <c r="N48" s="344"/>
+      <c r="O48" s="344"/>
       <c r="P48" s="1"/>
     </row>
-    <row r="49" spans="1:16" ht="12.9" customHeight="1">
+    <row r="49" spans="1:16" ht="13.2" customHeight="1">
       <c r="A49" s="4"/>
-      <c r="B49" s="238" t="s">
-[...6 lines deleted...]
-      <c r="G49" s="207"/>
+      <c r="B49" s="236" t="s">
+        <v>305</v>
+      </c>
+      <c r="C49" s="229"/>
+      <c r="D49" s="229"/>
+      <c r="E49" s="229"/>
+      <c r="F49" s="233"/>
+      <c r="G49" s="205"/>
       <c r="H49" s="35"/>
       <c r="I49" s="4"/>
-      <c r="J49" s="320"/>
-[...4 lines deleted...]
-      <c r="O49" s="320"/>
+      <c r="J49" s="344"/>
+      <c r="K49" s="344"/>
+      <c r="L49" s="344"/>
+      <c r="M49" s="344"/>
+      <c r="N49" s="344"/>
+      <c r="O49" s="344"/>
       <c r="P49" s="1"/>
     </row>
-    <row r="50" spans="1:16" ht="12.9" customHeight="1">
+    <row r="50" spans="1:16" ht="13.2" customHeight="1">
       <c r="A50" s="4"/>
-      <c r="B50" s="238" t="s">
-[...6 lines deleted...]
-      <c r="G50" s="207"/>
+      <c r="B50" s="236" t="s">
+        <v>306</v>
+      </c>
+      <c r="C50" s="229"/>
+      <c r="D50" s="229"/>
+      <c r="E50" s="229"/>
+      <c r="F50" s="233"/>
+      <c r="G50" s="205"/>
       <c r="H50" s="35"/>
       <c r="I50" s="4"/>
-      <c r="J50" s="320"/>
-[...4 lines deleted...]
-      <c r="O50" s="320"/>
+      <c r="J50" s="344"/>
+      <c r="K50" s="344"/>
+      <c r="L50" s="344"/>
+      <c r="M50" s="344"/>
+      <c r="N50" s="344"/>
+      <c r="O50" s="344"/>
       <c r="P50" s="1"/>
     </row>
-    <row r="51" spans="1:16" ht="12.9" customHeight="1">
+    <row r="51" spans="1:16" ht="13.2" customHeight="1">
       <c r="A51" s="4"/>
-      <c r="B51" s="238" t="s">
-[...6 lines deleted...]
-      <c r="G51" s="207"/>
+      <c r="B51" s="236" t="s">
+        <v>307</v>
+      </c>
+      <c r="C51" s="229"/>
+      <c r="D51" s="229"/>
+      <c r="E51" s="229"/>
+      <c r="F51" s="233"/>
+      <c r="G51" s="205"/>
       <c r="H51" s="35"/>
       <c r="I51" s="4"/>
-      <c r="J51" s="320"/>
-[...4 lines deleted...]
-      <c r="O51" s="320"/>
+      <c r="J51" s="344"/>
+      <c r="K51" s="344"/>
+      <c r="L51" s="344"/>
+      <c r="M51" s="344"/>
+      <c r="N51" s="344"/>
+      <c r="O51" s="344"/>
       <c r="P51" s="1"/>
     </row>
-    <row r="52" spans="1:16" ht="12.9" customHeight="1">
+    <row r="52" spans="1:16" ht="13.2" customHeight="1">
       <c r="A52" s="4"/>
-      <c r="B52" s="289" t="s">
-[...6 lines deleted...]
-      <c r="G52" s="207"/>
+      <c r="B52" s="284" t="s">
+        <v>308</v>
+      </c>
+      <c r="C52" s="229"/>
+      <c r="D52" s="229"/>
+      <c r="E52" s="229"/>
+      <c r="F52" s="233"/>
+      <c r="G52" s="205"/>
       <c r="H52" s="35"/>
       <c r="I52" s="4"/>
-      <c r="J52" s="240"/>
-[...4 lines deleted...]
-      <c r="O52" s="241"/>
+      <c r="J52" s="238"/>
+      <c r="K52" s="239"/>
+      <c r="L52" s="239"/>
+      <c r="M52" s="239"/>
+      <c r="N52" s="239"/>
+      <c r="O52" s="239"/>
       <c r="P52" s="1"/>
     </row>
-    <row r="53" spans="1:16" ht="12.9" customHeight="1">
+    <row r="53" spans="1:16" ht="13.2" customHeight="1">
       <c r="A53" s="4"/>
-      <c r="B53" s="218" t="s">
+      <c r="B53" s="216" t="s">
+        <v>309</v>
+      </c>
+      <c r="C53" s="217"/>
+      <c r="D53" s="217"/>
+      <c r="E53" s="217" t="s">
         <v>279</v>
       </c>
-      <c r="C53" s="219"/>
-[...4 lines deleted...]
-      <c r="F53" s="220">
+      <c r="F53" s="218">
         <f>SUM(F55:F56)</f>
         <v>0</v>
       </c>
-      <c r="G53" s="221" t="s">
-[...2 lines deleted...]
-      <c r="H53" s="222">
+      <c r="G53" s="219" t="s">
+        <v>277</v>
+      </c>
+      <c r="H53" s="220">
         <f>SUM(H55:H59)</f>
         <v>10</v>
       </c>
       <c r="I53" s="4"/>
-      <c r="J53" s="224" t="s">
-[...6 lines deleted...]
-      <c r="O53" s="225"/>
+      <c r="J53" s="222" t="s">
+        <v>280</v>
+      </c>
+      <c r="K53" s="222"/>
+      <c r="L53" s="222"/>
+      <c r="M53" s="222"/>
+      <c r="N53" s="222"/>
+      <c r="O53" s="223"/>
       <c r="P53" s="1"/>
     </row>
-    <row r="54" spans="1:16" ht="12.9" customHeight="1">
+    <row r="54" spans="1:16" ht="13.2" customHeight="1">
       <c r="A54" s="4"/>
-      <c r="B54" s="226"/>
-[...4 lines deleted...]
-      <c r="G54" s="229"/>
+      <c r="B54" s="224"/>
+      <c r="C54" s="225"/>
+      <c r="D54" s="225"/>
+      <c r="E54" s="225"/>
+      <c r="F54" s="226"/>
+      <c r="G54" s="227"/>
       <c r="H54" s="35"/>
       <c r="I54" s="4"/>
-      <c r="J54" s="230"/>
-[...3 lines deleted...]
-      <c r="N54" s="230"/>
+      <c r="J54" s="228"/>
+      <c r="K54" s="228"/>
+      <c r="L54" s="228"/>
+      <c r="M54" s="228"/>
+      <c r="N54" s="228"/>
       <c r="O54" s="4"/>
       <c r="P54" s="1"/>
     </row>
-    <row r="55" spans="1:16" ht="12.9" customHeight="1">
+    <row r="55" spans="1:16" ht="13.2" customHeight="1">
       <c r="A55" s="4"/>
       <c r="B55" s="34" t="s">
-        <v>280</v>
-[...1 lines deleted...]
-      <c r="C55" s="231"/>
+        <v>310</v>
+      </c>
+      <c r="C55" s="229"/>
       <c r="D55" s="1"/>
       <c r="E55" s="1"/>
-      <c r="F55" s="232"/>
-[...1 lines deleted...]
-        <v>246</v>
+      <c r="F55" s="230"/>
+      <c r="G55" s="205" t="s">
+        <v>277</v>
       </c>
       <c r="H55" s="35">
         <v>10</v>
       </c>
       <c r="I55" s="4"/>
-      <c r="J55" s="320"/>
-[...4 lines deleted...]
-      <c r="O55" s="320"/>
+      <c r="J55" s="344"/>
+      <c r="K55" s="344"/>
+      <c r="L55" s="344"/>
+      <c r="M55" s="344"/>
+      <c r="N55" s="344"/>
+      <c r="O55" s="344"/>
       <c r="P55" s="1"/>
     </row>
-    <row r="56" spans="1:16" ht="12.9" customHeight="1">
+    <row r="56" spans="1:16" ht="13.2" customHeight="1">
       <c r="A56" s="4"/>
-      <c r="B56" s="234" t="s">
-[...6 lines deleted...]
-      <c r="G56" s="207"/>
+      <c r="B56" s="232" t="s">
+        <v>311</v>
+      </c>
+      <c r="C56" s="229"/>
+      <c r="D56" s="229"/>
+      <c r="E56" s="229"/>
+      <c r="F56" s="226"/>
+      <c r="G56" s="205"/>
       <c r="H56" s="35"/>
       <c r="I56" s="4"/>
-      <c r="J56" s="320"/>
-[...4 lines deleted...]
-      <c r="O56" s="320"/>
+      <c r="J56" s="344"/>
+      <c r="K56" s="344"/>
+      <c r="L56" s="344"/>
+      <c r="M56" s="344"/>
+      <c r="N56" s="344"/>
+      <c r="O56" s="344"/>
       <c r="P56" s="1"/>
     </row>
-    <row r="57" spans="1:16" ht="12.9" customHeight="1">
+    <row r="57" spans="1:16" ht="13.2" customHeight="1">
       <c r="A57" s="4"/>
-      <c r="B57" s="289" t="s">
-[...6 lines deleted...]
-      <c r="G57" s="207"/>
+      <c r="B57" s="284" t="s">
+        <v>312</v>
+      </c>
+      <c r="C57" s="229"/>
+      <c r="D57" s="229"/>
+      <c r="E57" s="229"/>
+      <c r="F57" s="226"/>
+      <c r="G57" s="205"/>
       <c r="H57" s="35"/>
       <c r="I57" s="4"/>
-      <c r="J57" s="320"/>
-[...4 lines deleted...]
-      <c r="O57" s="320"/>
+      <c r="J57" s="344"/>
+      <c r="K57" s="344"/>
+      <c r="L57" s="344"/>
+      <c r="M57" s="344"/>
+      <c r="N57" s="344"/>
+      <c r="O57" s="344"/>
       <c r="P57" s="1"/>
     </row>
-    <row r="58" spans="1:16" ht="12.9" customHeight="1">
+    <row r="58" spans="1:16" ht="13.2" customHeight="1">
       <c r="A58" s="4"/>
-      <c r="B58" s="290" t="s">
-[...4 lines deleted...]
-      <c r="E58" s="231"/>
+      <c r="B58" s="285" t="s">
+        <v>313</v>
+      </c>
+      <c r="C58" s="229"/>
+      <c r="D58" s="229"/>
+      <c r="E58" s="229"/>
       <c r="F58" s="4"/>
       <c r="G58" s="4"/>
       <c r="H58" s="4"/>
       <c r="I58" s="4"/>
-      <c r="J58" s="320"/>
-[...4 lines deleted...]
-      <c r="O58" s="320"/>
+      <c r="J58" s="344"/>
+      <c r="K58" s="344"/>
+      <c r="L58" s="344"/>
+      <c r="M58" s="344"/>
+      <c r="N58" s="344"/>
+      <c r="O58" s="344"/>
       <c r="P58" s="1"/>
     </row>
-    <row r="59" spans="1:16" ht="12.9" customHeight="1">
+    <row r="59" spans="1:16" ht="13.2" customHeight="1">
       <c r="A59" s="4"/>
       <c r="B59" s="34" t="s">
-        <v>284</v>
-[...3 lines deleted...]
-      <c r="E59" s="231"/>
+        <v>314</v>
+      </c>
+      <c r="C59" s="229"/>
+      <c r="D59" s="229"/>
+      <c r="E59" s="229"/>
       <c r="F59" s="4"/>
       <c r="G59" s="4"/>
       <c r="H59" s="4"/>
       <c r="I59" s="4"/>
-      <c r="J59" s="320"/>
-[...4 lines deleted...]
-      <c r="O59" s="320"/>
+      <c r="J59" s="344"/>
+      <c r="K59" s="344"/>
+      <c r="L59" s="344"/>
+      <c r="M59" s="344"/>
+      <c r="N59" s="344"/>
+      <c r="O59" s="344"/>
       <c r="P59" s="1"/>
     </row>
-    <row r="60" spans="1:16" ht="12.9" customHeight="1">
+    <row r="60" spans="1:16" ht="13.2" customHeight="1">
       <c r="A60" s="4"/>
       <c r="B60" s="34"/>
-      <c r="C60" s="242"/>
-[...11 lines deleted...]
-      <c r="O60" s="207"/>
+      <c r="C60" s="240"/>
+      <c r="D60" s="240"/>
+      <c r="E60" s="240"/>
+      <c r="F60" s="241"/>
+      <c r="G60" s="227"/>
+      <c r="H60" s="205"/>
+      <c r="I60" s="205"/>
+      <c r="J60" s="205"/>
+      <c r="K60" s="205"/>
+      <c r="L60" s="205"/>
+      <c r="M60" s="205"/>
+      <c r="N60" s="205"/>
+      <c r="O60" s="205"/>
       <c r="P60" s="1"/>
     </row>
-    <row r="61" spans="1:16" ht="12.9" customHeight="1">
+    <row r="61" spans="1:16" ht="13.2" customHeight="1">
       <c r="A61" s="4"/>
-      <c r="B61" s="194" t="s">
-[...14 lines deleted...]
-      <c r="O61" s="194"/>
+      <c r="B61" s="192" t="s">
+        <v>315</v>
+      </c>
+      <c r="C61" s="192"/>
+      <c r="D61" s="192"/>
+      <c r="E61" s="192"/>
+      <c r="F61" s="192"/>
+      <c r="G61" s="192"/>
+      <c r="H61" s="192"/>
+      <c r="I61" s="192"/>
+      <c r="J61" s="192"/>
+      <c r="K61" s="192"/>
+      <c r="L61" s="192"/>
+      <c r="M61" s="192"/>
+      <c r="N61" s="192"/>
+      <c r="O61" s="192"/>
       <c r="P61" s="1"/>
     </row>
-    <row r="62" spans="1:16" ht="5.0999999999999996" customHeight="1">
+    <row r="62" spans="1:16" ht="4.95" customHeight="1">
       <c r="A62" s="4"/>
-      <c r="B62" s="233"/>
-[...5 lines deleted...]
-      <c r="H62" s="252"/>
+      <c r="B62" s="231"/>
+      <c r="C62" s="247"/>
+      <c r="D62" s="247"/>
+      <c r="E62" s="247"/>
+      <c r="F62" s="248"/>
+      <c r="G62" s="249"/>
+      <c r="H62" s="250"/>
       <c r="I62" s="4"/>
-      <c r="J62" s="230"/>
-[...3 lines deleted...]
-      <c r="N62" s="230"/>
+      <c r="J62" s="228"/>
+      <c r="K62" s="228"/>
+      <c r="L62" s="228"/>
+      <c r="M62" s="228"/>
+      <c r="N62" s="228"/>
       <c r="O62" s="4"/>
       <c r="P62" s="1"/>
     </row>
-    <row r="63" spans="1:16" ht="12.9" customHeight="1">
+    <row r="63" spans="1:16" ht="13.2" customHeight="1">
       <c r="A63" s="4"/>
       <c r="B63" s="34" t="s">
-        <v>286</v>
+        <v>316</v>
       </c>
       <c r="C63" s="4"/>
       <c r="D63" s="4"/>
       <c r="E63" s="4"/>
-      <c r="F63" s="253"/>
+      <c r="F63" s="251"/>
       <c r="G63" s="35"/>
       <c r="H63" s="35"/>
       <c r="I63" s="4"/>
-      <c r="J63" s="254"/>
-[...4 lines deleted...]
-      <c r="O63" s="254"/>
+      <c r="J63" s="252"/>
+      <c r="K63" s="252"/>
+      <c r="L63" s="252"/>
+      <c r="M63" s="252"/>
+      <c r="N63" s="252"/>
+      <c r="O63" s="252"/>
       <c r="P63" s="1"/>
     </row>
-    <row r="64" spans="1:16" ht="12.9" customHeight="1">
+    <row r="64" spans="1:16" ht="13.2" customHeight="1">
       <c r="A64" s="4"/>
       <c r="B64" s="34" t="s">
-        <v>287</v>
+        <v>317</v>
       </c>
       <c r="C64" s="4"/>
       <c r="D64" s="4"/>
       <c r="E64" s="4"/>
-      <c r="F64" s="253"/>
+      <c r="F64" s="251"/>
       <c r="G64" s="35"/>
       <c r="H64" s="35"/>
       <c r="I64" s="4"/>
-      <c r="J64" s="241"/>
-[...4 lines deleted...]
-      <c r="O64" s="241"/>
+      <c r="J64" s="239"/>
+      <c r="K64" s="239"/>
+      <c r="L64" s="239"/>
+      <c r="M64" s="239"/>
+      <c r="N64" s="239"/>
+      <c r="O64" s="239"/>
       <c r="P64" s="1"/>
     </row>
-    <row r="65" spans="1:16" ht="12.9" customHeight="1">
+    <row r="65" spans="1:16" ht="13.2" customHeight="1">
       <c r="A65" s="4"/>
-      <c r="B65" s="255" t="s">
-        <v>288</v>
+      <c r="B65" s="253" t="s">
+        <v>318</v>
       </c>
       <c r="C65" s="4"/>
       <c r="D65" s="4"/>
       <c r="E65" s="4"/>
-      <c r="F65" s="253"/>
+      <c r="F65" s="251"/>
       <c r="G65" s="35"/>
       <c r="H65" s="35"/>
       <c r="I65" s="4"/>
-      <c r="J65" s="241"/>
-[...4 lines deleted...]
-      <c r="O65" s="241"/>
+      <c r="J65" s="239"/>
+      <c r="K65" s="239"/>
+      <c r="L65" s="239"/>
+      <c r="M65" s="239"/>
+      <c r="N65" s="239"/>
+      <c r="O65" s="239"/>
       <c r="P65" s="1"/>
     </row>
-    <row r="66" spans="1:16" ht="12.9" customHeight="1">
+    <row r="66" spans="1:16" ht="13.2" customHeight="1">
       <c r="A66" s="4"/>
       <c r="B66" s="34" t="s">
-        <v>289</v>
-[...5 lines deleted...]
-      <c r="G66" s="207"/>
+        <v>319</v>
+      </c>
+      <c r="C66" s="229"/>
+      <c r="D66" s="229"/>
+      <c r="E66" s="229"/>
+      <c r="F66" s="252"/>
+      <c r="G66" s="205"/>
       <c r="H66" s="35"/>
       <c r="I66" s="4"/>
-      <c r="J66" s="241"/>
-[...4 lines deleted...]
-      <c r="O66" s="241"/>
+      <c r="J66" s="239"/>
+      <c r="K66" s="239"/>
+      <c r="L66" s="239"/>
+      <c r="M66" s="239"/>
+      <c r="N66" s="239"/>
+      <c r="O66" s="239"/>
       <c r="P66" s="1"/>
     </row>
-    <row r="67" spans="1:16" ht="5.0999999999999996" customHeight="1">
+    <row r="67" spans="1:16" ht="4.95" customHeight="1">
       <c r="A67" s="4"/>
       <c r="B67" s="34"/>
       <c r="C67" s="4"/>
       <c r="D67" s="4"/>
       <c r="E67" s="4"/>
-      <c r="F67" s="253"/>
+      <c r="F67" s="251"/>
       <c r="G67" s="35"/>
       <c r="H67" s="35"/>
       <c r="I67" s="4"/>
-      <c r="J67" s="241"/>
-[...4 lines deleted...]
-      <c r="O67" s="241"/>
+      <c r="J67" s="239"/>
+      <c r="K67" s="239"/>
+      <c r="L67" s="239"/>
+      <c r="M67" s="239"/>
+      <c r="N67" s="239"/>
+      <c r="O67" s="239"/>
       <c r="P67" s="1"/>
     </row>
-    <row r="68" spans="1:16" ht="408.9" customHeight="1">
+    <row r="68" spans="1:16" ht="409.2" customHeight="1">
       <c r="A68" s="4"/>
-      <c r="B68" s="320"/>
-[...12 lines deleted...]
-      <c r="O68" s="320"/>
+      <c r="B68" s="344"/>
+      <c r="C68" s="344"/>
+      <c r="D68" s="344"/>
+      <c r="E68" s="344"/>
+      <c r="F68" s="344"/>
+      <c r="G68" s="344"/>
+      <c r="H68" s="344"/>
+      <c r="I68" s="344"/>
+      <c r="J68" s="344"/>
+      <c r="K68" s="344"/>
+      <c r="L68" s="344"/>
+      <c r="M68" s="344"/>
+      <c r="N68" s="344"/>
+      <c r="O68" s="344"/>
       <c r="P68" s="1"/>
     </row>
-    <row r="69" spans="1:16" ht="15.9" customHeight="1">
+    <row r="69" spans="1:16" ht="16.2" customHeight="1">
       <c r="A69" s="1"/>
       <c r="B69" s="1"/>
       <c r="C69" s="1"/>
       <c r="D69" s="1"/>
       <c r="E69" s="1"/>
       <c r="F69" s="1"/>
       <c r="G69" s="1"/>
       <c r="H69" s="1"/>
       <c r="I69" s="1"/>
-      <c r="J69" s="241"/>
-[...4 lines deleted...]
-      <c r="O69" s="241"/>
+      <c r="J69" s="239"/>
+      <c r="K69" s="239"/>
+      <c r="L69" s="239"/>
+      <c r="M69" s="239"/>
+      <c r="N69" s="239"/>
+      <c r="O69" s="239"/>
       <c r="P69" s="1"/>
     </row>
-    <row r="70" spans="1:16" ht="15.9" customHeight="1">
+    <row r="70" spans="1:16" ht="16.2" customHeight="1">
       <c r="A70" s="1"/>
       <c r="B70" s="1"/>
       <c r="C70" s="1"/>
       <c r="D70" s="1"/>
       <c r="E70" s="1"/>
       <c r="F70" s="1"/>
       <c r="G70" s="1"/>
       <c r="H70" s="1"/>
       <c r="I70" s="1"/>
-      <c r="J70" s="241"/>
-[...4 lines deleted...]
-      <c r="O70" s="241"/>
+      <c r="J70" s="239"/>
+      <c r="K70" s="239"/>
+      <c r="L70" s="239"/>
+      <c r="M70" s="239"/>
+      <c r="N70" s="239"/>
+      <c r="O70" s="239"/>
       <c r="P70" s="1"/>
     </row>
-    <row r="71" spans="1:16" ht="15.9" customHeight="1">
+    <row r="71" spans="1:16" ht="16.2" customHeight="1">
       <c r="A71" s="1"/>
       <c r="B71" s="1"/>
       <c r="C71" s="1"/>
       <c r="D71" s="1"/>
       <c r="E71" s="1"/>
       <c r="F71" s="1"/>
       <c r="G71" s="1"/>
       <c r="H71" s="1"/>
       <c r="I71" s="1"/>
-      <c r="J71" s="241"/>
-[...4 lines deleted...]
-      <c r="O71" s="241"/>
+      <c r="J71" s="239"/>
+      <c r="K71" s="239"/>
+      <c r="L71" s="239"/>
+      <c r="M71" s="239"/>
+      <c r="N71" s="239"/>
+      <c r="O71" s="239"/>
       <c r="P71" s="1"/>
     </row>
-    <row r="72" spans="1:16" ht="15.9" customHeight="1">
+    <row r="72" spans="1:16" ht="16.2" customHeight="1">
       <c r="A72" s="1"/>
       <c r="B72" s="1"/>
       <c r="C72" s="1"/>
       <c r="D72" s="1"/>
       <c r="E72" s="1"/>
       <c r="F72" s="1"/>
       <c r="G72" s="1"/>
       <c r="H72" s="1"/>
       <c r="I72" s="1"/>
-      <c r="J72" s="241"/>
-[...4 lines deleted...]
-      <c r="O72" s="241"/>
+      <c r="J72" s="239"/>
+      <c r="K72" s="239"/>
+      <c r="L72" s="239"/>
+      <c r="M72" s="239"/>
+      <c r="N72" s="239"/>
+      <c r="O72" s="239"/>
       <c r="P72" s="1"/>
     </row>
-    <row r="73" spans="1:16" ht="15.9" customHeight="1">
+    <row r="73" spans="1:16" ht="16.2" customHeight="1">
       <c r="A73" s="1"/>
       <c r="B73" s="1"/>
       <c r="C73" s="1"/>
       <c r="D73" s="1"/>
       <c r="E73" s="1"/>
       <c r="F73" s="1"/>
       <c r="G73" s="1"/>
       <c r="H73" s="1"/>
       <c r="I73" s="1"/>
-      <c r="J73" s="241"/>
-[...4 lines deleted...]
-      <c r="O73" s="241"/>
+      <c r="J73" s="239"/>
+      <c r="K73" s="239"/>
+      <c r="L73" s="239"/>
+      <c r="M73" s="239"/>
+      <c r="N73" s="239"/>
+      <c r="O73" s="239"/>
       <c r="P73" s="1"/>
     </row>
-    <row r="74" spans="1:16" ht="15.9" customHeight="1">
+    <row r="74" spans="1:16" ht="16.2" customHeight="1">
       <c r="A74" s="1"/>
       <c r="B74" s="1"/>
       <c r="C74" s="1"/>
       <c r="D74" s="1"/>
       <c r="E74" s="1"/>
       <c r="F74" s="1"/>
       <c r="G74" s="1"/>
       <c r="H74" s="1"/>
       <c r="I74" s="1"/>
-      <c r="J74" s="241"/>
-[...4 lines deleted...]
-      <c r="O74" s="241"/>
+      <c r="J74" s="239"/>
+      <c r="K74" s="239"/>
+      <c r="L74" s="239"/>
+      <c r="M74" s="239"/>
+      <c r="N74" s="239"/>
+      <c r="O74" s="239"/>
       <c r="P74" s="1"/>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1"/>
   <mergeCells count="7">
     <mergeCell ref="F1:H1"/>
     <mergeCell ref="I1:K1"/>
     <mergeCell ref="B68:O68"/>
     <mergeCell ref="J20:O29"/>
     <mergeCell ref="J33:O40"/>
     <mergeCell ref="J44:O51"/>
     <mergeCell ref="J55:O59"/>
   </mergeCells>
   <conditionalFormatting sqref="B5:B6">
     <cfRule type="containsText" dxfId="2" priority="6" operator="containsText" text="Not">
       <formula>NOT(ISERROR(SEARCH("Not",B5)))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F7:F11">
     <cfRule type="containsText" dxfId="1" priority="7" operator="containsText" text="Fail">
       <formula>NOT(ISERROR(SEARCH("Fail",F7)))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="O14 F20:F24 J20:O29 F33:F37 J33:O40 F44:F47 J44:O51 F55 J55:O59 B68:O68">
     <cfRule type="containsBlanks" dxfId="0" priority="13">
@@ -11413,90 +12920,76 @@
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F12" xr:uid="{ADA9713B-A786-412B-A4B5-51C16CEE0C01}">
       <formula1>"Yes,No"</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.3" footer="0.3"/>
   <pageSetup fitToWidth="0" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="52" max="16383" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...11 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="10f4e6bf-89f4-4864-baf9-a16d2dc0bb56" xmlns:ns3="cac22a3e-7c84-4333-859a-f3632353a987" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="492f70663fbd443cd80fc00015e411e6" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100F587F9A08539DD44B2E37612869867CF" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="dc28aa9169aff27db9619a10bda91646">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="10f4e6bf-89f4-4864-baf9-a16d2dc0bb56" xmlns:ns3="cac22a3e-7c84-4333-859a-f3632353a987" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c2abf3a7c1d020648a3bc142ae97fdcf" ns2:_="" ns3:_="">
     <xsd:import namespace="10f4e6bf-89f4-4864-baf9-a16d2dc0bb56"/>
     <xsd:import namespace="cac22a3e-7c84-4333-859a-f3632353a987"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="10f4e6bf-89f4-4864-baf9-a16d2dc0bb56" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
@@ -11520,50 +13013,55 @@
     <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="19" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="20" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="21" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="22" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="23" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="cac22a3e-7c84-4333-859a-f3632353a987" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
@@ -11663,136 +13161,138 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A B U D A A B Q S w M E F A A C A A g A W 0 3 i W o f Q 5 p y l A A A A 9 g A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 9 N D o I w G E S v Q r q n P 0 i C I a X E s J X E x M S 4 b W q F R v g w t F j u 5 s I j e Q U x i r p z O W / e Y u Z + v f F 8 b J v g o n t r O s g Q w x Q F G l R 3 M F B l a H D H c I l y w T d S n W S l g 0 k G m 4 7 2 k K H a u X N K i P c e + w X u + o p E l D K y L 9 d b V e t W o o 9 s / s u h A e s k K I 0 E 3 7 3 G i A i z O M Y s S T D l Z I a 8 N P A V o m n v s / 2 B v B g a N / R a a A i L F S d z 5 O T 9 Q T w A U E s D B B Q A A g A I A F t N 4 l o P y u m r p A A A A O k A A A A T A B w A W 0 N v b n R l b n R f V H l w Z X N d L n h t b C C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A B t j k s O w j A M R K 8 S e Z + 6 s E A I N W U B 3 I A L R M H 9 i O a j x k X h b C w 4 E l c g b X e I p W f m e e b z e l f H Z A f x o D H 2 3 i n Y F C U I c s b f e t c q m L i R e z j W 1 f U Z K I o c d V F B x x w O i N F 0 Z H U s f C C X n c a P V n M + x x a D N n f d E m 7 L c o f G O y b H k u c f U F d n a v Q 0 s L i k L K + 1 G Q d x W n N z l Q K m x L j I + J e w P 3 k d w t A b z d n E J G 2 U d i F x G V 5 / A V B L A w Q U A A I A C A B b T e J a K I p H u A 4 A A A A R A A A A E w A c A E Z v c m 1 1 b G F z L 1 N l Y 3 R p b 2 4 x L m 0 g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A K 0 5 N L s n M z 1 M I h t C G 1 g B Q S w E C L Q A U A A I A C A B b T e J a h 9 D m n K U A A A D 2 A A A A E g A A A A A A A A A A A A A A A A A A A A A A Q 2 9 u Z m l n L 1 B h Y 2 t h Z 2 U u e G 1 s U E s B A i 0 A F A A C A A g A W 0 3 i W g / K 6 a u k A A A A 6 Q A A A B M A A A A A A A A A A A A A A A A A 8 Q A A A F t D b 2 5 0 Z W 5 0 X 1 R 5 c G V z X S 5 4 b W x Q S w E C L Q A U A A I A C A B b T e J a K I p H u A 4 A A A A R A A A A E w A A A A A A A A A A A A A A A A D i A Q A A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b V B L B Q Y A A A A A A w A D A M I A A A A 9 A g A A A A A Q A Q A A 7 7 u / P D 9 4 b W w g d m V y c 2 l v b j 0 i M S 4 w I i B l b m N v Z G l u Z z 0 i d X R m L T g i P z 4 8 U G V y b W l z c 2 l v b k x p c 3 Q g e G 1 s b n M 6 e H N k P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S I g e G 1 s b n M 6 e H N p P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S 1 p b n N 0 Y W 5 j Z S I + P E N h b k V 2 Y W x 1 Y X R l R n V 0 d X J l U G F j a 2 F n Z X M + Z m F s c 2 U 8 L 0 N h b k V 2 Y W x 1 Y X R l R n V 0 d X J l U G F j a 2 F n Z X M + P E Z p c m V 3 Y W x s R W 5 h Y m x l Z D 5 0 c n V l P C 9 G a X J l d 2 F s b E V u Y W J s Z W Q + P C 9 Q Z X J t a X N z a W 9 u T G l z d D 6 X A Q A A A A A A A H U B A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x M b 2 N h b F B h Y 2 t h Z 2 V N Z X R h Z G F 0 Y U Z p b G U g e G 1 s b n M 6 e H N k P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S I g e G 1 s b n M 6 e H N p P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S 1 p b n N 0 Y W 5 j Z S I + P E l 0 Z W 1 z P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k F s b E Z v c m 1 1 b G F z P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g g L z 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V s Y X R p b 2 5 z a G l w c y I g V m F s d W U 9 I n N B Q U F B Q U E 9 P S I g L z 4 8 L 1 N 0 Y W J s Z U V u d H J p Z X M + P C 9 J d G V t P j w v S X R l b X M + P C 9 M b 2 N h b F B h Y 2 t h Z 2 V N Z X R h Z G F 0 Y U Z p b G U + F g A A A F B L B Q Y A A A A A A A A A A A A A A A A A A A A A A A A m A Q A A A Q A A A N C M n d 8 B F d E R j H o A w E / C l + s B A A A A C h d 6 q n t B R 0 m J I S T S 6 a E b d g A A A A A C A A A A A A A Q Z g A A A A E A A C A A A A C X t / x E + M s K u P I T / D a R F U 4 G y X H c w s 0 m u 6 X r s 0 7 / / H u A B A A A A A A O g A A A A A I A A C A A A A A X 3 b h 7 y t A 9 T g m w L b L P z O R u y 7 R j y G n N z 7 d S g H j U d I j s 4 V A A A A A l / N n m s c T Q Z 4 w U i e D g a d w l s q N D 4 t 1 7 K M 6 h O 0 I D M 7 4 V o l A + q q 2 z m D 8 G j + C 8 h 8 N O f g + q n y Z V V d 1 O 4 h Y g b 5 W f V U G S 6 + R X d s T z 5 u N T n W P D M P 3 n a 0 A A A A B 7 w N u A l m F M t u T U 8 Z m K m F t t Q p + y R C A J u T v M f 4 r R q P n + O Z R l T b W w b P V H 4 J 2 g g O b d M L l P u i u Q G 6 z v f v J 2 N 0 6 x t v X u < / D a t a M a s h u p > 
-[...2 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="10f4e6bf-89f4-4864-baf9-a16d2dc0bb56">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="cac22a3e-7c84-4333-859a-f3632353a987" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{40E5FDE6-2E8D-49FF-8137-B76100664BA4}">
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A00A9A03-D1D5-419A-92F9-8960A12E91C1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="10f4e6bf-89f4-4864-baf9-a16d2dc0bb56"/>
     <ds:schemaRef ds:uri="cac22a3e-7c84-4333-859a-f3632353a987"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4C3BBFA7-4FCE-4120-B9E5-2DC326D43F91}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{36E54216-14AA-45FD-B6CB-FF210E391AC3}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/DataMashup"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{36E54216-14AA-45FD-B6CB-FF210E391AC3}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8656C949-E294-4E1C-A4F1-29E12963A1C3}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="10f4e6bf-89f4-4864-baf9-a16d2dc0bb56"/>
+    <ds:schemaRef ds:uri="cac22a3e-7c84-4333-859a-f3632353a987"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>5</vt:i4>
+        <vt:i4>7</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>52</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="57" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>1. Généralités</vt:lpstr>
+    <vt:vector size="59" baseType="lpstr">
+      <vt:lpstr>Contexte</vt:lpstr>
+      <vt:lpstr>1. Général   </vt:lpstr>
       <vt:lpstr>2. Budget    </vt:lpstr>
       <vt:lpstr>3. Exploitation</vt:lpstr>
       <vt:lpstr>4. Description</vt:lpstr>
+      <vt:lpstr>5. PIPDE </vt:lpstr>
+      <vt:lpstr>6. Subvention bâtiments vacants</vt:lpstr>
       <vt:lpstr>Affordability_Category</vt:lpstr>
       <vt:lpstr>Affordability_Supports</vt:lpstr>
       <vt:lpstr>Affordable_Rent_Level</vt:lpstr>
       <vt:lpstr>Contact_Address</vt:lpstr>
       <vt:lpstr>Contact_Email</vt:lpstr>
       <vt:lpstr>Contact_First_Name</vt:lpstr>
       <vt:lpstr>Contact_Last_Name</vt:lpstr>
       <vt:lpstr>Contact_Postal_Code</vt:lpstr>
       <vt:lpstr>Contact_Pronouns</vt:lpstr>
       <vt:lpstr>Contact_Relationship</vt:lpstr>
       <vt:lpstr>Contact_Telephone</vt:lpstr>
       <vt:lpstr>Cost_Construction</vt:lpstr>
       <vt:lpstr>Cost_Total</vt:lpstr>
       <vt:lpstr>Op_Cashflow</vt:lpstr>
       <vt:lpstr>Op_EGI</vt:lpstr>
       <vt:lpstr>Op_Expenses</vt:lpstr>
       <vt:lpstr>Owner_Address_City</vt:lpstr>
       <vt:lpstr>Owner_Address_PC</vt:lpstr>
       <vt:lpstr>Owner_Address_Province</vt:lpstr>
       <vt:lpstr>Owner_Address_Street</vt:lpstr>
       <vt:lpstr>Owner_Leadership</vt:lpstr>
       <vt:lpstr>Owner_Name</vt:lpstr>
       <vt:lpstr>Owner_Parent</vt:lpstr>
       <vt:lpstr>Owner_Type</vt:lpstr>
       <vt:lpstr>Project_Accessibility_Achievement</vt:lpstr>