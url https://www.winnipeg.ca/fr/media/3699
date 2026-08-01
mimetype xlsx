--- v1 (2026-07-12)
+++ v2 (2026-08-01)
@@ -14,58 +14,58 @@
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/featurePropertyBag/featurePropertyBag.xml" ContentType="application/vnd.ms-excel.featurepropertybag+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\jrichter\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{ACAB3422-8C36-4EAE-843B-2B3160AEC10D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{98D01F4D-0B8C-495B-8302-365001D85E59}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="850" xr2:uid="{1EF58737-E28F-F945-A2F6-86E8206DCB38}"/>
   </bookViews>
   <sheets>
     <sheet name="Contexte" sheetId="2" r:id="rId1"/>
     <sheet name="1. Général   " sheetId="3" r:id="rId2"/>
     <sheet name="2. Budget    " sheetId="9" r:id="rId3"/>
     <sheet name="3. Exploitation" sheetId="4" r:id="rId4"/>
     <sheet name="4. Description" sheetId="7" r:id="rId5"/>
     <sheet name="5. PIPDE " sheetId="12" r:id="rId6"/>
     <sheet name="6. Subvention bâtiments vacants" sheetId="13" r:id="rId7"/>
     <sheet name="   Evaluation    " sheetId="1" state="veryHidden" r:id="rId8"/>
   </sheets>
   <definedNames>
     <definedName name="Affordability_Category">'1. Général   '!$C$77</definedName>
     <definedName name="Affordability_Supports">'1. Général   '!$C$79</definedName>
     <definedName name="Affordable_Rent_Level">'1. Général   '!$C$78</definedName>
     <definedName name="Contact_Address">'1. Général   '!$E$15</definedName>
     <definedName name="Contact_Email">'1. Général   '!$C$18</definedName>
     <definedName name="Contact_First_Name">'1. Général   '!$C$14</definedName>
     <definedName name="Contact_Last_Name">'1. Général   '!$C$15</definedName>
     <definedName name="Contact_Postal_Code">'1. Général   '!$F$18</definedName>
     <definedName name="Contact_Pronouns">'1. Général   '!$C$16</definedName>
     <definedName name="Contact_Relationship">'1. Général   '!$C$17</definedName>
     <definedName name="Contact_Telephone">'1. Général   '!$F$14</definedName>
@@ -268,53 +268,50 @@
   </authors>
   <commentList>
     <comment ref="G65" authorId="0" shapeId="0" xr:uid="{36588697-098B-49E9-8A1D-114B4B6632DD}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Such as property taxes, utilities, etc.</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="509" uniqueCount="320">
   <si>
     <t>FORMULAIRE DE DEMANDE — PROGRAMMES DE SOUTIEN AU LOGEMENT DE LA VILLE DE WINNIPEG</t>
   </si>
   <si>
-    <t>VERSION : 17 Juin 2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Ce formulaire de demande peut être utilisé pour solliciter des subventions dans le cadre du Programme incitatif de subventions d’investissement du Fonds pour accélérer la construction de logements, de la subvention pour les bâtiments vacants et/ou du Programme d’incitations en matière de patrimoine et de développement économique (PIPDE) de la Ville de Winnipeg.</t>
   </si>
   <si>
     <t>INSTRUCTIONS</t>
   </si>
   <si>
     <t>1. Vérifiez si votre projet est admissible en consultant le site Web du programme :</t>
   </si>
   <si>
     <t>Programme d’incitations en matière de patrimoine et de développement économique (PIPDE) de la Ville de Winnipeg</t>
   </si>
   <si>
     <t>Fonds pour accélérer la construction de logements</t>
   </si>
   <si>
     <t>Subvention pour les bâtiments vacants</t>
   </si>
   <si>
     <t>Pour toutes les demandes : Veuillez remplir les onglets 1 à 4.</t>
   </si>
   <si>
     <t>PIPDE : Veuillez également remplir l’onglet 5.</t>
   </si>
   <si>
     <t>Subvention pour les bâtiments vacants : Veuillez également remplir l’onglet 6.</t>
@@ -1428,50 +1425,53 @@
     <t xml:space="preserve">• Is the project located in close proximity to the Primary Transit Network? </t>
   </si>
   <si>
     <t xml:space="preserve">• Does the project address poverty reduction (in line with the Poverty Reduction Strategy)? </t>
   </si>
   <si>
     <t>• Is the project aligned with Our Winnipeg 2045?</t>
   </si>
   <si>
     <t>• Is the project aligned with Complete Communities 2.0 priority areas for support?</t>
   </si>
   <si>
     <t xml:space="preserve">OVERALL ASSESSMENT </t>
   </si>
   <si>
     <t>• What is your overall assessment of the project?</t>
   </si>
   <si>
     <t xml:space="preserve">• What are some risks with this project?  </t>
   </si>
   <si>
     <t>• What are some unknowns?</t>
   </si>
   <si>
     <t xml:space="preserve">• What are some additional benefits to the City with this project? </t>
+  </si>
+  <si>
+    <t>VERSION : 24 Juillet 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="15">
     <numFmt numFmtId="41" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;&quot;??_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="166" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="167" formatCode="&quot;$&quot;#,##0.00"/>
     <numFmt numFmtId="168" formatCode="&quot;$&quot;#,##0"/>
     <numFmt numFmtId="169" formatCode="0;\-0;&quot;-&quot;\ "/>
     <numFmt numFmtId="170" formatCode="#,##0;\-#,##0;&quot;-&quot;\ "/>
     <numFmt numFmtId="171" formatCode="&quot;$&quot;#,##0;\-\ &quot;$&quot;#,##0;&quot;-&quot;\ "/>
     <numFmt numFmtId="172" formatCode="0.0%"/>
     <numFmt numFmtId="173" formatCode="0;\-0;&quot;-&quot;;@\ "/>
     <numFmt numFmtId="174" formatCode="&quot;$&quot;#,##0.00;\-\ &quot;$&quot;#,##0.00;&quot;-&quot;\ "/>
     <numFmt numFmtId="175" formatCode="#,##0;\-#,##0;&quot;-&quot;;@\ "/>
   </numFmts>
   <fonts count="20">
     <font>
@@ -2782,116 +2782,116 @@
     </xf>
     <xf numFmtId="41" fontId="12" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="41" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="41" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="170" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="9" fontId="1" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="171" fontId="1" fillId="2" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="9" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="7" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="169" fontId="1" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="169" fontId="1" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="12" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="left" vertical="top"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
-    </xf>
-[...11 lines deleted...]
-      <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Comma 2" xfId="6" xr:uid="{46F698D5-8C33-8344-B5C5-C42A61713710}"/>
     <cellStyle name="Currency" xfId="7" builtinId="4"/>
     <cellStyle name="Currency 2" xfId="5" xr:uid="{D280C050-A190-C840-8859-5EF96C110154}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="3" xr:uid="{60AD2AEA-D4B5-B44E-877B-D048448D2B69}"/>
     <cellStyle name="Percent" xfId="2" builtinId="5"/>
     <cellStyle name="Percent 2" xfId="4" xr:uid="{18EC1DD0-6544-624F-8996-7FFD4AE3B973}"/>
   </cellStyles>
   <dxfs count="62">
     <dxf>
       <fill>
         <patternFill>
@@ -5815,397 +5815,395 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8A144F37-B376-BC4D-A2F1-2BCE6A344912}">
   <sheetPr codeName="Sheet1">
     <tabColor theme="1"/>
   </sheetPr>
   <dimension ref="A1:C63"/>
   <sheetViews>
-    <sheetView showGridLines="0" showRowColHeaders="0" tabSelected="1" showRuler="0" defaultGridColor="0" colorId="22" zoomScale="175" zoomScaleNormal="175" zoomScalePageLayoutView="150" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" showRowColHeaders="0" tabSelected="1" showRuler="0" defaultGridColor="0" colorId="22" zoomScale="175" zoomScaleNormal="175" zoomScalePageLayoutView="150" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="12" defaultRowHeight="14.25" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="1"/>
     <col min="2" max="2" width="124.42578125" style="108" customWidth="1"/>
     <col min="3" max="3" width="4.42578125" customWidth="1"/>
     <col min="4" max="4" width="3.42578125" customWidth="1"/>
     <col min="6" max="6" width="5" customWidth="1"/>
     <col min="8" max="8" width="3.42578125" customWidth="1"/>
     <col min="10" max="10" width="4.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="28.95" customHeight="1">
       <c r="A1" s="69"/>
       <c r="B1" s="184" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="183"/>
     </row>
     <row r="2" spans="1:3" ht="13.95" customHeight="1">
       <c r="A2" s="70"/>
       <c r="B2" s="105"/>
       <c r="C2" s="71"/>
     </row>
     <row r="3" spans="1:3" ht="13.95" customHeight="1">
       <c r="A3" s="70"/>
       <c r="B3" s="265" t="s">
-        <v>1</v>
+        <v>319</v>
       </c>
       <c r="C3" s="71"/>
     </row>
     <row r="4" spans="1:3" ht="30.6">
       <c r="A4" s="70"/>
       <c r="B4" s="266" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C4" s="71"/>
     </row>
     <row r="5" spans="1:3" ht="12" customHeight="1">
       <c r="A5" s="70"/>
       <c r="B5" s="106"/>
       <c r="C5" s="71"/>
     </row>
     <row r="6" spans="1:3" ht="15" customHeight="1">
       <c r="A6" s="70"/>
       <c r="B6" s="121" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="C6" s="71"/>
     </row>
     <row r="7" spans="1:3" ht="12" customHeight="1">
       <c r="A7" s="70"/>
       <c r="B7" s="107"/>
       <c r="C7" s="71"/>
     </row>
     <row r="8" spans="1:3" ht="12" customHeight="1">
       <c r="A8" s="70"/>
       <c r="B8" s="115" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="C8" s="71"/>
     </row>
     <row r="9" spans="1:3" ht="12" customHeight="1">
       <c r="A9" s="70"/>
       <c r="B9" s="115"/>
       <c r="C9" s="71"/>
     </row>
     <row r="10" spans="1:3" ht="15" customHeight="1">
       <c r="A10" s="70"/>
       <c r="B10" s="116" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="C10" s="71"/>
     </row>
     <row r="11" spans="1:3" ht="15" customHeight="1">
       <c r="A11" s="70"/>
       <c r="B11" s="293" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C11" s="71"/>
     </row>
     <row r="12" spans="1:3" ht="15" customHeight="1">
       <c r="A12" s="70"/>
       <c r="B12" s="293" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C12" s="71"/>
     </row>
     <row r="13" spans="1:3" ht="15" customHeight="1">
       <c r="A13" s="70"/>
       <c r="B13" s="306" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C13" s="71"/>
     </row>
     <row r="14" spans="1:3" ht="15" customHeight="1">
       <c r="A14" s="70"/>
       <c r="B14" s="307" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C14" s="71"/>
     </row>
     <row r="15" spans="1:3" ht="15" customHeight="1">
       <c r="A15" s="70"/>
       <c r="B15" s="307" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="C15" s="71"/>
     </row>
     <row r="16" spans="1:3" ht="24.45" customHeight="1">
       <c r="A16" s="70"/>
       <c r="B16" s="118" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="C16" s="71"/>
     </row>
     <row r="17" spans="1:3" ht="12" customHeight="1">
       <c r="A17" s="70"/>
       <c r="B17" s="117"/>
       <c r="C17" s="71"/>
     </row>
     <row r="18" spans="1:3" ht="12" customHeight="1">
       <c r="A18" s="70"/>
       <c r="B18" s="106" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C18" s="71"/>
     </row>
     <row r="19" spans="1:3" ht="12" customHeight="1">
       <c r="A19" s="70"/>
       <c r="B19" s="106"/>
       <c r="C19" s="71"/>
     </row>
     <row r="20" spans="1:3" ht="12" customHeight="1">
       <c r="A20" s="70"/>
       <c r="B20" s="106" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C20" s="71"/>
     </row>
     <row r="21" spans="1:3" ht="12" customHeight="1">
       <c r="A21" s="70"/>
       <c r="B21" s="106"/>
       <c r="C21" s="71"/>
     </row>
     <row r="22" spans="1:3" ht="12" customHeight="1">
       <c r="A22" s="70"/>
       <c r="B22" s="292" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C22" s="71"/>
     </row>
     <row r="23" spans="1:3" ht="23.25" customHeight="1">
       <c r="A23" s="70"/>
       <c r="B23" s="268"/>
       <c r="C23" s="71"/>
     </row>
     <row r="24" spans="1:3" ht="12" customHeight="1">
       <c r="A24" s="70"/>
       <c r="B24" s="267"/>
       <c r="C24" s="71"/>
     </row>
     <row r="25" spans="1:3" ht="12" customHeight="1">
       <c r="A25" s="70"/>
       <c r="B25" s="267"/>
       <c r="C25" s="71"/>
     </row>
     <row r="26" spans="1:3" ht="15" customHeight="1">
       <c r="A26" s="70"/>
       <c r="B26" s="112" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C26" s="71"/>
     </row>
     <row r="27" spans="1:3" ht="12" customHeight="1">
       <c r="A27" s="70"/>
       <c r="B27" s="267"/>
       <c r="C27" s="71"/>
     </row>
     <row r="28" spans="1:3" ht="12" customHeight="1">
       <c r="A28" s="70"/>
       <c r="B28" s="290" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C28" s="71"/>
     </row>
     <row r="29" spans="1:3" ht="12" customHeight="1">
       <c r="A29" s="70"/>
       <c r="B29" s="267"/>
       <c r="C29" s="71"/>
     </row>
     <row r="30" spans="1:3" ht="12" customHeight="1">
       <c r="A30" s="70"/>
       <c r="B30" s="290" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C30" s="71"/>
     </row>
     <row r="31" spans="1:3" ht="12" customHeight="1">
       <c r="A31" s="70"/>
       <c r="B31" s="267"/>
       <c r="C31" s="71"/>
     </row>
     <row r="32" spans="1:3" ht="12" customHeight="1">
       <c r="A32" s="70"/>
       <c r="B32" s="290" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C32" s="71"/>
     </row>
     <row r="33" spans="1:3" ht="12" customHeight="1">
       <c r="A33" s="70"/>
       <c r="B33" s="267"/>
       <c r="C33" s="71"/>
     </row>
     <row r="34" spans="1:3" ht="15" customHeight="1">
       <c r="A34" s="320"/>
       <c r="B34" s="112" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C34" s="321"/>
     </row>
     <row r="35" spans="1:3" ht="13.2" customHeight="1">
       <c r="A35" s="320"/>
       <c r="B35" s="114"/>
       <c r="C35" s="321"/>
     </row>
     <row r="36" spans="1:3" ht="13.2" customHeight="1">
       <c r="A36" s="320"/>
       <c r="B36" s="109"/>
       <c r="C36" s="321"/>
     </row>
     <row r="37" spans="1:3" ht="13.2" customHeight="1">
       <c r="A37" s="320"/>
       <c r="B37" s="111" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C37" s="321"/>
     </row>
     <row r="38" spans="1:3" ht="13.2" customHeight="1">
       <c r="A38" s="320"/>
       <c r="B38" s="1"/>
       <c r="C38" s="321"/>
     </row>
     <row r="39" spans="1:3" ht="13.2" customHeight="1">
       <c r="A39" s="320"/>
       <c r="B39" s="256" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C39" s="321"/>
     </row>
     <row r="40" spans="1:3" ht="13.2" customHeight="1">
       <c r="A40" s="320"/>
       <c r="B40" s="109"/>
       <c r="C40" s="321"/>
     </row>
     <row r="41" spans="1:3" ht="13.2" customHeight="1">
       <c r="A41" s="320"/>
       <c r="B41" s="112" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C41" s="321"/>
     </row>
     <row r="42" spans="1:3" ht="13.2" customHeight="1">
       <c r="A42" s="320"/>
       <c r="B42" s="109"/>
       <c r="C42" s="321"/>
     </row>
     <row r="43" spans="1:3" ht="13.2" customHeight="1">
       <c r="A43" s="320"/>
       <c r="B43" s="109" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C43" s="321"/>
     </row>
     <row r="44" spans="1:3" ht="12" customHeight="1">
       <c r="A44" s="320"/>
       <c r="B44" s="109"/>
       <c r="C44" s="321"/>
     </row>
     <row r="45" spans="1:3" ht="13.2" customHeight="1">
       <c r="A45" s="320"/>
       <c r="B45" s="109" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C45" s="321"/>
     </row>
     <row r="46" spans="1:3" ht="12" customHeight="1">
       <c r="A46" s="320"/>
       <c r="B46" s="109"/>
       <c r="C46" s="321"/>
     </row>
     <row r="47" spans="1:3" ht="13.2" customHeight="1">
       <c r="A47" s="320"/>
       <c r="B47" s="109" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C47" s="321"/>
     </row>
     <row r="48" spans="1:3" ht="13.2" customHeight="1">
       <c r="A48" s="320"/>
       <c r="B48" s="109"/>
       <c r="C48" s="321"/>
     </row>
     <row r="49" spans="1:3" ht="12" customHeight="1">
       <c r="A49" s="320"/>
       <c r="B49" s="109" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C49" s="321"/>
     </row>
     <row r="50" spans="1:3" ht="13.2" customHeight="1">
       <c r="A50" s="320"/>
       <c r="B50" s="109"/>
       <c r="C50" s="321"/>
     </row>
     <row r="51" spans="1:3" ht="12" customHeight="1">
       <c r="A51" s="320"/>
       <c r="B51" s="109" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C51" s="321"/>
     </row>
     <row r="52" spans="1:3" ht="12" customHeight="1">
       <c r="A52" s="320"/>
       <c r="B52" s="109"/>
       <c r="C52" s="321"/>
     </row>
     <row r="53" spans="1:3" ht="12" customHeight="1">
       <c r="A53" s="320"/>
       <c r="B53" s="109" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C53" s="321"/>
     </row>
     <row r="54" spans="1:3" ht="12" customHeight="1">
       <c r="A54" s="320"/>
       <c r="B54" s="109"/>
       <c r="C54" s="321"/>
     </row>
     <row r="55" spans="1:3" ht="15" customHeight="1">
       <c r="A55" s="320"/>
       <c r="B55" s="113" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="C55" s="321"/>
     </row>
     <row r="56" spans="1:3" ht="13.2" customHeight="1">
       <c r="A56" s="320"/>
       <c r="B56" s="119"/>
       <c r="C56" s="321"/>
     </row>
     <row r="57" spans="1:3" ht="13.2" customHeight="1">
       <c r="A57" s="320"/>
       <c r="B57" s="119"/>
       <c r="C57" s="321"/>
     </row>
     <row r="58" spans="1:3" ht="13.2" customHeight="1">
       <c r="A58" s="320"/>
       <c r="B58" s="110"/>
       <c r="C58" s="321"/>
     </row>
     <row r="59" spans="1:3" ht="13.2" customHeight="1">
       <c r="A59" s="102"/>
       <c r="B59" s="255"/>
       <c r="C59" s="103"/>
     </row>
     <row r="60" spans="1:3" ht="13.2" customHeight="1">
       <c r="A60" s="70"/>
@@ -6240,1227 +6238,1227 @@
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2EAC5C6B-F8E5-3440-B54D-D43802A22689}">
   <sheetPr codeName="Sheet2">
     <tabColor rgb="FF123985"/>
   </sheetPr>
   <dimension ref="A1:G106"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" showRuler="0" zoomScale="150" zoomScaleNormal="150" zoomScalePageLayoutView="150" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="12" defaultRowHeight="14.25" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="4.42578125" customWidth="1"/>
     <col min="2" max="2" width="28" customWidth="1"/>
     <col min="3" max="3" width="31.28515625" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" customWidth="1"/>
     <col min="5" max="5" width="28" customWidth="1"/>
     <col min="6" max="6" width="31.28515625" customWidth="1"/>
     <col min="7" max="7" width="7.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="28.95" customHeight="1">
       <c r="A1" s="21"/>
       <c r="B1" s="51" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C1" s="2"/>
       <c r="D1" s="83"/>
       <c r="E1" s="2"/>
       <c r="F1" s="52"/>
       <c r="G1" s="176" t="str">
         <f>IF(ISBLANK(Project_Name), "", UPPER(Project_Name))</f>
         <v/>
       </c>
     </row>
     <row r="2" spans="1:7" ht="14.25" customHeight="1">
       <c r="A2" s="3"/>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="1"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="5"/>
     </row>
     <row r="3" spans="1:7" ht="14.25" customHeight="1">
       <c r="A3" s="3"/>
       <c r="B3" s="4" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C3" s="4"/>
       <c r="D3" s="1"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="5"/>
     </row>
     <row r="4" spans="1:7" ht="14.25" customHeight="1">
       <c r="A4" s="3"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="1"/>
       <c r="E4" s="4"/>
       <c r="F4" s="4"/>
       <c r="G4" s="5"/>
     </row>
     <row r="5" spans="1:7" ht="14.25" customHeight="1">
       <c r="A5" s="3"/>
       <c r="B5" s="14" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="82"/>
       <c r="E5" s="6"/>
       <c r="F5" s="6"/>
       <c r="G5" s="5"/>
     </row>
     <row r="6" spans="1:7" ht="13.95" customHeight="1">
       <c r="A6" s="3"/>
       <c r="B6" s="4" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="C6" s="4"/>
       <c r="E6" s="4"/>
       <c r="F6" s="4"/>
       <c r="G6" s="5"/>
     </row>
     <row r="7" spans="1:7" ht="23.4" customHeight="1">
       <c r="A7" s="3"/>
       <c r="B7" s="322" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="C7" s="322"/>
       <c r="D7" s="1"/>
       <c r="E7" s="294" t="b">
         <v>0</v>
       </c>
       <c r="F7" s="4"/>
       <c r="G7" s="5"/>
     </row>
     <row r="8" spans="1:7" ht="14.25" customHeight="1">
       <c r="A8" s="3"/>
       <c r="B8" s="4"/>
       <c r="C8" s="39" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D8" s="1"/>
       <c r="E8" s="294" t="b">
         <v>0</v>
       </c>
       <c r="F8" s="4"/>
       <c r="G8" s="5"/>
     </row>
     <row r="9" spans="1:7" ht="14.25" customHeight="1">
       <c r="A9" s="3"/>
       <c r="B9" s="4"/>
       <c r="C9" s="39" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D9" s="1"/>
       <c r="E9" s="294" t="b">
         <v>0</v>
       </c>
       <c r="F9" s="4"/>
       <c r="G9" s="5"/>
     </row>
     <row r="10" spans="1:7" ht="14.25" customHeight="1">
       <c r="A10" s="3"/>
       <c r="B10" s="4"/>
       <c r="C10" s="39" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D10" s="1"/>
       <c r="E10" s="294" t="b">
         <v>0</v>
       </c>
       <c r="F10" s="4"/>
       <c r="G10" s="5"/>
     </row>
     <row r="11" spans="1:7" ht="15" customHeight="1">
       <c r="A11" s="3"/>
       <c r="B11" s="4"/>
       <c r="C11" s="4"/>
       <c r="E11" s="4"/>
       <c r="F11" s="4"/>
       <c r="G11" s="5"/>
     </row>
     <row r="12" spans="1:7" ht="14.25" customHeight="1">
       <c r="A12" s="3"/>
       <c r="B12" s="14" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="82"/>
       <c r="E12" s="6"/>
       <c r="F12" s="6"/>
       <c r="G12" s="5"/>
     </row>
     <row r="13" spans="1:7" ht="7.2" customHeight="1">
       <c r="A13" s="3"/>
       <c r="B13" s="15"/>
       <c r="C13" s="7"/>
       <c r="D13" s="1"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="5"/>
     </row>
     <row r="14" spans="1:7" ht="14.25" customHeight="1">
       <c r="A14" s="3"/>
       <c r="B14" s="9" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="C14" s="72"/>
       <c r="D14" s="1"/>
       <c r="E14" s="9" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F14" s="72"/>
       <c r="G14" s="5"/>
     </row>
     <row r="15" spans="1:7" ht="14.25" customHeight="1">
       <c r="A15" s="3"/>
       <c r="B15" s="9" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="C15" s="72"/>
       <c r="D15" s="1"/>
       <c r="E15" s="9" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="F15" s="72"/>
       <c r="G15" s="5"/>
     </row>
     <row r="16" spans="1:7" ht="14.25" customHeight="1">
       <c r="A16" s="3"/>
       <c r="B16" s="9" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="C16" s="72"/>
       <c r="D16" s="1"/>
       <c r="E16" s="9" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="F16" s="72"/>
       <c r="G16" s="5"/>
     </row>
     <row r="17" spans="1:7" ht="14.25" customHeight="1">
       <c r="A17" s="3"/>
       <c r="B17" s="9" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="C17" s="72"/>
       <c r="D17" s="1"/>
       <c r="E17" s="9" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F17" s="72"/>
       <c r="G17" s="5"/>
     </row>
     <row r="18" spans="1:7" ht="14.25" customHeight="1">
       <c r="A18" s="3"/>
       <c r="B18" s="9" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="C18" s="72"/>
       <c r="D18" s="1"/>
       <c r="E18" s="9" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F18" s="72"/>
       <c r="G18" s="5"/>
     </row>
     <row r="19" spans="1:7" ht="7.2" customHeight="1">
       <c r="A19" s="3"/>
       <c r="B19" s="4"/>
       <c r="C19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="5"/>
     </row>
     <row r="20" spans="1:7" ht="14.25" customHeight="1">
       <c r="A20" s="3"/>
       <c r="B20" s="16" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="C20" s="6"/>
       <c r="D20" s="82"/>
       <c r="E20" s="6"/>
       <c r="F20" s="6"/>
       <c r="G20" s="5"/>
     </row>
     <row r="21" spans="1:7" ht="7.2" customHeight="1">
       <c r="A21" s="3"/>
       <c r="B21" s="17"/>
       <c r="C21" s="7"/>
       <c r="D21" s="1"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="5"/>
     </row>
     <row r="22" spans="1:7" ht="14.25" customHeight="1">
       <c r="A22" s="3"/>
       <c r="B22" s="9" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="C22" s="72"/>
       <c r="D22" s="1"/>
       <c r="E22" s="9" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="F22" s="72"/>
       <c r="G22" s="5"/>
     </row>
     <row r="23" spans="1:7" ht="14.25" customHeight="1">
       <c r="A23" s="3"/>
       <c r="B23" s="9" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="C23" s="72"/>
       <c r="D23" s="1"/>
       <c r="E23" s="9" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="F23" s="72"/>
       <c r="G23" s="5"/>
     </row>
     <row r="24" spans="1:7" ht="14.25" customHeight="1">
       <c r="A24" s="3"/>
       <c r="B24" s="9" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="C24" s="72"/>
       <c r="D24" s="1"/>
       <c r="E24" s="9" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F24" s="72"/>
       <c r="G24" s="5"/>
     </row>
     <row r="25" spans="1:7" ht="14.25" customHeight="1">
       <c r="A25" s="3"/>
       <c r="B25" s="12" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="C25" s="73"/>
       <c r="D25" s="1"/>
       <c r="E25" s="9" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F25" s="72"/>
       <c r="G25" s="5"/>
     </row>
     <row r="26" spans="1:7" ht="7.2" customHeight="1">
       <c r="A26" s="3"/>
       <c r="B26" s="4"/>
       <c r="C26" s="4"/>
       <c r="D26" s="1"/>
       <c r="E26" s="4"/>
       <c r="F26" s="8"/>
       <c r="G26" s="5"/>
     </row>
     <row r="27" spans="1:7" ht="14.25" customHeight="1">
       <c r="A27" s="3"/>
       <c r="B27" s="16" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="C27" s="6"/>
       <c r="D27" s="82"/>
       <c r="E27" s="6"/>
       <c r="F27" s="6"/>
       <c r="G27" s="5"/>
     </row>
     <row r="28" spans="1:7" ht="7.2" customHeight="1">
       <c r="A28" s="3"/>
       <c r="B28" s="18"/>
       <c r="C28" s="4"/>
       <c r="D28" s="1"/>
       <c r="E28" s="4"/>
       <c r="F28" s="4"/>
       <c r="G28" s="5"/>
     </row>
     <row r="29" spans="1:7" ht="12" customHeight="1">
       <c r="A29" s="3"/>
       <c r="B29" s="295" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="C29" s="4"/>
       <c r="D29" s="308" t="b">
         <v>0</v>
       </c>
       <c r="E29" s="4"/>
       <c r="F29" s="4"/>
       <c r="G29" s="5"/>
     </row>
     <row r="30" spans="1:7" ht="10.199999999999999">
       <c r="A30" s="3"/>
       <c r="B30" s="295" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="C30" s="4"/>
       <c r="D30" s="1"/>
       <c r="E30" s="4"/>
       <c r="F30" s="4"/>
       <c r="G30" s="5"/>
     </row>
     <row r="31" spans="1:7" ht="7.2" customHeight="1">
       <c r="A31" s="3"/>
       <c r="B31" s="18"/>
       <c r="C31" s="4"/>
       <c r="D31" s="1"/>
       <c r="E31" s="4"/>
       <c r="F31" s="4"/>
       <c r="G31" s="5"/>
     </row>
     <row r="32" spans="1:7" ht="14.25" customHeight="1">
       <c r="A32" s="3"/>
       <c r="B32" s="9" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="C32" s="72"/>
       <c r="D32" s="1"/>
       <c r="E32" s="9" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="F32" s="73"/>
       <c r="G32" s="5"/>
     </row>
     <row r="33" spans="1:7" ht="14.25" customHeight="1">
       <c r="A33" s="3"/>
       <c r="B33" s="9" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="C33" s="72"/>
       <c r="D33" s="1"/>
       <c r="E33" s="269" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="F33" s="73"/>
       <c r="G33" s="5"/>
     </row>
     <row r="34" spans="1:7" ht="14.25" customHeight="1">
       <c r="A34" s="3"/>
       <c r="B34" s="9" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="C34" s="72"/>
       <c r="D34" s="1"/>
       <c r="E34" s="9" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="F34" s="73"/>
       <c r="G34" s="5"/>
     </row>
     <row r="35" spans="1:7" ht="20.399999999999999">
       <c r="A35" s="3"/>
       <c r="B35" s="39" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="C35" s="73"/>
       <c r="D35" s="1"/>
       <c r="E35" s="310" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="F35" s="73"/>
       <c r="G35" s="5"/>
     </row>
     <row r="36" spans="1:7" ht="7.2" customHeight="1">
       <c r="A36" s="3"/>
       <c r="B36" s="13"/>
       <c r="C36" s="4"/>
       <c r="D36" s="1"/>
       <c r="E36" s="4"/>
       <c r="F36" s="4"/>
       <c r="G36" s="5"/>
     </row>
     <row r="37" spans="1:7" ht="14.25" customHeight="1">
       <c r="A37" s="3"/>
       <c r="B37" s="16" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="C37" s="11"/>
       <c r="D37" s="82"/>
       <c r="E37" s="11"/>
       <c r="F37" s="11"/>
       <c r="G37" s="5"/>
     </row>
     <row r="38" spans="1:7" ht="7.2" customHeight="1">
       <c r="A38" s="3"/>
       <c r="B38" s="4"/>
       <c r="C38" s="4"/>
       <c r="D38" s="1"/>
       <c r="E38" s="4"/>
       <c r="F38" s="4"/>
       <c r="G38" s="5"/>
     </row>
     <row r="39" spans="1:7" ht="15" customHeight="1">
       <c r="A39" s="3"/>
       <c r="B39" s="10" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C39" s="72"/>
       <c r="D39" s="1"/>
       <c r="E39" s="10" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="F39" s="180"/>
       <c r="G39" s="5"/>
     </row>
     <row r="40" spans="1:7" ht="20.399999999999999">
       <c r="A40" s="3"/>
       <c r="B40" s="10" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="C40" s="72"/>
       <c r="D40" s="1"/>
       <c r="E40" s="313" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="F40" s="181"/>
       <c r="G40" s="5"/>
     </row>
     <row r="41" spans="1:7" ht="30.6">
       <c r="A41" s="3"/>
       <c r="B41" s="10" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="C41" s="72"/>
       <c r="D41" s="1"/>
       <c r="E41" s="314" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="F41" s="181"/>
       <c r="G41" s="5"/>
     </row>
     <row r="42" spans="1:7" ht="10.199999999999999">
       <c r="A42" s="3"/>
       <c r="B42" s="10" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="C42" s="72"/>
       <c r="D42" s="1"/>
       <c r="E42" s="122" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="F42" s="181"/>
       <c r="G42" s="5"/>
     </row>
     <row r="43" spans="1:7" ht="20.399999999999999">
       <c r="A43" s="3"/>
       <c r="B43" s="10" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="C43" s="72"/>
       <c r="D43" s="1"/>
       <c r="E43" s="313" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="F43" s="182"/>
       <c r="G43" s="5"/>
     </row>
     <row r="44" spans="1:7" ht="30.6">
       <c r="A44" s="3"/>
       <c r="B44" s="10" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="C44" s="72"/>
       <c r="D44" s="1"/>
       <c r="E44" s="313" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="F44" s="182"/>
       <c r="G44" s="5"/>
     </row>
     <row r="45" spans="1:7" ht="30.6">
       <c r="A45" s="3"/>
       <c r="B45" s="10" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="C45" s="72"/>
       <c r="D45" s="1"/>
       <c r="E45" s="313" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="F45" s="182"/>
       <c r="G45" s="5"/>
     </row>
     <row r="46" spans="1:7" ht="20.399999999999999">
       <c r="A46" s="3"/>
       <c r="B46" s="10" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="C46" s="72"/>
       <c r="D46" s="1"/>
       <c r="E46" s="313" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="F46" s="182"/>
       <c r="G46" s="5"/>
     </row>
     <row r="47" spans="1:7" ht="10.199999999999999">
       <c r="A47" s="3"/>
       <c r="B47" s="10" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="C47" s="72"/>
       <c r="D47" s="1"/>
       <c r="E47" s="10" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="F47" s="270"/>
       <c r="G47" s="5"/>
     </row>
     <row r="48" spans="1:7" ht="14.25" customHeight="1">
       <c r="A48" s="3"/>
       <c r="B48" s="10" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="C48" s="72"/>
       <c r="D48" s="1"/>
       <c r="E48" s="1"/>
       <c r="F48" s="1"/>
       <c r="G48" s="5"/>
     </row>
     <row r="49" spans="1:7" ht="14.25" customHeight="1">
       <c r="A49" s="3"/>
       <c r="B49" s="10" t="s">
+        <v>83</v>
+      </c>
+      <c r="C49" s="326" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="D49" s="326"/>
       <c r="E49" s="326"/>
       <c r="F49" s="326"/>
       <c r="G49" s="5"/>
     </row>
     <row r="50" spans="1:7" ht="22.5" customHeight="1">
       <c r="A50" s="3"/>
       <c r="B50" s="12" t="s">
+        <v>85</v>
+      </c>
+      <c r="C50" s="323" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="D50" s="324"/>
       <c r="E50" s="324"/>
       <c r="F50" s="324"/>
       <c r="G50" s="5"/>
     </row>
     <row r="51" spans="1:7" ht="14.25" customHeight="1">
       <c r="A51" s="3"/>
       <c r="B51" s="12"/>
       <c r="C51" s="291" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="D51" s="327"/>
       <c r="E51" s="327"/>
       <c r="F51" s="327"/>
       <c r="G51" s="5"/>
     </row>
     <row r="52" spans="1:7" ht="14.25" customHeight="1">
       <c r="A52" s="3"/>
       <c r="B52" s="12"/>
       <c r="C52" s="291" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="D52" s="327"/>
       <c r="E52" s="327"/>
       <c r="F52" s="327"/>
       <c r="G52" s="5"/>
     </row>
     <row r="53" spans="1:7" ht="14.25" customHeight="1">
       <c r="A53" s="3"/>
       <c r="B53" s="12"/>
       <c r="C53" s="12" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D53" s="327"/>
       <c r="E53" s="327"/>
       <c r="F53" s="327"/>
       <c r="G53" s="5"/>
     </row>
     <row r="54" spans="1:7" ht="12" customHeight="1">
       <c r="A54" s="3"/>
       <c r="B54" s="1"/>
       <c r="C54" s="1"/>
       <c r="D54" s="1"/>
       <c r="E54" s="1"/>
       <c r="G54" s="5"/>
     </row>
     <row r="55" spans="1:7" ht="22.2" customHeight="1">
       <c r="A55" s="3"/>
       <c r="B55" s="10" t="s">
+        <v>90</v>
+      </c>
+      <c r="C55" s="323" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="D55" s="324"/>
       <c r="E55" s="324"/>
       <c r="F55" s="324"/>
       <c r="G55" s="5"/>
     </row>
     <row r="56" spans="1:7" ht="12" customHeight="1">
       <c r="A56" s="3"/>
       <c r="B56" s="1"/>
       <c r="C56" s="1" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="D56" s="1"/>
       <c r="E56" s="203"/>
       <c r="G56" s="5"/>
     </row>
     <row r="57" spans="1:7" ht="12" customHeight="1">
       <c r="A57" s="3"/>
       <c r="B57" s="1"/>
       <c r="C57" s="1" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="D57" s="1"/>
       <c r="E57" s="311" t="b">
         <v>0</v>
       </c>
       <c r="G57" s="5"/>
     </row>
     <row r="58" spans="1:7" ht="12" customHeight="1">
       <c r="A58" s="3"/>
       <c r="B58" s="1"/>
       <c r="C58" s="1" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="D58" s="1"/>
       <c r="E58" s="311" t="b">
         <v>0</v>
       </c>
       <c r="G58" s="5"/>
     </row>
     <row r="59" spans="1:7" ht="12" customHeight="1">
       <c r="A59" s="3"/>
       <c r="B59" s="1"/>
       <c r="C59" s="1" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="D59" s="1"/>
       <c r="E59" s="311" t="b">
         <v>0</v>
       </c>
       <c r="G59" s="5"/>
     </row>
     <row r="60" spans="1:7" ht="12" customHeight="1">
       <c r="A60" s="3"/>
       <c r="B60" s="1"/>
       <c r="C60" s="1" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="D60" s="1"/>
       <c r="E60" s="311" t="b">
         <v>0</v>
       </c>
       <c r="G60" s="5"/>
     </row>
     <row r="61" spans="1:7" ht="12" customHeight="1">
       <c r="A61" s="3"/>
       <c r="B61" s="1"/>
       <c r="C61" s="1" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D61" s="1"/>
       <c r="E61" s="311" t="b">
         <v>0</v>
       </c>
       <c r="G61" s="5"/>
     </row>
     <row r="62" spans="1:7" ht="12" customHeight="1">
       <c r="A62" s="3"/>
       <c r="B62" s="1"/>
       <c r="C62" s="1" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D62" s="1"/>
       <c r="E62" s="325"/>
       <c r="F62" s="325"/>
       <c r="G62" s="296"/>
     </row>
     <row r="63" spans="1:7" ht="12" customHeight="1">
       <c r="A63" s="3"/>
       <c r="B63" s="1"/>
       <c r="C63" s="1" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="D63" s="1"/>
       <c r="E63" s="1"/>
       <c r="G63" s="5"/>
     </row>
     <row r="64" spans="1:7" ht="12" customHeight="1">
       <c r="A64" s="3"/>
       <c r="B64" s="1"/>
       <c r="C64" s="324"/>
       <c r="D64" s="324"/>
       <c r="E64" s="324"/>
       <c r="F64" s="324"/>
       <c r="G64" s="5"/>
     </row>
     <row r="65" spans="1:7" ht="7.2" customHeight="1">
       <c r="A65" s="3"/>
       <c r="B65" s="1"/>
       <c r="C65" s="1"/>
       <c r="D65" s="1"/>
       <c r="E65" s="1"/>
       <c r="G65" s="5"/>
     </row>
     <row r="66" spans="1:7" ht="12" customHeight="1">
       <c r="A66" s="3"/>
       <c r="B66" s="1"/>
       <c r="C66" s="1" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="D66" s="1"/>
       <c r="E66" s="1"/>
       <c r="G66" s="5"/>
     </row>
     <row r="67" spans="1:7" ht="12" customHeight="1">
       <c r="A67" s="3"/>
       <c r="B67" s="1"/>
       <c r="C67" s="204" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="D67" s="311" t="b">
         <v>0</v>
       </c>
       <c r="E67" s="1"/>
       <c r="G67" s="5"/>
     </row>
     <row r="68" spans="1:7" ht="12" customHeight="1">
       <c r="A68" s="3"/>
       <c r="B68" s="1"/>
       <c r="C68" s="204" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="D68" s="311" t="b">
         <v>0</v>
       </c>
       <c r="E68" s="1"/>
       <c r="G68" s="5"/>
     </row>
     <row r="69" spans="1:7" ht="12" customHeight="1">
       <c r="A69" s="3"/>
       <c r="B69" s="1"/>
       <c r="C69" s="204" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="D69" s="311" t="b">
         <v>0</v>
       </c>
       <c r="E69" s="1"/>
       <c r="G69" s="5"/>
     </row>
     <row r="70" spans="1:7" ht="12" customHeight="1">
       <c r="A70" s="3"/>
       <c r="B70" s="1"/>
       <c r="C70" s="204" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="D70" s="311" t="b">
         <v>0</v>
       </c>
       <c r="E70" s="1"/>
       <c r="G70" s="5"/>
     </row>
     <row r="71" spans="1:7" ht="12" customHeight="1">
       <c r="A71" s="3"/>
       <c r="B71" s="1"/>
       <c r="C71" s="204" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="D71" s="311" t="b">
         <v>0</v>
       </c>
       <c r="E71" s="1"/>
       <c r="G71" s="5"/>
     </row>
     <row r="72" spans="1:7" ht="12" customHeight="1">
       <c r="A72" s="3"/>
       <c r="B72" s="1"/>
       <c r="C72" s="1"/>
       <c r="D72" s="1"/>
       <c r="E72" s="1"/>
       <c r="G72" s="5"/>
     </row>
     <row r="73" spans="1:7" ht="13.95" customHeight="1">
       <c r="A73" s="3"/>
       <c r="B73" s="16" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="C73" s="11"/>
       <c r="D73" s="82"/>
       <c r="E73" s="11"/>
       <c r="F73" s="11"/>
       <c r="G73" s="5"/>
     </row>
     <row r="74" spans="1:7" ht="7.2" customHeight="1">
       <c r="A74" s="3"/>
       <c r="B74" s="1"/>
       <c r="C74" s="1"/>
       <c r="D74" s="1"/>
       <c r="E74" s="1"/>
       <c r="F74" s="1"/>
       <c r="G74" s="5"/>
     </row>
     <row r="75" spans="1:7" ht="12" customHeight="1">
       <c r="A75" s="3"/>
       <c r="B75" s="1" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="C75" s="1"/>
       <c r="D75" s="1"/>
       <c r="E75" s="1"/>
       <c r="F75" s="1"/>
       <c r="G75" s="5"/>
     </row>
     <row r="76" spans="1:7" ht="7.2" customHeight="1">
       <c r="A76" s="3"/>
       <c r="B76" s="1"/>
       <c r="C76" s="1"/>
       <c r="D76" s="1"/>
       <c r="E76" s="1"/>
       <c r="F76" s="1"/>
       <c r="G76" s="5"/>
     </row>
     <row r="77" spans="1:7" ht="14.25" customHeight="1">
       <c r="A77" s="3"/>
       <c r="B77" s="12" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C77" s="72"/>
       <c r="D77" s="1"/>
       <c r="E77" s="10" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F77" s="72"/>
       <c r="G77" s="5"/>
     </row>
     <row r="78" spans="1:7" ht="14.25" customHeight="1">
       <c r="A78" s="3"/>
       <c r="B78" s="10" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="C78" s="74"/>
       <c r="D78" s="1"/>
       <c r="E78" s="12" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="F78" s="296"/>
       <c r="G78" s="5"/>
     </row>
     <row r="79" spans="1:7" ht="14.25" customHeight="1">
       <c r="A79" s="3"/>
       <c r="B79" s="10" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="C79" s="100"/>
       <c r="D79" s="1"/>
       <c r="E79" s="81"/>
       <c r="F79" s="81"/>
       <c r="G79" s="5"/>
     </row>
     <row r="80" spans="1:7" ht="7.2" customHeight="1">
       <c r="A80" s="3"/>
       <c r="B80" s="1"/>
       <c r="C80" s="1"/>
       <c r="E80" s="80"/>
       <c r="F80" s="80"/>
       <c r="G80" s="5"/>
     </row>
     <row r="81" spans="1:7" ht="14.25" customHeight="1">
       <c r="A81" s="3"/>
       <c r="B81" s="16" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="C81" s="11"/>
       <c r="D81" s="82"/>
       <c r="E81" s="11"/>
       <c r="F81" s="11"/>
       <c r="G81" s="5"/>
     </row>
     <row r="82" spans="1:7" ht="7.2" customHeight="1">
       <c r="A82" s="3"/>
       <c r="B82" s="17"/>
       <c r="C82" s="4"/>
       <c r="D82" s="1"/>
       <c r="E82" s="4"/>
       <c r="F82" s="4"/>
       <c r="G82" s="5"/>
     </row>
     <row r="83" spans="1:7" ht="14.25" customHeight="1">
       <c r="A83" s="3"/>
       <c r="B83" s="4"/>
       <c r="C83" s="1"/>
       <c r="D83" s="1"/>
       <c r="E83" s="10" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="F83" s="72"/>
       <c r="G83" s="5"/>
     </row>
     <row r="84" spans="1:7" ht="7.2" customHeight="1">
       <c r="B84" s="1"/>
       <c r="C84" s="1"/>
       <c r="D84" s="1"/>
       <c r="E84" s="1"/>
       <c r="F84" s="1"/>
       <c r="G84" s="5"/>
     </row>
     <row r="85" spans="1:7" ht="14.25" customHeight="1">
       <c r="B85" s="16" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="C85" s="6"/>
       <c r="D85" s="82"/>
       <c r="E85" s="6"/>
       <c r="F85" s="6"/>
       <c r="G85" s="5"/>
     </row>
     <row r="86" spans="1:7" ht="7.2" customHeight="1">
       <c r="B86" s="18"/>
       <c r="C86" s="4"/>
       <c r="D86" s="1"/>
       <c r="E86" s="4"/>
       <c r="F86" s="4"/>
       <c r="G86" s="5"/>
     </row>
     <row r="87" spans="1:7" ht="14.25" customHeight="1">
       <c r="B87" s="9" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="C87" s="72"/>
       <c r="D87" s="1"/>
       <c r="E87" s="9" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="F87" s="73"/>
       <c r="G87" s="5"/>
     </row>
     <row r="88" spans="1:7" ht="14.25" customHeight="1">
       <c r="B88" s="9" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="C88" s="72"/>
       <c r="D88" s="1"/>
       <c r="E88" s="269" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="F88" s="73"/>
       <c r="G88" s="5"/>
     </row>
     <row r="89" spans="1:7" ht="14.25" customHeight="1">
       <c r="B89" s="9" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="C89" s="72"/>
       <c r="D89" s="1"/>
       <c r="E89" s="9" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="F89" s="73"/>
       <c r="G89" s="5"/>
     </row>
     <row r="90" spans="1:7" ht="22.2" customHeight="1">
       <c r="B90" s="39" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="C90" s="73"/>
       <c r="D90" s="1"/>
       <c r="E90" s="310" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="F90" s="73"/>
       <c r="G90" s="5"/>
     </row>
     <row r="91" spans="1:7" ht="7.2" customHeight="1">
       <c r="B91" s="18"/>
       <c r="C91" s="4"/>
       <c r="D91" s="1"/>
       <c r="E91" s="4"/>
       <c r="F91" s="4"/>
       <c r="G91" s="5"/>
     </row>
     <row r="92" spans="1:7" ht="14.25" customHeight="1">
       <c r="B92" s="9" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="C92" s="72"/>
       <c r="D92" s="1"/>
       <c r="E92" s="9" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="F92" s="73"/>
       <c r="G92" s="5"/>
     </row>
     <row r="93" spans="1:7" ht="14.25" customHeight="1">
       <c r="B93" s="9" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="C93" s="72"/>
       <c r="D93" s="1"/>
       <c r="E93" s="269" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="F93" s="73"/>
       <c r="G93" s="5"/>
     </row>
     <row r="94" spans="1:7" ht="14.25" customHeight="1">
       <c r="B94" s="9" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="C94" s="72"/>
       <c r="D94" s="1"/>
       <c r="E94" s="9" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="F94" s="73"/>
       <c r="G94" s="5"/>
     </row>
     <row r="95" spans="1:7" ht="20.399999999999999">
       <c r="B95" s="39" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="C95" s="73"/>
       <c r="D95" s="1"/>
       <c r="E95" s="310" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="F95" s="73"/>
       <c r="G95" s="5"/>
     </row>
     <row r="96" spans="1:7" ht="7.2" customHeight="1">
       <c r="B96" s="18"/>
       <c r="C96" s="4"/>
       <c r="D96" s="1"/>
       <c r="E96" s="4"/>
       <c r="F96" s="4"/>
       <c r="G96" s="5"/>
     </row>
     <row r="97" spans="1:7" ht="14.25" customHeight="1">
       <c r="B97" s="9" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="C97" s="72"/>
       <c r="D97" s="1"/>
       <c r="E97" s="9" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="F97" s="73"/>
       <c r="G97" s="5"/>
     </row>
     <row r="98" spans="1:7" ht="14.25" customHeight="1">
       <c r="B98" s="9" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="C98" s="72"/>
       <c r="D98" s="1"/>
       <c r="E98" s="269" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="F98" s="73"/>
       <c r="G98" s="5"/>
     </row>
     <row r="99" spans="1:7" ht="14.25" customHeight="1">
       <c r="B99" s="9" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="C99" s="72"/>
       <c r="D99" s="1"/>
       <c r="E99" s="9" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="F99" s="73"/>
       <c r="G99" s="5"/>
     </row>
     <row r="100" spans="1:7" ht="20.399999999999999">
       <c r="B100" s="39" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="C100" s="73"/>
       <c r="D100" s="1"/>
       <c r="E100" s="310" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="F100" s="73"/>
       <c r="G100" s="5"/>
     </row>
     <row r="101" spans="1:7" ht="7.2" customHeight="1">
       <c r="B101" s="18"/>
       <c r="C101" s="4"/>
       <c r="D101" s="1"/>
       <c r="E101" s="4"/>
       <c r="F101" s="4"/>
       <c r="G101" s="5"/>
     </row>
     <row r="102" spans="1:7" ht="14.25" customHeight="1">
       <c r="B102" s="9" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="C102" s="72"/>
       <c r="D102" s="1"/>
       <c r="E102" s="9" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="F102" s="73"/>
       <c r="G102" s="5"/>
     </row>
     <row r="103" spans="1:7" ht="14.25" customHeight="1">
       <c r="B103" s="9" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="C103" s="72"/>
       <c r="D103" s="1"/>
       <c r="E103" s="269" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="F103" s="73"/>
       <c r="G103" s="5"/>
     </row>
     <row r="104" spans="1:7" ht="14.25" customHeight="1">
       <c r="B104" s="9" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="C104" s="72"/>
       <c r="D104" s="1"/>
       <c r="E104" s="9" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="F104" s="73"/>
       <c r="G104" s="5"/>
     </row>
     <row r="105" spans="1:7" ht="20.399999999999999">
       <c r="B105" s="39" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="C105" s="73"/>
       <c r="D105" s="1"/>
       <c r="E105" s="310" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="F105" s="73"/>
       <c r="G105" s="5"/>
     </row>
     <row r="106" spans="1:7" ht="14.25" customHeight="1">
       <c r="A106" s="173"/>
       <c r="B106" s="173"/>
       <c r="C106" s="173"/>
       <c r="D106" s="173"/>
       <c r="E106" s="173"/>
       <c r="F106" s="173"/>
       <c r="G106" s="309"/>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1"/>
   <mergeCells count="9">
     <mergeCell ref="B7:C7"/>
     <mergeCell ref="C55:F55"/>
     <mergeCell ref="E62:F62"/>
     <mergeCell ref="C64:F64"/>
     <mergeCell ref="C49:F49"/>
     <mergeCell ref="C50:F50"/>
     <mergeCell ref="D53:F53"/>
     <mergeCell ref="D52:F52"/>
     <mergeCell ref="D51:F51"/>
@@ -7560,983 +7558,983 @@
   <sheetPr codeName="Sheet3">
     <tabColor rgb="FF123985"/>
   </sheetPr>
   <dimension ref="A1:L52"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" zoomScale="150" zoomScaleNormal="150" zoomScaleSheetLayoutView="115" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="12" defaultRowHeight="14.25" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="4.42578125" customWidth="1"/>
     <col min="2" max="2" width="34.42578125" customWidth="1"/>
     <col min="3" max="3" width="3.42578125" style="29" customWidth="1"/>
     <col min="4" max="4" width="13.28515625" customWidth="1"/>
     <col min="5" max="5" width="16.42578125" customWidth="1"/>
     <col min="6" max="6" width="37" customWidth="1"/>
     <col min="7" max="7" width="3.42578125" style="29" customWidth="1"/>
     <col min="8" max="8" width="13.28515625" customWidth="1"/>
     <col min="9" max="10" width="11.28515625" customWidth="1"/>
     <col min="11" max="11" width="13.42578125" customWidth="1"/>
     <col min="12" max="12" width="4.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" s="13" customFormat="1" ht="28.95" customHeight="1">
       <c r="A1" s="21"/>
       <c r="B1" s="51" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="C1" s="27"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="30"/>
       <c r="H1" s="2"/>
       <c r="I1" s="52"/>
       <c r="J1" s="52"/>
       <c r="K1" s="52"/>
       <c r="L1" s="176" t="str">
         <f>IF(ISBLANK(Project_Name), "", UPPER(Project_Name))</f>
         <v/>
       </c>
     </row>
     <row r="2" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A2" s="3"/>
       <c r="B2" s="4"/>
       <c r="C2" s="35"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="35"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
       <c r="J2" s="4"/>
       <c r="K2" s="4"/>
       <c r="L2" s="5"/>
     </row>
     <row r="3" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A3" s="3"/>
       <c r="B3" s="53" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C3" s="35"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="35"/>
       <c r="H3" s="4"/>
       <c r="I3" s="4"/>
       <c r="J3" s="4"/>
       <c r="K3" s="4"/>
       <c r="L3" s="5"/>
     </row>
     <row r="4" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A4" s="3"/>
       <c r="B4" s="4"/>
       <c r="C4" s="35"/>
       <c r="D4" s="4"/>
       <c r="E4" s="4"/>
       <c r="F4" s="4"/>
       <c r="G4" s="35"/>
       <c r="H4" s="4"/>
       <c r="I4" s="4"/>
       <c r="J4" s="4"/>
       <c r="K4" s="4"/>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A5" s="3"/>
       <c r="B5" s="14" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="C5" s="36"/>
       <c r="D5" s="11"/>
       <c r="E5" s="4"/>
       <c r="F5" s="14" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="G5" s="37"/>
       <c r="H5" s="11"/>
       <c r="I5" s="11"/>
       <c r="J5" s="11"/>
       <c r="K5" s="11"/>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A6" s="3"/>
       <c r="B6" s="1"/>
       <c r="C6" s="38"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="38"/>
       <c r="H6" s="1"/>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" s="13" customFormat="1" ht="20.25" customHeight="1">
       <c r="A7" s="3"/>
       <c r="B7"/>
       <c r="C7" s="35"/>
       <c r="D7" s="39" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="E7" s="4"/>
       <c r="F7" s="40" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="G7" s="35"/>
       <c r="H7" s="39" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="I7" s="264" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="J7" s="4"/>
       <c r="K7" s="4"/>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A8" s="3"/>
       <c r="B8" s="41" t="s">
+        <v>120</v>
+      </c>
+      <c r="C8" s="38" t="s">
         <v>121</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="D8" s="42"/>
       <c r="E8" s="1"/>
       <c r="F8" s="39" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="G8" s="38" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="H8" s="42"/>
       <c r="I8" s="124"/>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A9" s="3"/>
       <c r="B9" s="123" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="D9" s="77"/>
       <c r="E9" s="4"/>
       <c r="F9" s="39" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="G9" s="38" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="H9" s="42"/>
       <c r="I9" s="72"/>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A10" s="3"/>
       <c r="B10" s="43" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="C10" s="38" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="D10" s="77"/>
       <c r="E10" s="4"/>
       <c r="F10" s="60" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="G10" s="38" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="H10" s="42"/>
       <c r="I10" s="72"/>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A11" s="3"/>
       <c r="B11" s="101" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="C11" s="38" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="D11" s="42"/>
       <c r="E11" s="4"/>
       <c r="F11" s="101" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="G11" s="54" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="H11" s="42"/>
       <c r="I11" s="72"/>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A12" s="3"/>
       <c r="B12" s="43" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="C12" s="38" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="D12" s="44">
         <f>D8+D10+D11</f>
         <v>0</v>
       </c>
       <c r="E12" s="4"/>
       <c r="F12" s="101" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="G12" s="38" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="H12" s="42"/>
       <c r="I12" s="72"/>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A13" s="3"/>
       <c r="B13" s="45"/>
       <c r="C13" s="28"/>
       <c r="D13" s="46"/>
       <c r="E13" s="4"/>
       <c r="F13" s="101" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="G13" s="38" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="H13" s="42"/>
       <c r="I13" s="72"/>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A14" s="3"/>
       <c r="B14" s="43" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="C14" s="38" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="D14" s="42"/>
       <c r="E14" s="4"/>
       <c r="F14" s="101" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="G14" s="38" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="H14" s="42"/>
       <c r="I14" s="72"/>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A15" s="3"/>
       <c r="B15" s="43" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="C15" s="38" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="D15" s="77"/>
       <c r="E15" s="4"/>
       <c r="F15" s="101" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="G15" s="38" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="H15" s="42"/>
       <c r="I15" s="72"/>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A16" s="3"/>
       <c r="B16" s="101" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="C16" s="38" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="D16" s="42"/>
       <c r="E16" s="4"/>
       <c r="F16" s="101" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="G16" s="38" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="H16" s="42"/>
       <c r="I16" s="72"/>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A17" s="3"/>
       <c r="B17" s="101" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="C17" s="38" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="D17" s="77"/>
       <c r="E17" s="4"/>
       <c r="F17" s="101" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="G17" s="38" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="H17" s="42"/>
       <c r="I17" s="72"/>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A18" s="3"/>
       <c r="B18" s="101" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="C18" s="38" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="D18" s="42"/>
       <c r="E18" s="4"/>
       <c r="F18" s="101" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="G18" s="38" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="H18" s="42"/>
       <c r="I18" s="72"/>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A19" s="3"/>
       <c r="B19" s="271" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="C19" s="38" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="D19" s="44">
         <f>SUM(D14:D18)</f>
         <v>0</v>
       </c>
       <c r="E19" s="4"/>
       <c r="F19" s="101" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="G19" s="38" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="H19" s="42"/>
       <c r="I19" s="72"/>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A20" s="3"/>
       <c r="B20" s="47"/>
       <c r="C20" s="38"/>
       <c r="D20" s="44"/>
       <c r="E20" s="4"/>
       <c r="F20" s="101" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="G20" s="38" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="H20" s="42"/>
       <c r="I20" s="72"/>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A21" s="3"/>
       <c r="B21" s="43" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="C21" s="38" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="D21" s="42"/>
       <c r="E21" s="4"/>
       <c r="F21" s="101" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="G21" s="38" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="H21" s="42"/>
       <c r="I21" s="72"/>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A22" s="3"/>
       <c r="B22" s="101" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="C22" s="38" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="D22" s="42"/>
       <c r="E22" s="4"/>
       <c r="F22" s="101" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="G22" s="38" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="H22" s="42"/>
       <c r="I22" s="72"/>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A23" s="3"/>
       <c r="B23" s="43" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="C23" s="38" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="D23" s="25">
         <f>SUM(D21:D22)</f>
         <v>0</v>
       </c>
       <c r="E23" s="4"/>
       <c r="F23" s="101" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="G23" s="38" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="H23" s="42"/>
       <c r="I23" s="72"/>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A24" s="3"/>
       <c r="B24" s="47"/>
       <c r="C24" s="38"/>
       <c r="D24" s="44"/>
       <c r="E24" s="4"/>
       <c r="F24" s="101" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="G24" s="38" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="H24" s="42"/>
       <c r="I24" s="72"/>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A25" s="3"/>
       <c r="B25" s="41" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="C25" s="38" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="D25" s="42"/>
       <c r="E25" s="4"/>
       <c r="F25" s="101" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="G25" s="38" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="H25" s="42"/>
       <c r="I25" s="72"/>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A26" s="3"/>
       <c r="B26" s="45"/>
       <c r="C26" s="38"/>
       <c r="D26" s="75"/>
       <c r="E26" s="4"/>
       <c r="F26" s="101" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="G26" s="38" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="H26" s="42"/>
       <c r="I26" s="72"/>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A27" s="3"/>
       <c r="B27" s="43" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="C27" s="38" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="D27" s="42"/>
       <c r="E27" s="4"/>
       <c r="F27" s="39" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="G27" s="38" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="H27" s="22">
         <f>SUM(H8:H26)</f>
         <v>0</v>
       </c>
       <c r="I27" s="4"/>
       <c r="J27" s="4"/>
       <c r="K27" s="4"/>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A28" s="3"/>
       <c r="B28" s="41" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="C28" s="38" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="D28" s="42"/>
       <c r="E28" s="4"/>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A29" s="3"/>
       <c r="B29" s="43" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="C29" s="38" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="D29" s="42"/>
       <c r="E29" s="4"/>
       <c r="F29" s="48" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="G29" s="38"/>
       <c r="H29" s="4"/>
       <c r="I29" s="4"/>
       <c r="J29" s="4"/>
       <c r="K29" s="4"/>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" s="13" customFormat="1" ht="23.25" customHeight="1">
       <c r="A30" s="3"/>
       <c r="B30" s="101" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="C30" s="38" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="D30" s="31"/>
       <c r="E30" s="4"/>
       <c r="F30" s="4" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="G30" s="35"/>
       <c r="H30" s="4" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="I30" s="4"/>
       <c r="J30" s="4" t="s">
+        <v>141</v>
+      </c>
+      <c r="K30" s="264" t="s">
         <v>142</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A31" s="3"/>
       <c r="B31" s="43" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="C31" s="38" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="D31" s="44">
         <f>SUM(D27:D30)</f>
         <v>0</v>
       </c>
       <c r="E31" s="4"/>
       <c r="F31" s="79"/>
       <c r="G31" s="38" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="H31" s="42"/>
       <c r="I31" s="4" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="J31" s="272"/>
       <c r="K31" s="72"/>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A32" s="3"/>
       <c r="B32" s="47"/>
       <c r="C32" s="38"/>
       <c r="D32" s="44"/>
       <c r="E32" s="4"/>
       <c r="F32" s="79"/>
       <c r="G32" s="38" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="H32" s="42"/>
       <c r="I32" s="4" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="J32" s="272"/>
       <c r="K32" s="72"/>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A33" s="3"/>
       <c r="B33" s="43" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="C33" s="38" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="D33" s="42"/>
       <c r="E33" s="4"/>
       <c r="F33" s="39" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G33" s="38" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="H33" s="23">
         <f>H32+H31</f>
         <v>0</v>
       </c>
       <c r="I33" s="4"/>
       <c r="J33" s="4"/>
       <c r="K33" s="4"/>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A34" s="3"/>
       <c r="B34" s="41" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="C34" s="38" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="D34" s="42"/>
       <c r="E34" s="4"/>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
       <c r="I34" s="1"/>
       <c r="J34" s="1"/>
       <c r="K34" s="1"/>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1" thickBot="1">
       <c r="A35" s="3"/>
       <c r="B35" s="101" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="C35" s="38" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="D35" s="78"/>
       <c r="E35" s="4"/>
       <c r="F35" s="39" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="G35" s="38" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="H35" s="26">
         <f>H27+H33</f>
         <v>0</v>
       </c>
       <c r="I35" s="1"/>
       <c r="J35" s="1"/>
       <c r="K35" s="1"/>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1" thickTop="1">
       <c r="A36" s="3"/>
       <c r="B36" s="43" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="C36" s="38" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="D36" s="44">
         <f>SUM(D33:D35)</f>
         <v>0</v>
       </c>
       <c r="E36" s="4"/>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
       <c r="I36" s="1"/>
       <c r="J36" s="1"/>
       <c r="K36" s="1"/>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A37" s="3"/>
       <c r="B37" s="47"/>
       <c r="C37" s="38"/>
       <c r="D37" s="44"/>
       <c r="E37" s="4"/>
     </row>
     <row r="38" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A38" s="3"/>
       <c r="B38" s="43" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="C38" s="38" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="D38" s="42"/>
       <c r="E38" s="4"/>
     </row>
     <row r="39" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A39" s="3"/>
       <c r="B39" s="101" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="C39" s="38" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="D39" s="31"/>
       <c r="E39" s="4"/>
       <c r="F39" s="4"/>
       <c r="G39" s="4"/>
       <c r="H39" s="76" t="str">
         <f>IF(H35=Cost_Total,"","Total Sources must equal Total Cost.")</f>
         <v/>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A40" s="3"/>
       <c r="B40" s="43" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="C40" s="38" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="D40" s="44">
         <f>SUM(D38:D39)</f>
         <v>0</v>
       </c>
       <c r="E40" s="4"/>
       <c r="F40" s="4"/>
       <c r="G40" s="4"/>
       <c r="H40" s="76"/>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A41" s="3"/>
       <c r="B41" s="43"/>
       <c r="C41" s="38"/>
       <c r="D41" s="46"/>
       <c r="E41" s="4"/>
       <c r="F41" s="39"/>
       <c r="G41" s="35"/>
       <c r="H41" s="4"/>
       <c r="I41" s="4"/>
       <c r="J41" s="4"/>
       <c r="K41" s="4"/>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A42" s="3"/>
       <c r="B42" s="41" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="C42" s="38" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="D42" s="42"/>
       <c r="E42" s="4"/>
       <c r="F42" s="4" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="G42" s="4"/>
       <c r="H42" s="4"/>
       <c r="I42" s="4"/>
       <c r="J42" s="4"/>
       <c r="K42" s="4"/>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A43" s="3"/>
       <c r="B43" s="41" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="C43" s="38" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="D43" s="42"/>
       <c r="E43" s="4"/>
       <c r="F43" s="328"/>
       <c r="G43" s="328"/>
       <c r="H43" s="328"/>
       <c r="I43" s="328"/>
       <c r="J43" s="328"/>
       <c r="K43" s="328"/>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A44" s="3"/>
       <c r="B44" s="41" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="C44" s="38" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="D44" s="42"/>
       <c r="E44" s="4"/>
       <c r="F44" s="328"/>
       <c r="G44" s="328"/>
       <c r="H44" s="328"/>
       <c r="I44" s="328"/>
       <c r="J44" s="328"/>
       <c r="K44" s="328"/>
       <c r="L44" s="5"/>
     </row>
     <row r="45" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A45" s="3"/>
       <c r="B45" s="101" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="C45" s="38" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="D45" s="31"/>
       <c r="E45" s="4"/>
       <c r="F45" s="328"/>
       <c r="G45" s="328"/>
       <c r="H45" s="328"/>
       <c r="I45" s="328"/>
       <c r="J45" s="328"/>
       <c r="K45" s="328"/>
       <c r="L45" s="5"/>
     </row>
     <row r="46" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A46" s="3"/>
       <c r="B46" s="41" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="C46" s="38" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="D46" s="44">
         <f>SUM(D42:D45)</f>
         <v>0</v>
       </c>
       <c r="E46" s="4"/>
       <c r="F46" s="328"/>
       <c r="G46" s="328"/>
       <c r="H46" s="328"/>
       <c r="I46" s="328"/>
       <c r="J46" s="328"/>
       <c r="K46" s="328"/>
       <c r="L46" s="5"/>
     </row>
     <row r="47" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A47" s="3"/>
       <c r="B47" s="47"/>
       <c r="C47" s="38"/>
       <c r="D47" s="44"/>
       <c r="E47" s="4"/>
       <c r="F47" s="328"/>
       <c r="G47" s="328"/>
       <c r="H47" s="328"/>
       <c r="I47" s="328"/>
       <c r="J47" s="328"/>
       <c r="K47" s="328"/>
       <c r="L47" s="5"/>
     </row>
     <row r="48" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A48" s="3"/>
       <c r="B48" s="43" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="C48" s="38" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="D48" s="42"/>
       <c r="E48" s="4"/>
       <c r="F48" s="328"/>
       <c r="G48" s="328"/>
       <c r="H48" s="328"/>
       <c r="I48" s="328"/>
       <c r="J48" s="328"/>
       <c r="K48" s="328"/>
       <c r="L48" s="5"/>
     </row>
     <row r="49" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A49" s="3"/>
       <c r="B49" s="43" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="C49" s="38" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="D49" s="42"/>
       <c r="E49" s="4"/>
       <c r="F49" s="328"/>
       <c r="G49" s="328"/>
       <c r="H49" s="328"/>
       <c r="I49" s="328"/>
       <c r="J49" s="328"/>
       <c r="K49" s="328"/>
       <c r="L49" s="5"/>
     </row>
     <row r="50" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A50" s="3"/>
       <c r="B50" s="45"/>
       <c r="C50" s="38"/>
       <c r="D50" s="46"/>
       <c r="E50" s="4"/>
       <c r="F50" s="328"/>
       <c r="G50" s="328"/>
       <c r="H50" s="328"/>
       <c r="I50" s="328"/>
       <c r="J50" s="328"/>
       <c r="K50" s="328"/>
       <c r="L50" s="5"/>
     </row>
     <row r="51" spans="1:12" s="13" customFormat="1" ht="14.25" customHeight="1" thickBot="1">
       <c r="A51" s="3"/>
       <c r="B51" s="41" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="C51" s="38" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="D51" s="24">
         <f>D19+D12+D23+D25+D31+D36+D40+D46+D48+D49</f>
         <v>0</v>
       </c>
       <c r="E51" s="4"/>
       <c r="F51" s="328"/>
       <c r="G51" s="328"/>
       <c r="H51" s="328"/>
       <c r="I51" s="328"/>
       <c r="J51" s="328"/>
       <c r="K51" s="328"/>
       <c r="L51" s="5"/>
     </row>
     <row r="52" spans="1:12" ht="14.25" customHeight="1" thickTop="1">
       <c r="A52" s="19"/>
       <c r="B52" s="173"/>
       <c r="C52" s="174"/>
       <c r="D52" s="173"/>
       <c r="E52" s="173"/>
       <c r="F52" s="173"/>
       <c r="G52" s="174"/>
       <c r="H52" s="173"/>
       <c r="I52" s="173"/>
       <c r="J52" s="173"/>
@@ -8657,1528 +8655,1528 @@
     <tabColor rgb="FF123985"/>
   </sheetPr>
   <dimension ref="A1:P80"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" showRuler="0" zoomScale="150" zoomScaleNormal="150" zoomScalePageLayoutView="150" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.42578125" defaultRowHeight="14.25" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="4.42578125" customWidth="1"/>
     <col min="2" max="2" width="6.42578125" customWidth="1"/>
     <col min="3" max="5" width="10.28515625" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="8" width="10.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.42578125" customWidth="1"/>
     <col min="10" max="10" width="6" customWidth="1"/>
     <col min="11" max="11" width="10.42578125" customWidth="1"/>
     <col min="12" max="12" width="6" customWidth="1"/>
     <col min="13" max="14" width="15.28515625" customWidth="1"/>
     <col min="15" max="15" width="13.7109375" customWidth="1"/>
     <col min="16" max="16" width="5.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="28.95" customHeight="1">
       <c r="A1" s="55"/>
       <c r="B1" s="99" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="C1" s="56"/>
       <c r="D1" s="57"/>
       <c r="E1" s="61"/>
       <c r="F1" s="61"/>
       <c r="G1" s="58"/>
       <c r="H1" s="58"/>
       <c r="I1" s="58"/>
       <c r="J1" s="58"/>
       <c r="K1" s="59"/>
       <c r="L1" s="59"/>
       <c r="M1" s="83"/>
       <c r="N1" s="83"/>
       <c r="O1" s="104"/>
       <c r="P1" s="175" t="str">
         <f>IF(ISBLANK(Project_Name), "", UPPER(Project_Name))</f>
         <v/>
       </c>
     </row>
     <row r="2" spans="1:16" ht="14.25" customHeight="1">
       <c r="A2" s="67"/>
       <c r="B2" s="130"/>
       <c r="C2" s="130"/>
       <c r="D2" s="131"/>
       <c r="E2" s="132"/>
       <c r="F2" s="132"/>
       <c r="G2" s="131"/>
       <c r="H2" s="131"/>
       <c r="I2" s="131"/>
       <c r="J2" s="131"/>
       <c r="K2" s="131"/>
       <c r="L2" s="131"/>
       <c r="M2" s="133"/>
       <c r="N2" s="131"/>
       <c r="O2" s="1"/>
       <c r="P2" s="68"/>
     </row>
     <row r="3" spans="1:16" ht="14.25" customHeight="1">
       <c r="A3" s="67"/>
       <c r="B3" s="134" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C3" s="130"/>
       <c r="D3" s="131"/>
       <c r="E3" s="132"/>
       <c r="F3" s="132"/>
       <c r="G3" s="131"/>
       <c r="H3" s="131"/>
       <c r="I3" s="131"/>
       <c r="J3" s="131"/>
       <c r="K3" s="131"/>
       <c r="L3" s="131"/>
       <c r="M3" s="133"/>
       <c r="N3" s="131"/>
       <c r="O3" s="1"/>
       <c r="P3" s="68"/>
     </row>
     <row r="4" spans="1:16" ht="14.25" customHeight="1">
       <c r="A4" s="67"/>
-      <c r="B4" s="329" t="s">
-[...12 lines deleted...]
-      <c r="M4" s="329"/>
+      <c r="B4" s="331" t="s">
+        <v>162</v>
+      </c>
+      <c r="C4" s="331"/>
+      <c r="D4" s="331"/>
+      <c r="E4" s="331"/>
+      <c r="F4" s="331"/>
+      <c r="G4" s="331"/>
+      <c r="H4" s="331"/>
+      <c r="I4" s="331"/>
+      <c r="J4" s="331"/>
+      <c r="K4" s="331"/>
+      <c r="L4" s="331"/>
+      <c r="M4" s="331"/>
       <c r="N4" s="131"/>
       <c r="O4" s="1"/>
       <c r="P4" s="68"/>
     </row>
     <row r="5" spans="1:16" ht="14.25" customHeight="1">
       <c r="A5" s="67"/>
       <c r="B5" s="135" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="C5" s="136"/>
       <c r="D5" s="137"/>
       <c r="E5" s="138"/>
       <c r="F5" s="138"/>
       <c r="G5" s="139"/>
       <c r="H5" s="139"/>
       <c r="I5" s="139"/>
       <c r="J5" s="140"/>
       <c r="K5" s="135" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="L5" s="141"/>
       <c r="M5" s="142"/>
       <c r="N5" s="143"/>
       <c r="O5" s="1"/>
       <c r="P5" s="68"/>
     </row>
     <row r="6" spans="1:16" ht="14.25" customHeight="1">
       <c r="A6" s="84"/>
       <c r="B6" s="43"/>
       <c r="C6" s="43"/>
       <c r="D6" s="45"/>
       <c r="E6" s="28"/>
       <c r="F6" s="28"/>
       <c r="G6" s="47"/>
       <c r="H6" s="47"/>
       <c r="I6" s="47"/>
       <c r="J6" s="1"/>
       <c r="K6" s="45"/>
       <c r="L6" s="45"/>
       <c r="M6" s="144"/>
       <c r="N6" s="45"/>
       <c r="O6" s="1"/>
       <c r="P6" s="94"/>
     </row>
     <row r="7" spans="1:16" ht="14.25" customHeight="1">
       <c r="A7" s="84"/>
-      <c r="B7" s="333" t="s">
-[...7 lines deleted...]
-      <c r="H7" s="333"/>
+      <c r="B7" s="335" t="s">
+        <v>165</v>
+      </c>
+      <c r="C7" s="335"/>
+      <c r="D7" s="335"/>
+      <c r="E7" s="335"/>
+      <c r="F7" s="335"/>
+      <c r="G7" s="335"/>
+      <c r="H7" s="335"/>
       <c r="I7" s="261"/>
       <c r="J7" s="1"/>
       <c r="K7" s="145" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="L7" s="146"/>
       <c r="M7" s="144"/>
       <c r="N7" s="147" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="O7" s="1"/>
       <c r="P7" s="94"/>
     </row>
     <row r="8" spans="1:16" ht="20.399999999999999">
       <c r="A8" s="84"/>
-      <c r="B8" s="333"/>
-[...5 lines deleted...]
-      <c r="H8" s="333"/>
+      <c r="B8" s="335"/>
+      <c r="C8" s="335"/>
+      <c r="D8" s="335"/>
+      <c r="E8" s="335"/>
+      <c r="F8" s="335"/>
+      <c r="G8" s="335"/>
+      <c r="H8" s="335"/>
       <c r="I8" s="261"/>
       <c r="J8" s="1"/>
       <c r="K8" s="146"/>
       <c r="L8" s="146"/>
       <c r="M8" s="144" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="N8" s="148">
         <f>H54*12</f>
         <v>0</v>
       </c>
       <c r="O8" s="315" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="P8" s="94"/>
     </row>
     <row r="9" spans="1:16" ht="14.25" customHeight="1">
       <c r="A9" s="84"/>
-      <c r="B9" s="333"/>
-[...5 lines deleted...]
-      <c r="H9" s="333"/>
+      <c r="B9" s="335"/>
+      <c r="C9" s="335"/>
+      <c r="D9" s="335"/>
+      <c r="E9" s="335"/>
+      <c r="F9" s="335"/>
+      <c r="G9" s="335"/>
+      <c r="H9" s="335"/>
       <c r="I9" s="261"/>
       <c r="J9" s="1"/>
       <c r="K9" s="45"/>
       <c r="L9" s="45"/>
       <c r="M9" s="149" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="N9" s="150"/>
       <c r="O9" s="151"/>
       <c r="P9" s="98"/>
     </row>
     <row r="10" spans="1:16" ht="14.25" customHeight="1">
       <c r="A10" s="84"/>
       <c r="B10" s="65" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="C10" s="62"/>
       <c r="D10" s="63"/>
       <c r="E10" s="64"/>
       <c r="F10" s="64"/>
       <c r="G10" s="63"/>
       <c r="H10" s="63"/>
       <c r="I10" s="273"/>
       <c r="J10" s="1"/>
       <c r="K10" s="45"/>
       <c r="L10" s="45"/>
       <c r="M10" s="149" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="N10" s="92"/>
       <c r="O10" s="151"/>
       <c r="P10" s="98"/>
     </row>
     <row r="11" spans="1:16" ht="14.25" customHeight="1">
       <c r="A11" s="84"/>
       <c r="B11" s="43"/>
       <c r="C11" s="152" t="s">
+        <v>172</v>
+      </c>
+      <c r="D11" s="152" t="s">
         <v>173</v>
       </c>
-      <c r="D11" s="152" t="s">
+      <c r="E11" s="35" t="s">
         <v>174</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="F11" s="152"/>
       <c r="G11" s="47"/>
       <c r="H11" s="39" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="I11" s="39"/>
       <c r="J11" s="1"/>
       <c r="K11" s="45"/>
       <c r="L11" s="45"/>
       <c r="M11" s="144" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="N11" s="150"/>
       <c r="O11" s="1"/>
       <c r="P11" s="94"/>
     </row>
     <row r="12" spans="1:16" ht="14.25" customHeight="1">
       <c r="A12" s="84"/>
       <c r="B12" s="43" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="C12" s="85"/>
       <c r="D12" s="153"/>
       <c r="E12" s="154"/>
       <c r="F12" s="38"/>
       <c r="G12" s="47"/>
       <c r="H12" s="155">
         <f>E12*C12</f>
         <v>0</v>
       </c>
       <c r="I12" s="155"/>
       <c r="J12" s="1"/>
       <c r="K12" s="45"/>
       <c r="L12" s="45"/>
       <c r="M12" s="144" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="N12" s="150"/>
       <c r="O12" s="1"/>
       <c r="P12" s="94"/>
     </row>
     <row r="13" spans="1:16" ht="14.25" customHeight="1">
       <c r="A13" s="84"/>
       <c r="B13" s="43" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="C13" s="85"/>
       <c r="D13" s="153"/>
       <c r="E13" s="154"/>
       <c r="F13" s="38"/>
       <c r="G13" s="47"/>
       <c r="H13" s="155">
         <f>E13*C13</f>
         <v>0</v>
       </c>
       <c r="I13" s="155"/>
       <c r="J13" s="1"/>
       <c r="K13" s="45"/>
       <c r="L13" s="45"/>
       <c r="M13" s="156" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="N13" s="150"/>
       <c r="O13" s="1"/>
       <c r="P13" s="94"/>
     </row>
     <row r="14" spans="1:16" ht="14.25" customHeight="1">
       <c r="A14" s="84"/>
       <c r="B14" s="43" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="C14" s="85"/>
       <c r="D14" s="153"/>
       <c r="E14" s="154"/>
       <c r="F14" s="38"/>
       <c r="G14" s="47"/>
       <c r="H14" s="155">
         <f>E14*C14</f>
         <v>0</v>
       </c>
       <c r="I14" s="155"/>
       <c r="J14" s="1"/>
       <c r="K14" s="45"/>
       <c r="L14" s="45"/>
       <c r="M14" s="156" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="N14" s="96"/>
       <c r="O14" s="1"/>
       <c r="P14" s="94"/>
     </row>
     <row r="15" spans="1:16" ht="14.25" customHeight="1">
       <c r="A15" s="84"/>
       <c r="B15" s="41" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="C15" s="85"/>
       <c r="D15" s="153"/>
       <c r="E15" s="154"/>
       <c r="F15" s="38"/>
       <c r="G15" s="47"/>
       <c r="H15" s="155">
         <f>E15*C15</f>
         <v>0</v>
       </c>
       <c r="I15" s="155"/>
       <c r="J15" s="1"/>
       <c r="K15" s="45"/>
       <c r="L15" s="45"/>
       <c r="M15" s="144" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="N15" s="148">
         <f>N8+N9+N10+N11+N12+N13+N14</f>
         <v>0</v>
       </c>
       <c r="O15" s="1"/>
       <c r="P15" s="94"/>
     </row>
     <row r="16" spans="1:16" ht="14.25" customHeight="1">
       <c r="A16" s="84"/>
       <c r="B16" s="41" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="C16" s="86"/>
       <c r="D16" s="153"/>
       <c r="E16" s="154"/>
       <c r="F16" s="38"/>
       <c r="G16" s="47"/>
       <c r="H16" s="87">
         <f>E16*C16</f>
         <v>0</v>
       </c>
       <c r="I16" s="155"/>
       <c r="J16" s="1"/>
       <c r="K16" s="45"/>
       <c r="L16" s="45"/>
       <c r="M16" s="144"/>
       <c r="N16" s="45"/>
       <c r="O16" s="1"/>
       <c r="P16" s="94"/>
     </row>
     <row r="17" spans="1:16" ht="14.25" customHeight="1">
       <c r="A17" s="84"/>
       <c r="B17" s="41" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="C17" s="88">
         <f>SUM(C12:C16)</f>
         <v>0</v>
       </c>
       <c r="D17" s="157"/>
       <c r="E17" s="28"/>
       <c r="F17" s="28"/>
       <c r="G17" s="47"/>
       <c r="H17" s="158">
         <f>SUM(H12:H16)</f>
         <v>0</v>
       </c>
       <c r="I17" s="158"/>
       <c r="J17" s="1"/>
       <c r="K17" s="45"/>
       <c r="L17" s="45"/>
       <c r="M17" s="149" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="N17" s="150"/>
       <c r="O17" s="97" t="str">
         <f>IF(OR(ISBLANK(N15), N15=0), "", N17/N15)</f>
         <v/>
       </c>
       <c r="P17" s="94"/>
     </row>
     <row r="18" spans="1:16" ht="14.25" customHeight="1">
       <c r="A18" s="84"/>
       <c r="B18" s="41"/>
       <c r="C18" s="125"/>
       <c r="D18" s="157"/>
       <c r="E18" s="28"/>
       <c r="F18" s="28"/>
       <c r="G18" s="47"/>
       <c r="H18" s="158"/>
       <c r="I18" s="158"/>
       <c r="J18" s="1"/>
       <c r="K18" s="45"/>
       <c r="L18" s="149"/>
       <c r="M18" s="149" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="N18" s="92"/>
       <c r="O18" s="45"/>
       <c r="P18" s="94"/>
     </row>
     <row r="19" spans="1:16" ht="14.25" customHeight="1">
       <c r="A19" s="84"/>
       <c r="B19" s="65" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="C19" s="62"/>
       <c r="D19" s="63"/>
       <c r="E19" s="64"/>
       <c r="F19" s="64"/>
       <c r="G19" s="63"/>
       <c r="H19" s="63"/>
       <c r="I19" s="273"/>
       <c r="J19" s="45"/>
       <c r="K19" s="45"/>
       <c r="L19" s="149"/>
       <c r="M19" s="149" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="N19" s="96"/>
       <c r="O19" s="45"/>
       <c r="P19" s="94"/>
     </row>
     <row r="20" spans="1:16" ht="14.25" customHeight="1">
       <c r="A20" s="84"/>
-      <c r="B20" s="334" t="s">
-[...7 lines deleted...]
-      <c r="H20" s="334"/>
+      <c r="B20" s="336" t="s">
+        <v>189</v>
+      </c>
+      <c r="C20" s="336"/>
+      <c r="D20" s="336"/>
+      <c r="E20" s="336"/>
+      <c r="F20" s="336"/>
+      <c r="G20" s="336"/>
+      <c r="H20" s="336"/>
       <c r="I20" s="262"/>
       <c r="J20" s="1"/>
       <c r="K20" s="45"/>
       <c r="L20" s="45"/>
       <c r="M20" s="144" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="N20" s="148">
         <f>N15-N17+N18+N19</f>
         <v>0</v>
       </c>
       <c r="O20" s="45"/>
       <c r="P20" s="94"/>
     </row>
     <row r="21" spans="1:16" ht="14.25" customHeight="1">
       <c r="A21" s="84"/>
-      <c r="B21" s="335"/>
-[...5 lines deleted...]
-      <c r="H21" s="335"/>
+      <c r="B21" s="337"/>
+      <c r="C21" s="337"/>
+      <c r="D21" s="337"/>
+      <c r="E21" s="337"/>
+      <c r="F21" s="337"/>
+      <c r="G21" s="337"/>
+      <c r="H21" s="337"/>
       <c r="I21" s="262"/>
       <c r="J21" s="1"/>
       <c r="K21" s="45"/>
       <c r="L21" s="45"/>
       <c r="M21" s="144"/>
       <c r="N21" s="45"/>
       <c r="O21" s="45"/>
       <c r="P21" s="94"/>
     </row>
     <row r="22" spans="1:16" ht="37.950000000000003" customHeight="1">
       <c r="A22" s="84"/>
-      <c r="B22" s="335"/>
-[...5 lines deleted...]
-      <c r="H22" s="335"/>
+      <c r="B22" s="337"/>
+      <c r="C22" s="337"/>
+      <c r="D22" s="337"/>
+      <c r="E22" s="337"/>
+      <c r="F22" s="337"/>
+      <c r="G22" s="337"/>
+      <c r="H22" s="337"/>
       <c r="I22" s="262"/>
       <c r="J22" s="1"/>
       <c r="K22" s="318" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="L22" s="45"/>
       <c r="M22" s="316"/>
       <c r="N22" s="317" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="O22" s="45"/>
       <c r="P22" s="94"/>
     </row>
     <row r="23" spans="1:16" ht="51">
       <c r="A23" s="84"/>
       <c r="B23" s="43"/>
       <c r="C23" s="152" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="D23" s="297" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="E23" s="312" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="F23" s="274"/>
       <c r="G23" s="152" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="H23" s="310" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="I23" s="39" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="J23" s="1"/>
       <c r="K23" s="145"/>
       <c r="L23" s="45"/>
       <c r="M23" s="144" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="N23" s="150"/>
       <c r="O23" s="45"/>
       <c r="P23" s="94"/>
     </row>
     <row r="24" spans="1:16" ht="14.25" customHeight="1">
       <c r="A24" s="84"/>
       <c r="B24" s="43" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="C24" s="85"/>
       <c r="D24" s="159"/>
       <c r="E24" s="154"/>
       <c r="F24" s="66" t="str">
         <f>IF(OR(G24=0, ISBLANK(G24)), "", E24/G24)</f>
         <v/>
       </c>
       <c r="G24" s="160"/>
       <c r="H24" s="161">
         <f>E24*C24</f>
         <v>0</v>
       </c>
       <c r="I24" s="85"/>
       <c r="J24" s="1"/>
       <c r="K24" s="45"/>
       <c r="L24" s="45"/>
       <c r="M24" s="144" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="N24" s="150"/>
       <c r="O24" s="157" t="str">
         <f t="shared" ref="O24:O29" si="0">IF(OR(ISBLANK(Roll_Total_Units), Roll_Total_Units = 0), "", IF(NOT(ISBLANK(N23)), N23/Roll_Total_Units, ""))</f>
         <v/>
       </c>
       <c r="P24" s="98" t="str">
         <f t="shared" ref="P24:P29" si="1">IF(LEN(TRIM(O24))&gt;0, "/unit", "")</f>
         <v/>
       </c>
     </row>
     <row r="25" spans="1:16" ht="14.25" customHeight="1">
       <c r="A25" s="84"/>
       <c r="B25" s="43" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="C25" s="85"/>
       <c r="D25" s="159"/>
       <c r="E25" s="154"/>
       <c r="F25" s="66" t="str">
         <f>IF(OR(G25=0, ISBLANK(G25)), "", E25/G25)</f>
         <v/>
       </c>
       <c r="G25" s="160"/>
       <c r="H25" s="161">
         <f>E25*C25</f>
         <v>0</v>
       </c>
       <c r="I25" s="85"/>
       <c r="J25" s="1"/>
       <c r="K25" s="45"/>
       <c r="L25" s="45"/>
       <c r="M25" s="144" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="N25" s="150"/>
       <c r="O25" s="157" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="P25" s="98" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
     </row>
     <row r="26" spans="1:16" ht="14.25" customHeight="1">
       <c r="A26" s="84"/>
       <c r="B26" s="43" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="C26" s="85"/>
       <c r="D26" s="159"/>
       <c r="E26" s="154"/>
       <c r="F26" s="66" t="str">
         <f>IF(OR(G26=0, ISBLANK(G26)), "", E26/G26)</f>
         <v/>
       </c>
       <c r="G26" s="160"/>
       <c r="H26" s="161">
         <f>E26*C26</f>
         <v>0</v>
       </c>
       <c r="I26" s="85"/>
       <c r="J26" s="1"/>
       <c r="K26" s="45"/>
       <c r="L26" s="45"/>
       <c r="M26" s="144" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="N26" s="150"/>
       <c r="O26" s="157" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="P26" s="98" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
     </row>
     <row r="27" spans="1:16" ht="14.25" customHeight="1">
       <c r="A27" s="84"/>
       <c r="B27" s="41" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="C27" s="85"/>
       <c r="D27" s="159"/>
       <c r="E27" s="154"/>
       <c r="F27" s="66" t="str">
         <f>IF(OR(G27=0, ISBLANK(G27)), "", E27/G27)</f>
         <v/>
       </c>
       <c r="G27" s="160"/>
       <c r="H27" s="161">
         <f>E27*C27</f>
         <v>0</v>
       </c>
       <c r="I27" s="85"/>
       <c r="J27" s="1"/>
       <c r="K27" s="45"/>
       <c r="L27" s="45"/>
       <c r="M27" s="144" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="N27" s="150"/>
       <c r="O27" s="157" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="P27" s="98" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
     </row>
     <row r="28" spans="1:16" ht="14.25" customHeight="1">
       <c r="A28" s="84"/>
       <c r="B28" s="41" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="C28" s="86"/>
       <c r="D28" s="159"/>
       <c r="E28" s="154"/>
       <c r="F28" s="66" t="str">
         <f>IF(OR(G28=0, ISBLANK(G28)), "", E28/G28)</f>
         <v/>
       </c>
       <c r="G28" s="160"/>
       <c r="H28" s="89">
         <f>E28*C28</f>
         <v>0</v>
       </c>
       <c r="I28" s="85"/>
       <c r="J28" s="1"/>
       <c r="K28" s="45"/>
       <c r="L28" s="45"/>
       <c r="M28" s="144" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="N28" s="150"/>
       <c r="O28" s="157" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="P28" s="98" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
     </row>
     <row r="29" spans="1:16" ht="14.25" customHeight="1">
       <c r="A29" s="84"/>
       <c r="B29" s="41" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="C29" s="88">
         <f>SUM(C24:C28)</f>
         <v>0</v>
       </c>
       <c r="D29" s="157"/>
       <c r="E29" s="28"/>
       <c r="F29" s="28"/>
       <c r="G29" s="275"/>
       <c r="H29" s="162">
         <f>SUM(H24:H28)</f>
         <v>0</v>
       </c>
       <c r="I29" s="162"/>
       <c r="J29" s="1"/>
       <c r="K29" s="146"/>
       <c r="L29" s="146"/>
       <c r="M29" s="144" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="N29" s="150"/>
       <c r="O29" s="157" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="P29" s="98" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
     </row>
     <row r="30" spans="1:16" ht="14.25" customHeight="1">
       <c r="A30" s="84"/>
       <c r="B30" s="41"/>
       <c r="C30" s="125"/>
       <c r="D30" s="157"/>
       <c r="E30" s="28"/>
       <c r="F30" s="28"/>
       <c r="G30" s="275"/>
       <c r="H30" s="162"/>
       <c r="I30" s="162"/>
       <c r="J30" s="1"/>
       <c r="K30" s="45"/>
       <c r="L30" s="45"/>
       <c r="M30" s="149" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="N30" s="150"/>
       <c r="O30" s="157"/>
       <c r="P30" s="98"/>
     </row>
     <row r="31" spans="1:16" ht="14.25" customHeight="1">
       <c r="A31" s="84"/>
       <c r="B31" s="65" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="C31" s="62"/>
       <c r="D31" s="63"/>
       <c r="E31" s="64"/>
       <c r="F31" s="64"/>
       <c r="G31" s="63"/>
       <c r="H31" s="63"/>
       <c r="I31" s="273"/>
       <c r="J31" s="1"/>
       <c r="K31" s="45"/>
       <c r="L31" s="45"/>
       <c r="M31" s="144" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="N31" s="150"/>
       <c r="O31" s="157"/>
       <c r="P31" s="98"/>
     </row>
     <row r="32" spans="1:16" ht="14.25" customHeight="1">
       <c r="A32" s="84"/>
-      <c r="B32" s="334" t="s">
-[...7 lines deleted...]
-      <c r="H32" s="334"/>
+      <c r="B32" s="336" t="s">
+        <v>203</v>
+      </c>
+      <c r="C32" s="336"/>
+      <c r="D32" s="336"/>
+      <c r="E32" s="336"/>
+      <c r="F32" s="336"/>
+      <c r="G32" s="336"/>
+      <c r="H32" s="336"/>
       <c r="I32" s="262"/>
       <c r="J32" s="1"/>
       <c r="K32" s="45"/>
       <c r="L32" s="45"/>
       <c r="M32" s="144" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="N32" s="150"/>
       <c r="O32" s="157"/>
       <c r="P32" s="98"/>
     </row>
     <row r="33" spans="1:16" ht="14.25" customHeight="1">
       <c r="A33" s="84"/>
-      <c r="B33" s="335"/>
-[...5 lines deleted...]
-      <c r="H33" s="335"/>
+      <c r="B33" s="337"/>
+      <c r="C33" s="337"/>
+      <c r="D33" s="337"/>
+      <c r="E33" s="337"/>
+      <c r="F33" s="337"/>
+      <c r="G33" s="337"/>
+      <c r="H33" s="337"/>
       <c r="I33" s="262"/>
       <c r="J33" s="1"/>
       <c r="K33" s="45"/>
       <c r="L33" s="45"/>
       <c r="M33" s="144" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="N33" s="150"/>
       <c r="O33" s="157"/>
       <c r="P33" s="98"/>
     </row>
     <row r="34" spans="1:16" ht="14.25" customHeight="1">
       <c r="A34" s="84"/>
-      <c r="B34" s="335"/>
-[...5 lines deleted...]
-      <c r="H34" s="335"/>
+      <c r="B34" s="337"/>
+      <c r="C34" s="337"/>
+      <c r="D34" s="337"/>
+      <c r="E34" s="337"/>
+      <c r="F34" s="337"/>
+      <c r="G34" s="337"/>
+      <c r="H34" s="337"/>
       <c r="I34" s="262"/>
       <c r="J34" s="1"/>
       <c r="K34" s="45"/>
       <c r="L34" s="45"/>
       <c r="M34" s="164" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="N34" s="150"/>
       <c r="O34" s="157"/>
       <c r="P34" s="98"/>
     </row>
     <row r="35" spans="1:16" ht="51">
       <c r="A35" s="84"/>
       <c r="B35" s="43"/>
       <c r="C35" s="152" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="D35" s="297" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="E35" s="312" t="s">
+        <v>174</v>
+      </c>
+      <c r="F35" s="310" t="s">
         <v>175</v>
       </c>
-      <c r="F35" s="310" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G35" s="310" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="J35" s="1"/>
       <c r="K35" s="45"/>
       <c r="L35" s="45"/>
       <c r="M35" s="164" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="N35" s="96"/>
       <c r="O35" s="157"/>
       <c r="P35" s="98"/>
     </row>
     <row r="36" spans="1:16" ht="14.25" customHeight="1">
       <c r="A36" s="84"/>
       <c r="B36" s="43" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="C36" s="85"/>
       <c r="D36" s="159"/>
       <c r="E36" s="154"/>
       <c r="F36" s="161">
         <f>E36*C36</f>
         <v>0</v>
       </c>
       <c r="G36" s="85"/>
       <c r="J36" s="1"/>
       <c r="K36" s="45"/>
       <c r="L36" s="45"/>
       <c r="M36" s="144" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="N36" s="257">
         <f>SUM(N23:N35)</f>
         <v>0</v>
       </c>
       <c r="O36" s="157"/>
       <c r="P36" s="98"/>
     </row>
     <row r="37" spans="1:16" ht="14.25" customHeight="1">
       <c r="A37" s="84"/>
       <c r="B37" s="43" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="C37" s="85"/>
       <c r="D37" s="159"/>
       <c r="E37" s="154"/>
       <c r="F37" s="161">
         <f>E37*C37</f>
         <v>0</v>
       </c>
       <c r="G37" s="85"/>
       <c r="J37" s="1"/>
       <c r="K37" s="45"/>
       <c r="L37" s="45"/>
       <c r="M37" s="45"/>
       <c r="N37" s="45"/>
       <c r="O37" s="157"/>
       <c r="P37" s="98"/>
     </row>
     <row r="38" spans="1:16" ht="14.25" customHeight="1">
       <c r="A38" s="84"/>
       <c r="B38" s="43" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="C38" s="85"/>
       <c r="D38" s="159"/>
       <c r="E38" s="154"/>
       <c r="F38" s="161">
         <f>E38*C38</f>
         <v>0</v>
       </c>
       <c r="G38" s="85"/>
       <c r="J38" s="1"/>
       <c r="K38" s="45"/>
       <c r="L38" s="45"/>
       <c r="M38" s="43" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="N38" s="165">
         <f>N20-N36</f>
         <v>0</v>
       </c>
       <c r="O38" s="157"/>
       <c r="P38" s="98"/>
     </row>
     <row r="39" spans="1:16" ht="14.25" customHeight="1">
       <c r="A39" s="84"/>
       <c r="B39" s="41" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="C39" s="85"/>
       <c r="D39" s="159"/>
       <c r="E39" s="154"/>
       <c r="F39" s="161">
         <f>E39*C39</f>
         <v>0</v>
       </c>
       <c r="G39" s="85"/>
       <c r="J39" s="1"/>
       <c r="K39" s="45"/>
       <c r="L39" s="45"/>
       <c r="M39" s="43" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="N39" s="91">
         <f>G76</f>
         <v>0</v>
       </c>
       <c r="O39" s="157"/>
       <c r="P39" s="98"/>
     </row>
     <row r="40" spans="1:16" ht="14.25" customHeight="1">
       <c r="A40" s="84"/>
       <c r="B40" s="41" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="C40" s="86"/>
       <c r="D40" s="159"/>
       <c r="E40" s="154"/>
       <c r="F40" s="89">
         <f>E40*C40</f>
         <v>0</v>
       </c>
       <c r="G40" s="85"/>
       <c r="J40" s="1"/>
       <c r="K40" s="45"/>
       <c r="L40" s="45"/>
       <c r="M40" s="41" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="N40" s="166">
         <f>N38+N39</f>
         <v>0</v>
       </c>
       <c r="O40" s="157"/>
       <c r="P40" s="98"/>
     </row>
     <row r="41" spans="1:16" ht="14.25" customHeight="1">
       <c r="A41" s="84"/>
       <c r="B41" s="41" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="C41" s="88">
         <f>SUM(C36:C40)</f>
         <v>0</v>
       </c>
       <c r="D41" s="157"/>
       <c r="E41" s="28"/>
       <c r="F41" s="162">
         <f>SUM(F36:F40)</f>
         <v>0</v>
       </c>
       <c r="G41" s="162"/>
       <c r="J41" s="1"/>
       <c r="K41" s="167" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="L41" s="45"/>
       <c r="M41" s="144"/>
       <c r="N41" s="45"/>
       <c r="O41" s="157"/>
       <c r="P41" s="94"/>
     </row>
     <row r="42" spans="1:16" ht="14.25" customHeight="1">
       <c r="A42" s="84"/>
       <c r="B42" s="41"/>
       <c r="C42" s="125"/>
       <c r="D42" s="157"/>
       <c r="E42" s="28"/>
       <c r="F42" s="28"/>
       <c r="G42" s="275"/>
       <c r="H42" s="162"/>
       <c r="I42" s="162"/>
       <c r="J42" s="1"/>
       <c r="K42" s="45"/>
       <c r="L42" s="41" t="s">
+        <v>212</v>
+      </c>
+      <c r="M42" s="41" t="s">
         <v>213</v>
       </c>
-      <c r="M42" s="41" t="s">
+      <c r="N42" s="41" t="s">
         <v>214</v>
-      </c>
-[...1 lines deleted...]
-        <v>215</v>
       </c>
       <c r="O42" s="157"/>
       <c r="P42" s="94"/>
     </row>
     <row r="43" spans="1:16" ht="14.25" customHeight="1">
       <c r="A43" s="84"/>
       <c r="B43" s="65" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="C43" s="62"/>
       <c r="D43" s="63"/>
       <c r="E43" s="64"/>
       <c r="F43" s="64"/>
       <c r="G43" s="63"/>
       <c r="H43" s="63"/>
       <c r="I43" s="273"/>
       <c r="J43" s="1"/>
       <c r="K43" s="149" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="L43" s="169"/>
       <c r="M43" s="170"/>
       <c r="N43" s="92"/>
       <c r="O43" s="157" t="str">
         <f>IF(OR(ISBLANK(Roll_Total_Units), Roll_Total_Units = 0), "", IF(NOT(ISBLANK(N29)), N29/Roll_Total_Units, ""))</f>
         <v/>
       </c>
       <c r="P43" s="94"/>
     </row>
     <row r="44" spans="1:16" ht="14.25" customHeight="1">
       <c r="A44" s="84"/>
-      <c r="B44" s="334" t="s">
-[...7 lines deleted...]
-      <c r="H44" s="334"/>
+      <c r="B44" s="336" t="s">
+        <v>216</v>
+      </c>
+      <c r="C44" s="336"/>
+      <c r="D44" s="336"/>
+      <c r="E44" s="336"/>
+      <c r="F44" s="336"/>
+      <c r="G44" s="336"/>
+      <c r="H44" s="336"/>
       <c r="I44" s="262"/>
       <c r="J44" s="1"/>
       <c r="K44" s="149" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="L44" s="169"/>
       <c r="M44" s="170"/>
       <c r="N44" s="150"/>
       <c r="O44" s="157"/>
       <c r="P44" s="94"/>
     </row>
     <row r="45" spans="1:16" ht="24" customHeight="1">
       <c r="A45" s="84"/>
-      <c r="B45" s="335"/>
-[...5 lines deleted...]
-      <c r="H45" s="335"/>
+      <c r="B45" s="337"/>
+      <c r="C45" s="337"/>
+      <c r="D45" s="337"/>
+      <c r="E45" s="337"/>
+      <c r="F45" s="337"/>
+      <c r="G45" s="337"/>
+      <c r="H45" s="337"/>
       <c r="I45" s="262"/>
       <c r="J45" s="1"/>
       <c r="K45" s="45"/>
       <c r="L45" s="45"/>
       <c r="M45" s="144"/>
       <c r="N45" s="45"/>
       <c r="O45" s="157" t="str">
         <f>IF(OR(ISBLANK(Roll_Total_Units), Roll_Total_Units = 0), "", IF(NOT(ISBLANK(N30)), N30/Roll_Total_Units, ""))</f>
         <v/>
       </c>
       <c r="P45" s="94"/>
     </row>
     <row r="46" spans="1:16" ht="51">
       <c r="A46" s="84"/>
       <c r="B46" s="43"/>
       <c r="C46" s="152" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="D46" s="297" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="E46" s="319" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="F46" s="28"/>
       <c r="G46" s="275"/>
       <c r="H46" s="39" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="I46" s="39" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="J46" s="1"/>
       <c r="K46" s="45"/>
       <c r="L46" s="45"/>
       <c r="M46" s="149" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="N46" s="93">
         <f>N44+N43</f>
         <v>0</v>
       </c>
       <c r="O46" s="157" t="str">
         <f>IF(OR(ISBLANK(Roll_Total_Units), Roll_Total_Units = 0), "", IF(NOT(ISBLANK(N31)), N31/Roll_Total_Units, ""))</f>
         <v/>
       </c>
       <c r="P46" s="94"/>
     </row>
     <row r="47" spans="1:16" ht="14.25" customHeight="1">
       <c r="A47" s="84"/>
       <c r="B47" s="43" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="C47" s="90"/>
       <c r="D47" s="153"/>
       <c r="E47" s="154"/>
       <c r="F47" s="38"/>
       <c r="G47" s="47"/>
       <c r="H47" s="155">
         <f>E47*C47</f>
         <v>0</v>
       </c>
       <c r="I47" s="85"/>
       <c r="J47" s="1"/>
       <c r="K47" s="45"/>
       <c r="L47" s="45"/>
       <c r="M47" s="144"/>
       <c r="N47" s="45"/>
       <c r="O47" s="157" t="str">
         <f>IF(OR(ISBLANK(Roll_Total_Units), Roll_Total_Units = 0), "", IF(NOT(ISBLANK(N32)), N32/Roll_Total_Units, ""))</f>
         <v/>
       </c>
       <c r="P47" s="94"/>
     </row>
     <row r="48" spans="1:16" ht="14.25" customHeight="1">
       <c r="A48" s="84"/>
       <c r="B48" s="43" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="C48" s="85"/>
       <c r="D48" s="153"/>
       <c r="E48" s="154"/>
       <c r="F48" s="38"/>
       <c r="G48" s="47"/>
       <c r="H48" s="155">
         <f>E48*C48</f>
         <v>0</v>
       </c>
       <c r="I48" s="85"/>
       <c r="J48" s="1"/>
       <c r="K48" s="45"/>
       <c r="L48" s="45"/>
       <c r="M48" s="149" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="N48" s="166">
         <f>N40-N46</f>
         <v>0</v>
       </c>
       <c r="O48" s="157" t="str">
         <f>IF(OR(ISBLANK(Roll_Total_Units), Roll_Total_Units = 0), "", IF(NOT(ISBLANK(N33)), N33/Roll_Total_Units, ""))</f>
         <v/>
       </c>
       <c r="P48" s="94"/>
     </row>
     <row r="49" spans="1:16" ht="14.25" customHeight="1">
       <c r="A49" s="84"/>
       <c r="B49" s="43" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="C49" s="85"/>
       <c r="D49" s="153"/>
       <c r="E49" s="154"/>
       <c r="F49" s="38"/>
       <c r="G49" s="47"/>
       <c r="H49" s="155">
         <f>E49*C49</f>
         <v>0</v>
       </c>
       <c r="I49" s="85"/>
       <c r="J49" s="1"/>
       <c r="O49" s="157" t="str">
         <f>IF(OR(ISBLANK(Roll_Total_Units), Roll_Total_Units = 0), "", IF(NOT(ISBLANK(N35)), N35/Roll_Total_Units, ""))</f>
         <v/>
       </c>
       <c r="P49" s="98" t="str">
         <f>IF(LEN(TRIM(O49))&gt;0, "/unit", "")</f>
         <v/>
       </c>
     </row>
     <row r="50" spans="1:16" ht="14.25" customHeight="1">
       <c r="A50" s="84"/>
       <c r="B50" s="41" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="C50" s="85"/>
       <c r="D50" s="153"/>
       <c r="E50" s="154"/>
       <c r="F50" s="38"/>
       <c r="G50" s="47"/>
       <c r="H50" s="155">
         <f>E50*C50</f>
         <v>0</v>
       </c>
       <c r="I50" s="85"/>
       <c r="J50" s="1"/>
       <c r="O50" s="1"/>
       <c r="P50" s="94"/>
     </row>
     <row r="51" spans="1:16" ht="14.25" customHeight="1">
       <c r="A51" s="84"/>
       <c r="B51" s="41" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="C51" s="86"/>
       <c r="D51" s="153"/>
       <c r="E51" s="154"/>
       <c r="F51" s="38"/>
       <c r="G51" s="47"/>
       <c r="H51" s="87">
         <f>E51*C51</f>
         <v>0</v>
       </c>
       <c r="I51" s="85"/>
       <c r="J51" s="1"/>
       <c r="P51" s="94"/>
     </row>
     <row r="52" spans="1:16" ht="14.25" customHeight="1">
       <c r="A52" s="84"/>
       <c r="B52" s="41" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="C52" s="88">
         <f>SUM(C47:C51)</f>
         <v>0</v>
       </c>
       <c r="D52" s="157"/>
       <c r="E52" s="28"/>
       <c r="F52" s="28"/>
       <c r="G52" s="47"/>
       <c r="H52" s="158">
         <f>SUM(H47:H51)</f>
         <v>0</v>
       </c>
       <c r="I52" s="158"/>
       <c r="J52" s="1"/>
       <c r="P52" s="94"/>
     </row>
     <row r="53" spans="1:16" ht="14.25" customHeight="1">
       <c r="A53" s="84"/>
       <c r="B53" s="45"/>
       <c r="C53" s="45"/>
       <c r="D53" s="45"/>
       <c r="E53" s="45"/>
       <c r="F53" s="45"/>
       <c r="G53" s="45"/>
       <c r="H53" s="45"/>
       <c r="I53" s="45"/>
       <c r="J53" s="1"/>
       <c r="P53" s="94"/>
     </row>
     <row r="54" spans="1:16" ht="20.399999999999999" customHeight="1">
       <c r="A54" s="84"/>
-      <c r="B54" s="339" t="s">
-[...2 lines deleted...]
-      <c r="C54" s="339"/>
+      <c r="B54" s="341" t="s">
+        <v>220</v>
+      </c>
+      <c r="C54" s="341"/>
       <c r="D54" s="129">
         <f>IF(OR(ISBLANK(C52), ISBLANK(C29), ISBLANK(C17)), "", C52 + C29 + C17)</f>
         <v>0</v>
       </c>
       <c r="E54" s="127"/>
       <c r="F54" s="127"/>
       <c r="G54" s="128" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="H54" s="126">
         <f>H52+H29+H17</f>
         <v>0</v>
       </c>
       <c r="I54" s="162"/>
       <c r="J54" s="1"/>
       <c r="P54" s="94"/>
     </row>
     <row r="55" spans="1:16" ht="14.25" customHeight="1">
       <c r="A55" s="84"/>
       <c r="B55" s="277" t="str">
         <f>IF((Roll_Affordable_Units+Roll_RGI_Units)=Project_Affordable_Units,"","Note: Affordable+RGI units must add to Affordable Units inputted on Sheet 1")</f>
         <v/>
       </c>
       <c r="C55" s="168"/>
       <c r="D55" s="168"/>
       <c r="E55" s="43"/>
       <c r="F55" s="45"/>
       <c r="G55" s="163"/>
       <c r="H55" s="47"/>
       <c r="I55" s="47"/>
       <c r="J55" s="1"/>
       <c r="P55" s="94"/>
     </row>
     <row r="56" spans="1:16" ht="19.95" customHeight="1">
       <c r="A56" s="276"/>
-      <c r="B56" s="340" t="s">
-[...8 lines deleted...]
-      <c r="I56" s="337"/>
+      <c r="B56" s="329" t="s">
+        <v>222</v>
+      </c>
+      <c r="C56" s="329"/>
+      <c r="D56" s="329"/>
+      <c r="E56" s="329"/>
+      <c r="F56" s="339"/>
+      <c r="G56" s="339"/>
+      <c r="H56" s="339"/>
+      <c r="I56" s="339"/>
       <c r="P56" s="279"/>
     </row>
     <row r="57" spans="1:16" ht="4.95" customHeight="1">
       <c r="A57" s="276"/>
       <c r="B57" s="277"/>
       <c r="C57" s="278"/>
       <c r="D57" s="278"/>
       <c r="E57" s="271"/>
       <c r="F57" s="280"/>
       <c r="G57" s="85"/>
       <c r="H57" s="85"/>
       <c r="I57" s="85"/>
       <c r="P57" s="279"/>
     </row>
     <row r="58" spans="1:16" ht="14.25" customHeight="1">
       <c r="A58" s="276"/>
       <c r="B58" s="281" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="C58" s="278"/>
       <c r="D58" s="278"/>
       <c r="E58" s="271"/>
       <c r="F58" s="280"/>
       <c r="G58" s="85"/>
       <c r="H58" s="85"/>
       <c r="I58" s="85"/>
       <c r="P58" s="279"/>
     </row>
     <row r="59" spans="1:16" ht="45" customHeight="1">
       <c r="A59" s="276"/>
-      <c r="B59" s="338"/>
-[...6 lines deleted...]
-      <c r="I59" s="338"/>
+      <c r="B59" s="340"/>
+      <c r="C59" s="340"/>
+      <c r="D59" s="340"/>
+      <c r="E59" s="340"/>
+      <c r="F59" s="340"/>
+      <c r="G59" s="340"/>
+      <c r="H59" s="340"/>
+      <c r="I59" s="340"/>
       <c r="P59" s="279"/>
     </row>
     <row r="60" spans="1:16" ht="14.25" customHeight="1">
       <c r="A60" s="84"/>
       <c r="B60" s="45"/>
       <c r="C60" s="45"/>
       <c r="D60" s="45"/>
       <c r="E60" s="45"/>
       <c r="F60" s="45"/>
       <c r="G60" s="45"/>
       <c r="H60" s="45"/>
       <c r="I60" s="45"/>
       <c r="J60" s="1"/>
       <c r="P60" s="94"/>
     </row>
     <row r="61" spans="1:16" ht="14.25" customHeight="1">
       <c r="A61" s="84"/>
       <c r="B61" s="45"/>
       <c r="C61" s="45"/>
       <c r="D61" s="45"/>
       <c r="E61" s="45"/>
       <c r="F61" s="45"/>
       <c r="G61" s="45"/>
       <c r="H61" s="45"/>
       <c r="I61" s="45"/>
       <c r="J61" s="1"/>
       <c r="P61" s="94"/>
     </row>
     <row r="62" spans="1:16" ht="14.25" customHeight="1">
       <c r="A62" s="84"/>
       <c r="B62" s="65" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="C62" s="62"/>
       <c r="D62" s="63"/>
       <c r="E62" s="64"/>
       <c r="F62" s="64"/>
       <c r="G62" s="63"/>
       <c r="H62" s="63"/>
       <c r="I62" s="273"/>
       <c r="J62" s="1"/>
       <c r="P62" s="94"/>
     </row>
     <row r="63" spans="1:16" ht="14.25" customHeight="1">
       <c r="A63" s="84"/>
-      <c r="B63" s="334" t="s">
-[...7 lines deleted...]
-      <c r="H63" s="334"/>
+      <c r="B63" s="336" t="s">
+        <v>225</v>
+      </c>
+      <c r="C63" s="336"/>
+      <c r="D63" s="336"/>
+      <c r="E63" s="336"/>
+      <c r="F63" s="336"/>
+      <c r="G63" s="336"/>
+      <c r="H63" s="336"/>
       <c r="I63" s="262"/>
       <c r="J63" s="1"/>
       <c r="P63" s="94"/>
     </row>
     <row r="64" spans="1:16" ht="14.25" customHeight="1">
       <c r="A64" s="84"/>
-      <c r="B64" s="335"/>
-[...5 lines deleted...]
-      <c r="H64" s="335"/>
+      <c r="B64" s="337"/>
+      <c r="C64" s="337"/>
+      <c r="D64" s="337"/>
+      <c r="E64" s="337"/>
+      <c r="F64" s="337"/>
+      <c r="G64" s="337"/>
+      <c r="H64" s="337"/>
       <c r="I64" s="262"/>
       <c r="J64" s="1"/>
       <c r="P64" s="94"/>
     </row>
     <row r="65" spans="1:16" ht="51">
       <c r="A65" s="84"/>
       <c r="B65" s="43"/>
       <c r="C65" s="297" t="s">
+        <v>226</v>
+      </c>
+      <c r="D65" s="297" t="s">
         <v>227</v>
       </c>
-      <c r="D65" s="297" t="s">
+      <c r="E65" s="297" t="s">
         <v>228</v>
       </c>
-      <c r="E65" s="297" t="s">
+      <c r="F65" s="298" t="s">
         <v>229</v>
       </c>
-      <c r="F65" s="298" t="s">
+      <c r="G65" s="299" t="s">
         <v>230</v>
-      </c>
-[...1 lines deleted...]
-        <v>231</v>
       </c>
       <c r="H65" s="39"/>
       <c r="I65" s="39"/>
       <c r="J65" s="1"/>
       <c r="P65" s="94"/>
     </row>
     <row r="66" spans="1:16" ht="14.25" customHeight="1">
       <c r="A66" s="84"/>
       <c r="B66" s="43"/>
       <c r="C66" s="301"/>
       <c r="D66" s="302"/>
       <c r="E66" s="300"/>
       <c r="F66" s="305"/>
       <c r="G66" s="305"/>
       <c r="J66" s="1"/>
       <c r="P66" s="94"/>
     </row>
     <row r="67" spans="1:16" ht="14.25" customHeight="1">
       <c r="A67" s="84"/>
       <c r="B67" s="43"/>
       <c r="C67" s="303"/>
       <c r="D67" s="302"/>
       <c r="E67" s="300"/>
       <c r="F67" s="305"/>
       <c r="G67" s="305"/>
@@ -10212,213 +10210,213 @@
       <c r="B70" s="41"/>
       <c r="C70" s="304"/>
       <c r="D70" s="302"/>
       <c r="E70" s="300"/>
       <c r="F70" s="305"/>
       <c r="G70" s="305"/>
       <c r="J70" s="1"/>
       <c r="P70" s="94"/>
     </row>
     <row r="71" spans="1:16" ht="14.25" customHeight="1">
       <c r="A71" s="84"/>
       <c r="B71" s="45"/>
       <c r="C71" s="45"/>
       <c r="D71" s="45"/>
       <c r="E71" s="45"/>
       <c r="F71" s="45"/>
       <c r="G71" s="45"/>
       <c r="H71" s="45"/>
       <c r="I71" s="45"/>
       <c r="J71" s="1"/>
       <c r="P71" s="94"/>
     </row>
     <row r="72" spans="1:16" ht="14.25" customHeight="1">
       <c r="A72" s="171"/>
       <c r="B72" s="135" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="C72" s="136"/>
       <c r="D72" s="137"/>
       <c r="E72" s="138"/>
       <c r="F72" s="138"/>
       <c r="G72" s="139"/>
       <c r="H72" s="139"/>
       <c r="I72" s="139"/>
       <c r="J72" s="1"/>
       <c r="P72" s="94"/>
     </row>
     <row r="73" spans="1:16" ht="14.25" customHeight="1">
       <c r="A73" s="84"/>
-      <c r="B73" s="335" t="s">
-[...7 lines deleted...]
-      <c r="H73" s="335"/>
+      <c r="B73" s="337" t="s">
+        <v>232</v>
+      </c>
+      <c r="C73" s="337"/>
+      <c r="D73" s="337"/>
+      <c r="E73" s="337"/>
+      <c r="F73" s="337"/>
+      <c r="G73" s="337"/>
+      <c r="H73" s="337"/>
       <c r="I73" s="262"/>
       <c r="J73" s="1"/>
       <c r="P73" s="94"/>
     </row>
     <row r="74" spans="1:16" ht="14.25" customHeight="1">
       <c r="A74" s="84"/>
-      <c r="B74" s="335"/>
-[...5 lines deleted...]
-      <c r="H74" s="335"/>
+      <c r="B74" s="337"/>
+      <c r="C74" s="337"/>
+      <c r="D74" s="337"/>
+      <c r="E74" s="337"/>
+      <c r="F74" s="337"/>
+      <c r="G74" s="337"/>
+      <c r="H74" s="337"/>
       <c r="I74" s="262"/>
       <c r="J74" s="1"/>
       <c r="O74" s="1"/>
       <c r="P74" s="94"/>
     </row>
     <row r="75" spans="1:16" ht="14.25" customHeight="1">
       <c r="A75" s="84"/>
-      <c r="B75" s="336" t="s">
+      <c r="B75" s="338" t="s">
+        <v>233</v>
+      </c>
+      <c r="C75" s="338"/>
+      <c r="D75" s="95" t="s">
         <v>234</v>
       </c>
-      <c r="C75" s="336"/>
-      <c r="D75" s="95" t="s">
+      <c r="E75" s="338" t="s">
         <v>235</v>
       </c>
-      <c r="E75" s="336" t="s">
+      <c r="F75" s="338"/>
+      <c r="G75" s="338" t="s">
         <v>236</v>
       </c>
-      <c r="F75" s="336"/>
-[...3 lines deleted...]
-      <c r="H75" s="336"/>
+      <c r="H75" s="338"/>
       <c r="I75" s="263"/>
       <c r="J75" s="1"/>
       <c r="O75" s="1"/>
       <c r="P75" s="94"/>
     </row>
     <row r="76" spans="1:16" ht="14.25" customHeight="1">
       <c r="A76" s="84"/>
-      <c r="B76" s="330"/>
-      <c r="C76" s="330"/>
+      <c r="B76" s="332"/>
+      <c r="C76" s="332"/>
       <c r="D76" s="172"/>
-      <c r="E76" s="331"/>
-[...1 lines deleted...]
-      <c r="G76" s="332">
+      <c r="E76" s="333"/>
+      <c r="F76" s="333"/>
+      <c r="G76" s="334">
         <f>B76*D76-(B76*D76*E76)</f>
         <v>0</v>
       </c>
-      <c r="H76" s="332"/>
+      <c r="H76" s="334"/>
       <c r="I76" s="260"/>
       <c r="J76" s="1"/>
       <c r="O76" s="1"/>
       <c r="P76" s="94"/>
     </row>
     <row r="77" spans="1:16" ht="4.95" customHeight="1">
       <c r="A77" s="84"/>
       <c r="B77" s="258"/>
       <c r="C77" s="258"/>
       <c r="D77" s="172"/>
       <c r="E77" s="259"/>
       <c r="F77" s="259"/>
       <c r="G77" s="260"/>
       <c r="H77" s="260"/>
       <c r="I77" s="260"/>
       <c r="J77" s="1"/>
       <c r="O77" s="1"/>
       <c r="P77" s="94"/>
     </row>
     <row r="78" spans="1:16" ht="12" customHeight="1">
       <c r="A78" s="84"/>
       <c r="B78" s="282" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="C78" s="258"/>
       <c r="D78" s="172"/>
       <c r="E78" s="259"/>
       <c r="F78" s="259"/>
       <c r="G78" s="260"/>
       <c r="H78" s="260"/>
       <c r="I78" s="260"/>
       <c r="J78" s="1"/>
       <c r="O78" s="1"/>
       <c r="P78" s="94"/>
     </row>
     <row r="79" spans="1:16" ht="55.5" customHeight="1">
       <c r="A79" s="84"/>
-      <c r="B79" s="341"/>
-[...6 lines deleted...]
-      <c r="I79" s="341"/>
+      <c r="B79" s="330"/>
+      <c r="C79" s="330"/>
+      <c r="D79" s="330"/>
+      <c r="E79" s="330"/>
+      <c r="F79" s="330"/>
+      <c r="G79" s="330"/>
+      <c r="H79" s="330"/>
+      <c r="I79" s="330"/>
       <c r="J79" s="1"/>
       <c r="O79" s="1"/>
       <c r="P79" s="94"/>
     </row>
     <row r="80" spans="1:16" ht="7.2" customHeight="1">
       <c r="A80" s="49"/>
       <c r="B80" s="33"/>
       <c r="C80" s="33"/>
       <c r="D80" s="33"/>
       <c r="E80" s="33"/>
       <c r="F80" s="33"/>
       <c r="G80" s="33"/>
       <c r="H80" s="33"/>
       <c r="I80" s="33"/>
       <c r="J80" s="33"/>
       <c r="K80" s="33"/>
       <c r="L80" s="33"/>
       <c r="M80" s="33"/>
       <c r="N80" s="33"/>
       <c r="O80" s="33"/>
       <c r="P80" s="50"/>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1"/>
   <mergeCells count="18">
+    <mergeCell ref="B63:H64"/>
+    <mergeCell ref="B54:C54"/>
     <mergeCell ref="B56:E56"/>
     <mergeCell ref="B79:I79"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="B76:C76"/>
     <mergeCell ref="E76:F76"/>
     <mergeCell ref="G76:H76"/>
     <mergeCell ref="B7:H9"/>
     <mergeCell ref="B20:H22"/>
     <mergeCell ref="B44:H45"/>
     <mergeCell ref="G75:H75"/>
     <mergeCell ref="E75:F75"/>
     <mergeCell ref="B75:C75"/>
     <mergeCell ref="B73:H74"/>
     <mergeCell ref="B32:H34"/>
     <mergeCell ref="F56:I56"/>
     <mergeCell ref="B59:I59"/>
-    <mergeCell ref="B63:H64"/>
-    <mergeCell ref="B54:C54"/>
   </mergeCells>
   <conditionalFormatting sqref="C40">
     <cfRule type="containsBlanks" dxfId="20" priority="10">
       <formula>LEN(TRIM(C40))=0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C70">
     <cfRule type="containsBlanks" dxfId="19" priority="6">
       <formula>LEN(TRIM(C70))=0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C12:E15 N23:N35">
     <cfRule type="containsBlanks" dxfId="18" priority="15">
       <formula>LEN(TRIM(C12))=0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C36:E40">
     <cfRule type="containsBlanks" dxfId="17" priority="11">
       <formula>LEN(TRIM(C36))=0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C47:E50">
     <cfRule type="containsBlanks" dxfId="16" priority="14">
       <formula>LEN(TRIM(C47))=0</formula>
     </cfRule>
@@ -10477,168 +10475,168 @@
   <pageSetup fitToWidth="0" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{756426AE-F3D1-DC41-A2C0-11C42384FAB8}">
   <sheetPr codeName="Sheet5">
     <tabColor rgb="FF123985"/>
   </sheetPr>
   <dimension ref="A1:D36"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" showRuler="0" zoomScale="150" zoomScaleNormal="150" zoomScalePageLayoutView="125" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="12" defaultRowHeight="19.2" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="4.42578125" customWidth="1"/>
     <col min="2" max="2" width="96.42578125" customWidth="1"/>
     <col min="3" max="3" width="29.28515625" customWidth="1"/>
     <col min="4" max="4" width="4.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="28.95" customHeight="1">
       <c r="A1" s="21"/>
       <c r="B1" s="179" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="C1" s="177"/>
       <c r="D1" s="178" t="str">
         <f>IF(ISBLANK(Project_Name), "", UPPER(Project_Name))</f>
         <v/>
       </c>
     </row>
     <row r="2" spans="1:4" ht="34.950000000000003" customHeight="1">
       <c r="A2" s="3"/>
-      <c r="B2" s="345" t="s">
-[...2 lines deleted...]
-      <c r="C2" s="345"/>
+      <c r="B2" s="344" t="s">
+        <v>239</v>
+      </c>
+      <c r="C2" s="344"/>
       <c r="D2" s="5"/>
     </row>
     <row r="3" spans="1:4" ht="85.2" customHeight="1">
       <c r="A3" s="3"/>
-      <c r="B3" s="346"/>
-      <c r="C3" s="346"/>
+      <c r="B3" s="342"/>
+      <c r="C3" s="342"/>
       <c r="D3" s="5"/>
     </row>
     <row r="4" spans="1:4" ht="30" customHeight="1">
       <c r="A4" s="70"/>
-      <c r="B4" s="348" t="s">
-[...2 lines deleted...]
-      <c r="C4" s="347"/>
+      <c r="B4" s="345" t="s">
+        <v>240</v>
+      </c>
+      <c r="C4" s="343"/>
       <c r="D4" s="71"/>
     </row>
     <row r="5" spans="1:4" ht="85.2" customHeight="1">
       <c r="A5" s="70"/>
-      <c r="B5" s="346"/>
-      <c r="C5" s="346"/>
+      <c r="B5" s="342"/>
+      <c r="C5" s="342"/>
       <c r="D5" s="71"/>
     </row>
     <row r="6" spans="1:4" ht="30" customHeight="1">
       <c r="A6" s="70"/>
-      <c r="B6" s="347" t="s">
-[...2 lines deleted...]
-      <c r="C6" s="347"/>
+      <c r="B6" s="343" t="s">
+        <v>241</v>
+      </c>
+      <c r="C6" s="343"/>
       <c r="D6" s="71"/>
     </row>
     <row r="7" spans="1:4" ht="85.2" customHeight="1">
       <c r="A7" s="70"/>
-      <c r="B7" s="346"/>
-      <c r="C7" s="346"/>
+      <c r="B7" s="342"/>
+      <c r="C7" s="342"/>
       <c r="D7" s="71"/>
     </row>
     <row r="8" spans="1:4" ht="31.2" customHeight="1">
       <c r="A8" s="70"/>
-      <c r="B8" s="347" t="s">
-[...2 lines deleted...]
-      <c r="C8" s="347"/>
+      <c r="B8" s="343" t="s">
+        <v>242</v>
+      </c>
+      <c r="C8" s="343"/>
       <c r="D8" s="71"/>
     </row>
     <row r="9" spans="1:4" ht="85.2" customHeight="1">
       <c r="A9" s="70"/>
-      <c r="B9" s="346"/>
-      <c r="C9" s="346"/>
+      <c r="B9" s="342"/>
+      <c r="C9" s="342"/>
       <c r="D9" s="71"/>
     </row>
     <row r="10" spans="1:4" ht="24" customHeight="1">
       <c r="A10" s="70"/>
-      <c r="B10" s="345" t="s">
-[...2 lines deleted...]
-      <c r="C10" s="345"/>
+      <c r="B10" s="344" t="s">
+        <v>243</v>
+      </c>
+      <c r="C10" s="344"/>
       <c r="D10" s="71"/>
     </row>
     <row r="11" spans="1:4" ht="85.2" customHeight="1">
       <c r="A11" s="70"/>
-      <c r="B11" s="346"/>
-      <c r="C11" s="346"/>
+      <c r="B11" s="342"/>
+      <c r="C11" s="342"/>
       <c r="D11" s="71"/>
     </row>
     <row r="12" spans="1:4" ht="43.5" customHeight="1">
       <c r="A12" s="70"/>
-      <c r="B12" s="347" t="s">
-[...2 lines deleted...]
-      <c r="C12" s="347"/>
+      <c r="B12" s="343" t="s">
+        <v>244</v>
+      </c>
+      <c r="C12" s="343"/>
       <c r="D12" s="71"/>
     </row>
     <row r="13" spans="1:4" ht="85.2" customHeight="1">
       <c r="A13" s="70"/>
-      <c r="B13" s="346"/>
-      <c r="C13" s="346"/>
+      <c r="B13" s="342"/>
+      <c r="C13" s="342"/>
       <c r="D13" s="71"/>
     </row>
     <row r="14" spans="1:4" ht="30" customHeight="1">
       <c r="A14" s="70"/>
-      <c r="B14" s="342" t="s">
-[...2 lines deleted...]
-      <c r="C14" s="343"/>
+      <c r="B14" s="346" t="s">
+        <v>245</v>
+      </c>
+      <c r="C14" s="347"/>
       <c r="D14" s="71"/>
     </row>
     <row r="15" spans="1:4" ht="85.2" customHeight="1">
       <c r="A15" s="70"/>
-      <c r="B15" s="344"/>
-      <c r="C15" s="344"/>
+      <c r="B15" s="348"/>
+      <c r="C15" s="348"/>
       <c r="D15" s="71"/>
     </row>
     <row r="16" spans="1:4" ht="30" customHeight="1">
       <c r="A16" s="70"/>
-      <c r="B16" s="342" t="s">
-[...2 lines deleted...]
-      <c r="C16" s="343"/>
+      <c r="B16" s="346" t="s">
+        <v>246</v>
+      </c>
+      <c r="C16" s="347"/>
       <c r="D16" s="71"/>
     </row>
     <row r="17" spans="1:4" ht="85.2" customHeight="1">
       <c r="A17" s="70"/>
-      <c r="B17" s="344"/>
-      <c r="C17" s="344"/>
+      <c r="B17" s="348"/>
+      <c r="C17" s="348"/>
       <c r="D17" s="71"/>
     </row>
     <row r="18" spans="1:4" ht="19.2" customHeight="1">
       <c r="A18" s="70"/>
       <c r="B18" s="1"/>
       <c r="C18" s="1"/>
       <c r="D18" s="71"/>
     </row>
     <row r="19" spans="1:4" ht="19.2" customHeight="1">
       <c r="A19" s="49"/>
       <c r="B19" s="33"/>
       <c r="C19" s="33"/>
       <c r="D19" s="50"/>
     </row>
     <row r="20" spans="1:4" ht="19.2" customHeight="1">
       <c r="A20" s="1"/>
       <c r="B20" s="1"/>
       <c r="C20" s="1"/>
       <c r="D20" s="1"/>
     </row>
     <row r="21" spans="1:4" ht="19.2" customHeight="1">
       <c r="A21" s="1"/>
       <c r="B21" s="1"/>
       <c r="C21" s="1"/>
       <c r="D21" s="1"/>
@@ -10714,147 +10712,147 @@
       <c r="B33" s="1"/>
       <c r="C33" s="1"/>
       <c r="D33" s="1"/>
     </row>
     <row r="34" spans="1:4" ht="19.2" customHeight="1">
       <c r="A34" s="1"/>
       <c r="B34" s="1"/>
       <c r="C34" s="1"/>
       <c r="D34" s="1"/>
     </row>
     <row r="35" spans="1:4" ht="19.2" customHeight="1">
       <c r="A35" s="1"/>
       <c r="B35" s="1"/>
       <c r="C35" s="1"/>
       <c r="D35" s="1"/>
     </row>
     <row r="36" spans="1:4" ht="19.2" customHeight="1">
       <c r="A36" s="1"/>
       <c r="B36" s="1"/>
       <c r="C36" s="1"/>
       <c r="D36" s="1"/>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1"/>
   <mergeCells count="16">
+    <mergeCell ref="B16:C16"/>
+    <mergeCell ref="B17:C17"/>
+    <mergeCell ref="B10:C10"/>
+    <mergeCell ref="B11:C11"/>
+    <mergeCell ref="B12:C12"/>
+    <mergeCell ref="B13:C13"/>
+    <mergeCell ref="B14:C14"/>
+    <mergeCell ref="B15:C15"/>
     <mergeCell ref="B9:C9"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="B2:C2"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="B7:C7"/>
-    <mergeCell ref="B16:C16"/>
-[...6 lines deleted...]
-    <mergeCell ref="B15:C15"/>
   </mergeCells>
   <conditionalFormatting sqref="B3:C3 B5:C5 B7:C7 B9:C9 B11:C11 B15:C15 B17:C17">
     <cfRule type="containsBlanks" dxfId="6" priority="10">
       <formula>LEN(TRIM(B3))=0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B13:C13">
     <cfRule type="containsBlanks" dxfId="5" priority="1">
       <formula>LEN(TRIM(B13))=0</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="1">
     <dataValidation type="textLength" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Dépasse la limite de 500 caractères" error=" " sqref="B5 B3 B17 B15 B11" xr:uid="{8D813534-6C58-BA4F-B9D1-D54BE5EC64DD}">
       <formula1>0</formula1>
       <formula2>1000</formula2>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.3" footer="0.3"/>
   <pageSetup scale="99" fitToWidth="0" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="11" max="16383" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D6569581-6967-4527-ABEF-205126D3F4C1}">
   <sheetPr>
     <tabColor rgb="FF123985"/>
   </sheetPr>
   <dimension ref="A1:D24"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" showRuler="0" zoomScale="150" zoomScaleNormal="150" zoomScalePageLayoutView="125" workbookViewId="0">
       <selection activeCell="E3" sqref="E3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="12" defaultRowHeight="19.2" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="4.42578125" customWidth="1"/>
     <col min="2" max="2" width="96.42578125" customWidth="1"/>
     <col min="3" max="3" width="29.28515625" customWidth="1"/>
     <col min="4" max="4" width="4.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="28.95" customHeight="1">
       <c r="A1" s="21"/>
       <c r="B1" s="179" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="C1" s="177"/>
       <c r="D1" s="178" t="str">
         <f>IF(ISBLANK(Project_Name), "", UPPER(Project_Name))</f>
         <v/>
       </c>
     </row>
     <row r="2" spans="1:4" ht="41.4" customHeight="1">
       <c r="A2" s="3"/>
-      <c r="B2" s="345" t="s">
-[...2 lines deleted...]
-      <c r="C2" s="345"/>
+      <c r="B2" s="344" t="s">
+        <v>248</v>
+      </c>
+      <c r="C2" s="344"/>
       <c r="D2" s="5"/>
     </row>
     <row r="3" spans="1:4" ht="85.2" customHeight="1">
       <c r="A3" s="3"/>
-      <c r="B3" s="346"/>
-      <c r="C3" s="346"/>
+      <c r="B3" s="342"/>
+      <c r="C3" s="342"/>
       <c r="D3" s="5"/>
     </row>
     <row r="4" spans="1:4" ht="30" customHeight="1">
       <c r="A4" s="70"/>
-      <c r="B4" s="348" t="s">
-[...2 lines deleted...]
-      <c r="C4" s="347"/>
+      <c r="B4" s="345" t="s">
+        <v>249</v>
+      </c>
+      <c r="C4" s="343"/>
       <c r="D4" s="71"/>
     </row>
     <row r="5" spans="1:4" ht="85.2" customHeight="1">
       <c r="A5" s="70"/>
-      <c r="B5" s="346"/>
-      <c r="C5" s="346"/>
+      <c r="B5" s="342"/>
+      <c r="C5" s="342"/>
       <c r="D5" s="71"/>
     </row>
     <row r="6" spans="1:4" ht="19.2" customHeight="1">
       <c r="A6" s="70"/>
       <c r="B6" s="1"/>
       <c r="C6" s="1"/>
       <c r="D6" s="71"/>
     </row>
     <row r="7" spans="1:4" ht="19.2" customHeight="1">
       <c r="A7" s="49"/>
       <c r="B7" s="33"/>
       <c r="C7" s="33"/>
       <c r="D7" s="50"/>
     </row>
     <row r="8" spans="1:4" ht="19.2" customHeight="1">
       <c r="A8" s="1"/>
       <c r="B8" s="1"/>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
     </row>
     <row r="9" spans="1:4" ht="19.2" customHeight="1">
       <c r="A9" s="1"/>
       <c r="B9" s="1"/>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
@@ -10971,112 +10969,112 @@
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.3" footer="0.3"/>
   <pageSetup scale="99" fitToWidth="0" fitToHeight="0" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C0385CDD-BAF4-44C0-9F49-8ED19BD2C747}">
   <sheetPr>
     <tabColor rgb="FF123985"/>
   </sheetPr>
   <dimension ref="A1:D28"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" showRuler="0" zoomScale="150" zoomScaleNormal="150" zoomScalePageLayoutView="125" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="12" defaultRowHeight="19.2" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="4.42578125" customWidth="1"/>
     <col min="2" max="2" width="96.42578125" customWidth="1"/>
     <col min="3" max="3" width="29.28515625" customWidth="1"/>
     <col min="4" max="4" width="4.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="28.95" customHeight="1">
       <c r="A1" s="21"/>
       <c r="B1" s="179" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="C1" s="177"/>
       <c r="D1" s="178" t="str">
         <f>IF(ISBLANK(Project_Name), "", UPPER(Project_Name))</f>
         <v/>
       </c>
     </row>
     <row r="2" spans="1:4" ht="44.4" customHeight="1">
       <c r="A2" s="3"/>
-      <c r="B2" s="345" t="s">
-[...2 lines deleted...]
-      <c r="C2" s="345"/>
+      <c r="B2" s="344" t="s">
+        <v>251</v>
+      </c>
+      <c r="C2" s="344"/>
       <c r="D2" s="5"/>
     </row>
     <row r="3" spans="1:4" ht="85.2" customHeight="1">
       <c r="A3" s="3"/>
-      <c r="B3" s="346"/>
-      <c r="C3" s="346"/>
+      <c r="B3" s="342"/>
+      <c r="C3" s="342"/>
       <c r="D3" s="5"/>
     </row>
     <row r="4" spans="1:4" ht="30" customHeight="1">
       <c r="A4" s="70"/>
-      <c r="B4" s="348" t="s">
-[...2 lines deleted...]
-      <c r="C4" s="347"/>
+      <c r="B4" s="345" t="s">
+        <v>252</v>
+      </c>
+      <c r="C4" s="343"/>
       <c r="D4" s="71"/>
     </row>
     <row r="5" spans="1:4" ht="85.2" customHeight="1">
       <c r="A5" s="70"/>
-      <c r="B5" s="346"/>
-      <c r="C5" s="346"/>
+      <c r="B5" s="342"/>
+      <c r="C5" s="342"/>
       <c r="D5" s="71"/>
     </row>
     <row r="6" spans="1:4" ht="30" customHeight="1">
       <c r="A6" s="70"/>
-      <c r="B6" s="347" t="s">
-[...2 lines deleted...]
-      <c r="C6" s="347"/>
+      <c r="B6" s="343" t="s">
+        <v>253</v>
+      </c>
+      <c r="C6" s="343"/>
       <c r="D6" s="71"/>
     </row>
     <row r="7" spans="1:4" ht="85.2" customHeight="1">
       <c r="A7" s="70"/>
-      <c r="B7" s="346"/>
-      <c r="C7" s="346"/>
+      <c r="B7" s="342"/>
+      <c r="C7" s="342"/>
       <c r="D7" s="71"/>
     </row>
     <row r="8" spans="1:4" ht="42" customHeight="1">
       <c r="A8" s="70"/>
       <c r="B8" s="349" t="s">
-        <v>255</v>
-[...1 lines deleted...]
-      <c r="C8" s="347"/>
+        <v>254</v>
+      </c>
+      <c r="C8" s="343"/>
       <c r="D8" s="71"/>
     </row>
     <row r="9" spans="1:4" ht="85.2" customHeight="1">
       <c r="A9" s="70"/>
-      <c r="B9" s="346"/>
-      <c r="C9" s="346"/>
+      <c r="B9" s="342"/>
+      <c r="C9" s="342"/>
       <c r="D9" s="71"/>
     </row>
     <row r="10" spans="1:4" ht="19.2" customHeight="1">
       <c r="A10" s="70"/>
       <c r="B10" s="1"/>
       <c r="C10" s="1"/>
       <c r="D10" s="71"/>
     </row>
     <row r="11" spans="1:4" ht="19.2" customHeight="1">
       <c r="A11" s="49"/>
       <c r="B11" s="33"/>
       <c r="C11" s="33"/>
       <c r="D11" s="50"/>
     </row>
     <row r="12" spans="1:4" ht="19.2" customHeight="1">
       <c r="A12" s="1"/>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
     </row>
     <row r="13" spans="1:4" ht="19.2" customHeight="1">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
@@ -11210,104 +11208,104 @@
       <selection activeCell="R9" sqref="R9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="12" defaultRowHeight="16.2" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="4.42578125" customWidth="1"/>
     <col min="2" max="2" width="25" customWidth="1"/>
     <col min="3" max="3" width="7.42578125" customWidth="1"/>
     <col min="4" max="4" width="8" customWidth="1"/>
     <col min="5" max="5" width="27" customWidth="1"/>
     <col min="6" max="6" width="5.42578125" customWidth="1"/>
     <col min="7" max="7" width="2.28515625" customWidth="1"/>
     <col min="8" max="8" width="5.42578125" customWidth="1"/>
     <col min="9" max="9" width="2.42578125" customWidth="1"/>
     <col min="10" max="10" width="6" customWidth="1"/>
     <col min="11" max="11" width="6.42578125" customWidth="1"/>
     <col min="12" max="12" width="2.7109375" customWidth="1"/>
     <col min="13" max="13" width="14.42578125" customWidth="1"/>
     <col min="14" max="14" width="2.7109375" customWidth="1"/>
     <col min="15" max="15" width="14.42578125" customWidth="1"/>
     <col min="16" max="16" width="4.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="28.95" customHeight="1">
       <c r="A1" s="32" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="B1" s="32"/>
       <c r="C1" s="186"/>
       <c r="D1" s="283" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="E1" s="187">
         <f>Property_Street_Address</f>
         <v>0</v>
       </c>
       <c r="F1" s="350" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="G1" s="350"/>
       <c r="H1" s="350"/>
       <c r="I1" s="351">
         <f>'1. Général   '!C22</f>
         <v>0</v>
       </c>
       <c r="J1" s="351"/>
       <c r="K1" s="351"/>
       <c r="L1" s="185"/>
       <c r="M1" s="188" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="N1" s="188"/>
       <c r="O1" s="189" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="P1" s="190"/>
     </row>
     <row r="2" spans="1:16" ht="16.2" customHeight="1">
       <c r="A2" s="4"/>
       <c r="B2" s="34"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="191"/>
       <c r="G2" s="35"/>
       <c r="H2" s="35"/>
       <c r="I2" s="4"/>
       <c r="J2" s="8"/>
       <c r="K2" s="4"/>
       <c r="L2" s="4"/>
       <c r="M2" s="4"/>
       <c r="N2" s="4"/>
       <c r="O2" s="4"/>
       <c r="P2" s="1"/>
     </row>
     <row r="3" spans="1:16" ht="13.2" customHeight="1">
       <c r="A3" s="4"/>
       <c r="B3" s="14" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="C3" s="192"/>
       <c r="D3" s="192"/>
       <c r="E3" s="11"/>
       <c r="F3" s="11"/>
       <c r="G3" s="193"/>
       <c r="H3" s="194"/>
       <c r="I3" s="11"/>
       <c r="J3" s="195"/>
       <c r="K3" s="11"/>
       <c r="L3" s="11"/>
       <c r="M3" s="11"/>
       <c r="N3" s="11"/>
       <c r="O3" s="11"/>
       <c r="P3" s="1"/>
     </row>
     <row r="4" spans="1:16" ht="13.2" customHeight="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="196"/>
       <c r="D4" s="196"/>
       <c r="E4" s="4"/>
       <c r="F4" s="4"/>
       <c r="G4" s="197"/>
       <c r="H4" s="35"/>
@@ -11346,1462 +11344,1462 @@
       <c r="N5" s="200"/>
       <c r="O5" s="200"/>
       <c r="P5" s="1"/>
     </row>
     <row r="6" spans="1:16" ht="13.2" customHeight="1">
       <c r="A6" s="4"/>
       <c r="B6" s="48"/>
       <c r="C6" s="196"/>
       <c r="D6" s="196"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="1"/>
       <c r="H6" s="1"/>
       <c r="I6" s="4"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
       <c r="P6" s="1"/>
     </row>
     <row r="7" spans="1:16" ht="13.2" customHeight="1">
       <c r="A7" s="4"/>
       <c r="B7" s="202" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="C7" s="196"/>
       <c r="D7" s="196"/>
       <c r="E7" s="1"/>
       <c r="F7" s="203" t="str">
         <f>IF(Project_Construction_Type&lt;&gt;"", "Pass", "Fail")</f>
         <v>Fail</v>
       </c>
       <c r="G7" s="1"/>
       <c r="H7" s="8" t="str">
         <f>IF(ISBLANK(Affordability_Category), "", UPPER(Affordability_Category))</f>
         <v/>
       </c>
       <c r="I7" s="4"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="39" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="N7" s="39"/>
       <c r="O7" s="8">
         <f>Roll_Market_Units</f>
         <v>0</v>
       </c>
       <c r="P7" s="1"/>
     </row>
     <row r="8" spans="1:16" ht="13.2" customHeight="1">
       <c r="A8" s="4"/>
       <c r="B8" s="202" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="C8" s="4"/>
       <c r="D8" s="4"/>
       <c r="E8" s="1"/>
       <c r="F8" s="203" t="str">
         <f>IF(Project_Permit_Attestation&lt;&gt;"", "Pass", "Fail")</f>
         <v>Fail</v>
       </c>
       <c r="G8" s="205"/>
       <c r="H8" s="8" t="str">
         <f>IF(ISBLANK(Property_Area), "", UPPER(Property_Area))</f>
         <v/>
       </c>
       <c r="I8" s="4"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="39" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="N8" s="39"/>
       <c r="O8" s="8">
         <f>'3. Exploitation'!C41</f>
         <v>0</v>
       </c>
       <c r="P8" s="1"/>
     </row>
     <row r="9" spans="1:16" ht="13.2" customHeight="1">
       <c r="A9" s="4"/>
       <c r="B9" s="202" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C9" s="4"/>
       <c r="D9" s="4"/>
       <c r="E9" s="1"/>
       <c r="F9" s="203" t="str">
         <f>IF(Project_Total_Units&gt;=5,"Pass","Fail")</f>
         <v>Fail</v>
       </c>
       <c r="G9" s="205"/>
       <c r="H9" s="35"/>
       <c r="I9" s="4"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="39" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="N9" s="39"/>
       <c r="O9" s="8">
         <f>Roll_Affordable_Units</f>
         <v>0</v>
       </c>
       <c r="P9" s="1"/>
     </row>
     <row r="10" spans="1:16" ht="13.2" customHeight="1">
       <c r="A10" s="4"/>
       <c r="B10" s="202" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="C10" s="4"/>
       <c r="D10" s="4"/>
       <c r="E10" s="1"/>
       <c r="F10" s="203" t="str">
         <f>IF(AND(Affordability_Category="Market Housing", Project_Affordable_Units &gt;= Project_Total_Units * 10%), "Pass",
     IF(AND(Affordability_Category="Affordable Housing", Project_Affordable_Units &gt;= Project_Total_Units * 30%), "Pass", "Fail"))</f>
         <v>Fail</v>
       </c>
       <c r="G10" s="205"/>
       <c r="H10" s="35"/>
       <c r="I10" s="4"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="204" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="N10" s="204"/>
       <c r="O10" s="8">
         <f>Roll_RGI_Units</f>
         <v>0</v>
       </c>
       <c r="P10" s="1"/>
     </row>
     <row r="11" spans="1:16" ht="13.2" customHeight="1">
       <c r="A11" s="4"/>
       <c r="B11" s="8" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="C11" s="4"/>
       <c r="D11" s="4"/>
       <c r="E11" s="1"/>
       <c r="F11" s="203" t="str">
         <f>IF(OR(ISBLANK(Affordability_Category), ISBLANK(Property_Area)), "Fail", IF(OR(AND(Affordability_Category="Market Housing", Property_Area="Other Area"), AND(Affordability_Category="Market Housing", Property_Area="Housing Improvement Zone")), "Fail", "Pass"))</f>
         <v>Fail</v>
       </c>
       <c r="G11" s="205"/>
       <c r="H11" s="1"/>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="201" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="N11" s="201"/>
       <c r="O11" s="288">
         <f>SUM(O7:O10)</f>
         <v>0</v>
       </c>
       <c r="P11" s="1"/>
     </row>
     <row r="12" spans="1:16" ht="13.2" customHeight="1">
       <c r="A12" s="4"/>
       <c r="B12" s="1" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="191"/>
       <c r="G12" s="1"/>
       <c r="H12" s="35"/>
       <c r="I12" s="1"/>
       <c r="J12" s="4"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
       <c r="P12" s="1"/>
     </row>
     <row r="13" spans="1:16" ht="13.2" customHeight="1">
       <c r="A13" s="4"/>
       <c r="G13" s="35"/>
       <c r="H13" s="1"/>
       <c r="I13" s="4"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="95" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="N13" s="95"/>
       <c r="O13" s="95" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="P13" s="1"/>
     </row>
     <row r="14" spans="1:16" ht="13.2" customHeight="1">
       <c r="A14" s="4"/>
       <c r="B14" s="207"/>
       <c r="C14" s="1"/>
       <c r="D14" s="201"/>
       <c r="E14" s="1"/>
       <c r="F14" s="191"/>
       <c r="G14" s="35"/>
       <c r="H14" s="8"/>
       <c r="I14" s="4"/>
       <c r="J14" s="1"/>
       <c r="K14" s="39" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="L14" s="39" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="M14" s="286" t="str">
         <f>IF(ISBLANK(Source_HAF_Request),"",Source_HAF_Request)</f>
         <v/>
       </c>
       <c r="N14" s="206" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="O14" s="287"/>
       <c r="P14" s="1"/>
     </row>
     <row r="15" spans="1:16" ht="7.95" customHeight="1">
       <c r="A15" s="4"/>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="39"/>
       <c r="E15" s="4"/>
       <c r="F15" s="191"/>
       <c r="G15" s="35"/>
       <c r="H15" s="4"/>
       <c r="I15" s="4"/>
       <c r="J15" s="4"/>
       <c r="K15" s="208"/>
       <c r="L15" s="208"/>
       <c r="M15" s="208"/>
       <c r="N15" s="208"/>
       <c r="O15" s="207"/>
       <c r="P15" s="1"/>
     </row>
     <row r="16" spans="1:16" ht="13.2" customHeight="1">
       <c r="A16" s="4"/>
       <c r="B16" s="209" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="C16" s="210"/>
       <c r="D16" s="210"/>
       <c r="E16" s="210"/>
       <c r="F16" s="211">
         <f>F18+F31+F42+F53</f>
         <v>0</v>
       </c>
       <c r="G16" s="36" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="H16" s="211">
         <f>H18+H31+H42+H53</f>
         <v>100</v>
       </c>
       <c r="I16" s="11"/>
       <c r="J16" s="195"/>
       <c r="K16" s="11"/>
       <c r="L16" s="11"/>
       <c r="M16" s="11"/>
       <c r="N16" s="11"/>
       <c r="O16" s="11"/>
       <c r="P16" s="1"/>
     </row>
     <row r="17" spans="1:16" ht="13.2" customHeight="1">
       <c r="A17" s="4"/>
       <c r="B17" s="212"/>
       <c r="C17" s="213"/>
       <c r="D17" s="213"/>
       <c r="E17" s="213"/>
       <c r="F17" s="214"/>
       <c r="G17" s="215"/>
       <c r="H17" s="35"/>
       <c r="I17" s="4"/>
       <c r="J17" s="8"/>
       <c r="K17" s="4"/>
       <c r="L17" s="4"/>
       <c r="M17" s="4"/>
       <c r="N17" s="4"/>
       <c r="O17" s="4"/>
       <c r="P17" s="1"/>
     </row>
     <row r="18" spans="1:16" ht="13.2" customHeight="1">
       <c r="A18" s="4"/>
       <c r="B18" s="216" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="C18" s="217"/>
       <c r="D18" s="217"/>
       <c r="E18" s="217" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="F18" s="218">
         <f>SUM(F20:F24)</f>
         <v>0</v>
       </c>
       <c r="G18" s="219" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="H18" s="220">
         <v>50</v>
       </c>
       <c r="I18" s="221"/>
       <c r="J18" s="222" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="K18" s="222"/>
       <c r="L18" s="222"/>
       <c r="M18" s="222"/>
       <c r="N18" s="222"/>
       <c r="O18" s="223"/>
       <c r="P18" s="1"/>
     </row>
     <row r="19" spans="1:16" ht="13.2" customHeight="1">
       <c r="A19" s="4"/>
       <c r="B19" s="224"/>
       <c r="C19" s="225"/>
       <c r="D19" s="225"/>
       <c r="E19" s="225"/>
       <c r="F19" s="226"/>
       <c r="G19" s="227"/>
       <c r="H19" s="35"/>
       <c r="I19" s="221"/>
       <c r="J19" s="228"/>
       <c r="K19" s="228"/>
       <c r="L19" s="228"/>
       <c r="M19" s="228"/>
       <c r="N19" s="228"/>
       <c r="O19" s="4"/>
       <c r="P19" s="1"/>
     </row>
     <row r="20" spans="1:16" ht="13.2" customHeight="1">
       <c r="A20" s="4"/>
       <c r="B20" s="243" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="C20" s="229" t="str">
         <f>IF(ISBLANK(Property_Ownership_Status),"",Property_Ownership_Status)</f>
         <v/>
       </c>
       <c r="D20" s="229"/>
       <c r="E20" s="229"/>
       <c r="F20" s="230"/>
       <c r="G20" s="205" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="H20" s="54">
         <v>10</v>
       </c>
       <c r="I20" s="4"/>
-      <c r="J20" s="344"/>
-[...4 lines deleted...]
-      <c r="O20" s="344"/>
+      <c r="J20" s="348"/>
+      <c r="K20" s="348"/>
+      <c r="L20" s="348"/>
+      <c r="M20" s="348"/>
+      <c r="N20" s="348"/>
+      <c r="O20" s="348"/>
       <c r="P20" s="1"/>
     </row>
     <row r="21" spans="1:16" ht="13.2" customHeight="1">
       <c r="A21" s="4"/>
       <c r="B21" s="34" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="C21" s="229" t="str">
         <f>IF(ISBLANK(Property_Zoning_Status),"",Property_Zoning_Status)</f>
         <v/>
       </c>
       <c r="D21" s="229"/>
       <c r="E21" s="229"/>
       <c r="F21" s="230"/>
       <c r="G21" s="205" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="H21" s="54">
         <v>10</v>
       </c>
       <c r="I21" s="4"/>
-      <c r="J21" s="344"/>
-[...4 lines deleted...]
-      <c r="O21" s="344"/>
+      <c r="J21" s="348"/>
+      <c r="K21" s="348"/>
+      <c r="L21" s="348"/>
+      <c r="M21" s="348"/>
+      <c r="N21" s="348"/>
+      <c r="O21" s="348"/>
       <c r="P21" s="1"/>
     </row>
     <row r="22" spans="1:16" ht="13.2" customHeight="1">
       <c r="A22" s="4"/>
       <c r="B22" s="289" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="C22" s="229" t="str">
         <f>IF(ISBLANK(Project_Budget_Class),"",Project_Budget_Class)</f>
         <v/>
       </c>
       <c r="D22" s="229"/>
       <c r="E22" s="4"/>
       <c r="F22" s="230"/>
       <c r="G22" s="205" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="H22" s="54">
         <v>10</v>
       </c>
       <c r="I22" s="4"/>
-      <c r="J22" s="344"/>
-[...4 lines deleted...]
-      <c r="O22" s="344"/>
+      <c r="J22" s="348"/>
+      <c r="K22" s="348"/>
+      <c r="L22" s="348"/>
+      <c r="M22" s="348"/>
+      <c r="N22" s="348"/>
+      <c r="O22" s="348"/>
       <c r="P22" s="1"/>
     </row>
     <row r="23" spans="1:16" ht="13.2" customHeight="1">
       <c r="A23" s="4"/>
       <c r="B23" s="285" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="C23" s="229" t="str">
         <f>IF(ISBLANK(Project_Budget_Author),"",Project_Budget_Author)</f>
         <v/>
       </c>
       <c r="D23" s="229"/>
       <c r="E23" s="229"/>
       <c r="F23" s="230"/>
       <c r="G23" s="205" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="H23" s="54">
         <v>10</v>
       </c>
       <c r="I23" s="4"/>
-      <c r="J23" s="344"/>
-[...4 lines deleted...]
-      <c r="O23" s="344"/>
+      <c r="J23" s="348"/>
+      <c r="K23" s="348"/>
+      <c r="L23" s="348"/>
+      <c r="M23" s="348"/>
+      <c r="N23" s="348"/>
+      <c r="O23" s="348"/>
       <c r="P23" s="1"/>
     </row>
     <row r="24" spans="1:16" ht="13.2" customHeight="1">
       <c r="A24" s="4"/>
       <c r="B24" s="34" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="C24" s="229"/>
       <c r="D24" s="229"/>
       <c r="F24" s="230"/>
       <c r="G24" s="205" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="H24" s="54">
         <v>10</v>
       </c>
       <c r="I24" s="4"/>
-      <c r="J24" s="344"/>
-[...4 lines deleted...]
-      <c r="O24" s="344"/>
+      <c r="J24" s="348"/>
+      <c r="K24" s="348"/>
+      <c r="L24" s="348"/>
+      <c r="M24" s="348"/>
+      <c r="N24" s="348"/>
+      <c r="O24" s="348"/>
       <c r="P24" s="1"/>
     </row>
     <row r="25" spans="1:16" ht="10.199999999999999" customHeight="1">
       <c r="A25" s="4"/>
       <c r="B25" s="231"/>
       <c r="C25" s="229"/>
       <c r="D25" s="229"/>
       <c r="E25" s="229"/>
       <c r="F25" s="226"/>
       <c r="G25" s="205"/>
       <c r="H25" s="35"/>
       <c r="I25" s="4"/>
-      <c r="J25" s="344"/>
-[...4 lines deleted...]
-      <c r="O25" s="344"/>
+      <c r="J25" s="348"/>
+      <c r="K25" s="348"/>
+      <c r="L25" s="348"/>
+      <c r="M25" s="348"/>
+      <c r="N25" s="348"/>
+      <c r="O25" s="348"/>
       <c r="P25" s="1"/>
     </row>
     <row r="26" spans="1:16" ht="13.2" customHeight="1">
       <c r="A26" s="4"/>
       <c r="B26" s="232" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="C26" s="229"/>
       <c r="D26" s="229"/>
       <c r="E26" s="4"/>
       <c r="F26" s="233"/>
       <c r="G26" s="205"/>
       <c r="H26" s="35"/>
       <c r="I26" s="4"/>
-      <c r="J26" s="344"/>
-[...4 lines deleted...]
-      <c r="O26" s="344"/>
+      <c r="J26" s="348"/>
+      <c r="K26" s="348"/>
+      <c r="L26" s="348"/>
+      <c r="M26" s="348"/>
+      <c r="N26" s="348"/>
+      <c r="O26" s="348"/>
       <c r="P26" s="1"/>
     </row>
     <row r="27" spans="1:16" ht="13.2" customHeight="1">
       <c r="A27" s="4"/>
       <c r="B27" s="232" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="C27" s="229"/>
       <c r="D27" s="229"/>
       <c r="E27" s="229"/>
       <c r="F27" s="233"/>
       <c r="G27" s="205"/>
       <c r="H27" s="35"/>
       <c r="I27" s="4"/>
-      <c r="J27" s="344"/>
-[...4 lines deleted...]
-      <c r="O27" s="344"/>
+      <c r="J27" s="348"/>
+      <c r="K27" s="348"/>
+      <c r="L27" s="348"/>
+      <c r="M27" s="348"/>
+      <c r="N27" s="348"/>
+      <c r="O27" s="348"/>
       <c r="P27" s="1"/>
     </row>
     <row r="28" spans="1:16" ht="13.2" customHeight="1">
       <c r="A28" s="4"/>
       <c r="B28" s="232" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="C28" s="229"/>
       <c r="D28" s="229"/>
       <c r="E28" s="229"/>
       <c r="F28" s="233"/>
       <c r="G28" s="205"/>
       <c r="H28" s="35"/>
       <c r="I28" s="4"/>
-      <c r="J28" s="344"/>
-[...4 lines deleted...]
-      <c r="O28" s="344"/>
+      <c r="J28" s="348"/>
+      <c r="K28" s="348"/>
+      <c r="L28" s="348"/>
+      <c r="M28" s="348"/>
+      <c r="N28" s="348"/>
+      <c r="O28" s="348"/>
       <c r="P28" s="1"/>
     </row>
     <row r="29" spans="1:16" ht="13.2" customHeight="1">
       <c r="A29" s="4"/>
       <c r="B29" s="34" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="C29" s="229"/>
       <c r="D29" s="229"/>
       <c r="E29" s="229"/>
       <c r="F29" s="233"/>
       <c r="G29" s="205"/>
       <c r="H29" s="35"/>
       <c r="I29" s="4"/>
-      <c r="J29" s="344"/>
-[...4 lines deleted...]
-      <c r="O29" s="344"/>
+      <c r="J29" s="348"/>
+      <c r="K29" s="348"/>
+      <c r="L29" s="348"/>
+      <c r="M29" s="348"/>
+      <c r="N29" s="348"/>
+      <c r="O29" s="348"/>
       <c r="P29" s="1"/>
     </row>
     <row r="30" spans="1:16" ht="13.2" customHeight="1">
       <c r="A30" s="4"/>
       <c r="B30" s="34"/>
       <c r="C30" s="229"/>
       <c r="D30" s="229"/>
       <c r="E30" s="229"/>
       <c r="F30" s="233"/>
       <c r="G30" s="205"/>
       <c r="H30" s="35"/>
       <c r="I30" s="4"/>
       <c r="J30" s="8"/>
       <c r="K30" s="4"/>
       <c r="L30" s="4"/>
       <c r="M30" s="4"/>
       <c r="N30" s="4"/>
       <c r="O30" s="4"/>
       <c r="P30" s="1"/>
     </row>
     <row r="31" spans="1:16" ht="13.2" customHeight="1">
       <c r="A31" s="4"/>
       <c r="B31" s="216" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="C31" s="217"/>
       <c r="D31" s="217"/>
       <c r="E31" s="217" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="F31" s="218">
         <f>SUM(F33:F37)</f>
         <v>0</v>
       </c>
       <c r="G31" s="219" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="H31" s="220">
         <v>20</v>
       </c>
       <c r="I31" s="4"/>
       <c r="J31" s="222" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="K31" s="222"/>
       <c r="L31" s="222"/>
       <c r="M31" s="222"/>
       <c r="N31" s="222"/>
       <c r="O31" s="223"/>
       <c r="P31" s="1"/>
     </row>
     <row r="32" spans="1:16" ht="13.2" customHeight="1">
       <c r="A32" s="4"/>
       <c r="B32" s="224"/>
       <c r="C32" s="225"/>
       <c r="D32" s="225"/>
       <c r="E32" s="225"/>
       <c r="F32" s="226"/>
       <c r="G32" s="227"/>
       <c r="H32" s="35"/>
       <c r="I32" s="4"/>
       <c r="J32" s="228"/>
       <c r="K32" s="228"/>
       <c r="L32" s="228"/>
       <c r="M32" s="228"/>
       <c r="N32" s="228"/>
       <c r="O32" s="4"/>
       <c r="P32" s="1"/>
     </row>
     <row r="33" spans="1:16" ht="13.2" customHeight="1">
       <c r="A33" s="4"/>
       <c r="B33" s="232" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="C33" s="229" t="str">
         <f>IF(ISBLANK(Owner_Type),"",Owner_Type)</f>
         <v/>
       </c>
       <c r="E33" s="4" t="str">
         <f>IF(Owner_Leadership="Yes", "Indigenous Led", "")</f>
         <v/>
       </c>
       <c r="F33" s="230"/>
       <c r="G33" s="205" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="H33" s="35">
         <v>3</v>
       </c>
       <c r="I33" s="4"/>
-      <c r="J33" s="344"/>
-[...4 lines deleted...]
-      <c r="O33" s="344"/>
+      <c r="J33" s="348"/>
+      <c r="K33" s="348"/>
+      <c r="L33" s="348"/>
+      <c r="M33" s="348"/>
+      <c r="N33" s="348"/>
+      <c r="O33" s="348"/>
       <c r="P33" s="1"/>
     </row>
     <row r="34" spans="1:16" ht="13.2" customHeight="1">
       <c r="A34" s="4"/>
       <c r="B34" s="232" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="C34" s="244" t="str">
         <f>IF(OR(ISBLANK(O8), ISBLANK(O9), ISBLANK(O11), O11=0), "", (O8 + O9) / O11)</f>
         <v/>
       </c>
       <c r="D34" s="229"/>
       <c r="E34" s="229"/>
       <c r="F34" s="230"/>
       <c r="G34" s="205" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="H34" s="35">
         <v>5</v>
       </c>
       <c r="I34" s="4"/>
-      <c r="J34" s="344"/>
-[...4 lines deleted...]
-      <c r="O34" s="344"/>
+      <c r="J34" s="348"/>
+      <c r="K34" s="348"/>
+      <c r="L34" s="348"/>
+      <c r="M34" s="348"/>
+      <c r="N34" s="348"/>
+      <c r="O34" s="348"/>
       <c r="P34" s="1"/>
     </row>
     <row r="35" spans="1:16" ht="13.2" customHeight="1">
       <c r="A35" s="4"/>
       <c r="B35" s="34" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="C35" s="245" t="str">
         <f>IF(COUNT('3. Exploitation'!F24:F28) = 0, "", AVERAGE('3. Exploitation'!F24:F28))</f>
         <v/>
       </c>
       <c r="D35" s="234" t="str">
         <f>IF(OR(C35="", ISBLANK(C35)), "", "of MMR")</f>
         <v/>
       </c>
       <c r="E35" s="232" t="str">
         <f>IF(OR(ISBLANK(O9), O9=0), "", O9 &amp; " RGI units")</f>
         <v/>
       </c>
       <c r="F35" s="235"/>
       <c r="G35" s="205" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="H35" s="35">
         <v>5</v>
       </c>
       <c r="I35" s="4"/>
-      <c r="J35" s="344"/>
-[...4 lines deleted...]
-      <c r="O35" s="344"/>
+      <c r="J35" s="348"/>
+      <c r="K35" s="348"/>
+      <c r="L35" s="348"/>
+      <c r="M35" s="348"/>
+      <c r="N35" s="348"/>
+      <c r="O35" s="348"/>
       <c r="P35" s="1"/>
     </row>
     <row r="36" spans="1:16" ht="13.2" customHeight="1">
       <c r="A36" s="4"/>
       <c r="B36" s="285" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="C36" s="229"/>
       <c r="D36" s="229"/>
       <c r="F36" s="230"/>
       <c r="G36" s="205" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="H36" s="35">
         <v>5</v>
       </c>
       <c r="I36" s="4"/>
-      <c r="J36" s="344"/>
-[...4 lines deleted...]
-      <c r="O36" s="344"/>
+      <c r="J36" s="348"/>
+      <c r="K36" s="348"/>
+      <c r="L36" s="348"/>
+      <c r="M36" s="348"/>
+      <c r="N36" s="348"/>
+      <c r="O36" s="348"/>
       <c r="P36" s="1"/>
     </row>
     <row r="37" spans="1:16" ht="10.199999999999999">
       <c r="A37" s="4"/>
       <c r="B37" s="285" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="C37" s="229"/>
       <c r="D37" s="229"/>
       <c r="E37" s="229"/>
       <c r="F37" s="230"/>
       <c r="G37" s="205"/>
       <c r="H37" s="35">
         <v>2</v>
       </c>
       <c r="I37" s="4"/>
-      <c r="J37" s="344"/>
-[...4 lines deleted...]
-      <c r="O37" s="344"/>
+      <c r="J37" s="348"/>
+      <c r="K37" s="348"/>
+      <c r="L37" s="348"/>
+      <c r="M37" s="348"/>
+      <c r="N37" s="348"/>
+      <c r="O37" s="348"/>
       <c r="P37" s="1"/>
     </row>
     <row r="38" spans="1:16" ht="13.2" customHeight="1">
       <c r="A38" s="4"/>
       <c r="B38" s="236" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="C38" s="229"/>
       <c r="D38" s="229"/>
       <c r="E38" s="229"/>
       <c r="F38" s="226"/>
       <c r="H38" s="35"/>
       <c r="I38" s="4"/>
-      <c r="J38" s="344"/>
-[...4 lines deleted...]
-      <c r="O38" s="344"/>
+      <c r="J38" s="348"/>
+      <c r="K38" s="348"/>
+      <c r="L38" s="348"/>
+      <c r="M38" s="348"/>
+      <c r="N38" s="348"/>
+      <c r="O38" s="348"/>
       <c r="P38" s="1"/>
     </row>
     <row r="39" spans="1:16" ht="13.2" customHeight="1">
       <c r="A39" s="4"/>
       <c r="B39" s="236" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="C39" s="229"/>
       <c r="D39" s="229"/>
       <c r="E39" s="229"/>
       <c r="F39" s="233"/>
       <c r="G39" s="205"/>
       <c r="H39" s="35"/>
       <c r="I39" s="4"/>
-      <c r="J39" s="344"/>
-[...4 lines deleted...]
-      <c r="O39" s="344"/>
+      <c r="J39" s="348"/>
+      <c r="K39" s="348"/>
+      <c r="L39" s="348"/>
+      <c r="M39" s="348"/>
+      <c r="N39" s="348"/>
+      <c r="O39" s="348"/>
       <c r="P39" s="1"/>
     </row>
     <row r="40" spans="1:16" ht="13.2" customHeight="1">
       <c r="A40" s="4"/>
       <c r="B40" s="236" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="C40" s="229"/>
       <c r="D40" s="229"/>
       <c r="E40" s="229"/>
       <c r="F40" s="233"/>
       <c r="G40" s="205"/>
       <c r="H40" s="35"/>
       <c r="I40" s="4"/>
-      <c r="J40" s="344"/>
-[...4 lines deleted...]
-      <c r="O40" s="344"/>
+      <c r="J40" s="348"/>
+      <c r="K40" s="348"/>
+      <c r="L40" s="348"/>
+      <c r="M40" s="348"/>
+      <c r="N40" s="348"/>
+      <c r="O40" s="348"/>
       <c r="P40" s="1"/>
     </row>
     <row r="41" spans="1:16" ht="13.2" customHeight="1">
       <c r="A41" s="4"/>
       <c r="B41" s="232"/>
       <c r="C41" s="229"/>
       <c r="D41" s="229"/>
       <c r="E41" s="229"/>
       <c r="F41" s="233"/>
       <c r="G41" s="205"/>
       <c r="H41" s="35"/>
       <c r="I41" s="4"/>
       <c r="J41" s="8"/>
       <c r="K41" s="4"/>
       <c r="L41" s="4"/>
       <c r="M41" s="4"/>
       <c r="N41" s="4"/>
       <c r="O41" s="4"/>
       <c r="P41" s="1"/>
     </row>
     <row r="42" spans="1:16" ht="13.2" customHeight="1">
       <c r="A42" s="4"/>
       <c r="B42" s="216" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="C42" s="217"/>
       <c r="D42" s="217"/>
       <c r="E42" s="217" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="F42" s="218">
         <f>SUM(F44:F47)</f>
         <v>0</v>
       </c>
       <c r="G42" s="219" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="H42" s="220">
         <v>20</v>
       </c>
       <c r="I42" s="4"/>
       <c r="J42" s="222" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="K42" s="222"/>
       <c r="L42" s="222"/>
       <c r="M42" s="222"/>
       <c r="N42" s="222"/>
       <c r="O42" s="223"/>
       <c r="P42" s="1"/>
     </row>
     <row r="43" spans="1:16" ht="13.2" customHeight="1">
       <c r="A43" s="4"/>
       <c r="B43" s="224"/>
       <c r="C43" s="225"/>
       <c r="D43" s="225"/>
       <c r="E43" s="225"/>
       <c r="F43" s="226"/>
       <c r="G43" s="227"/>
       <c r="H43" s="35"/>
       <c r="I43" s="4"/>
       <c r="J43" s="228"/>
       <c r="K43" s="228"/>
       <c r="L43" s="228"/>
       <c r="M43" s="228"/>
       <c r="N43" s="228"/>
       <c r="O43" s="4"/>
       <c r="P43" s="1"/>
     </row>
     <row r="44" spans="1:16" ht="13.2" customHeight="1">
       <c r="A44" s="4"/>
       <c r="B44" s="232" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="C44" s="205" t="str">
         <f>IF(OR(ISBLANK(Roll_Total_Units), Roll_Total_Units=0), "", Roll_Total_Units)</f>
         <v/>
       </c>
       <c r="D44" s="202"/>
       <c r="E44" s="229"/>
       <c r="F44" s="230"/>
       <c r="G44" s="205" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="H44" s="35">
         <v>5</v>
       </c>
       <c r="I44" s="4"/>
-      <c r="J44" s="344"/>
-[...4 lines deleted...]
-      <c r="O44" s="344"/>
+      <c r="J44" s="348"/>
+      <c r="K44" s="348"/>
+      <c r="L44" s="348"/>
+      <c r="M44" s="348"/>
+      <c r="N44" s="348"/>
+      <c r="O44" s="348"/>
       <c r="P44" s="1"/>
     </row>
     <row r="45" spans="1:16" ht="13.2" customHeight="1">
       <c r="A45" s="4"/>
       <c r="B45" s="232" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="C45" s="246" t="str">
         <f>IF(OR(ISBLANK(Project_Gross_SF), Project_Gross_SF=0, ISBLANK(Cost_Construction), Cost_Construction=0), "", Cost_Construction / Project_Gross_SF)</f>
         <v/>
       </c>
       <c r="D45" s="202" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="E45" s="237" t="str">
         <f>IF(OR(ISBLANK(O11), O11=0), "", Cost_Total / O11)</f>
         <v/>
       </c>
       <c r="F45" s="235"/>
       <c r="G45" s="205" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="H45" s="35">
         <v>5</v>
       </c>
       <c r="I45" s="4"/>
-      <c r="J45" s="344"/>
-[...4 lines deleted...]
-      <c r="O45" s="344"/>
+      <c r="J45" s="348"/>
+      <c r="K45" s="348"/>
+      <c r="L45" s="348"/>
+      <c r="M45" s="348"/>
+      <c r="N45" s="348"/>
+      <c r="O45" s="348"/>
       <c r="P45" s="1"/>
     </row>
     <row r="46" spans="1:16" ht="13.2" customHeight="1">
       <c r="A46" s="4"/>
       <c r="B46" s="34" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="C46" s="242" t="str">
         <f>IF(ISBLANK(Owner_Type), "", IF(Owner_Type="For-Profit", IF(OR(ISBLANK(Op_Cashflow), ISBLANK(Source_Owner_Equity), Source_Owner_Equity=0), "", Op_Cashflow / Source_Owner_Equity), ""))</f>
         <v/>
       </c>
       <c r="D46" s="229" t="str">
         <f>IF(LEN(C46) &gt; 0, "annual cash return", "")</f>
         <v/>
       </c>
       <c r="E46" s="1"/>
       <c r="F46" s="230"/>
       <c r="G46" s="205" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="H46" s="35">
         <v>5</v>
       </c>
       <c r="I46" s="4"/>
-      <c r="J46" s="344"/>
-[...4 lines deleted...]
-      <c r="O46" s="344"/>
+      <c r="J46" s="348"/>
+      <c r="K46" s="348"/>
+      <c r="L46" s="348"/>
+      <c r="M46" s="348"/>
+      <c r="N46" s="348"/>
+      <c r="O46" s="348"/>
       <c r="P46" s="1"/>
     </row>
     <row r="47" spans="1:16" ht="13.2" customHeight="1">
       <c r="A47" s="4"/>
       <c r="B47" s="34" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="C47" s="229"/>
       <c r="D47" s="229"/>
       <c r="E47" s="1"/>
       <c r="F47" s="230"/>
       <c r="G47" s="205" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="H47" s="35">
         <v>5</v>
       </c>
       <c r="I47" s="4"/>
-      <c r="J47" s="344"/>
-[...4 lines deleted...]
-      <c r="O47" s="344"/>
+      <c r="J47" s="348"/>
+      <c r="K47" s="348"/>
+      <c r="L47" s="348"/>
+      <c r="M47" s="348"/>
+      <c r="N47" s="348"/>
+      <c r="O47" s="348"/>
       <c r="P47" s="1"/>
     </row>
     <row r="48" spans="1:16" ht="7.95" customHeight="1">
       <c r="A48" s="4"/>
       <c r="B48" s="231"/>
       <c r="C48" s="229"/>
       <c r="D48" s="229"/>
       <c r="E48" s="229"/>
       <c r="F48" s="226"/>
       <c r="G48" s="205"/>
       <c r="H48" s="35"/>
       <c r="I48" s="4"/>
-      <c r="J48" s="344"/>
-[...4 lines deleted...]
-      <c r="O48" s="344"/>
+      <c r="J48" s="348"/>
+      <c r="K48" s="348"/>
+      <c r="L48" s="348"/>
+      <c r="M48" s="348"/>
+      <c r="N48" s="348"/>
+      <c r="O48" s="348"/>
       <c r="P48" s="1"/>
     </row>
     <row r="49" spans="1:16" ht="13.2" customHeight="1">
       <c r="A49" s="4"/>
       <c r="B49" s="236" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="C49" s="229"/>
       <c r="D49" s="229"/>
       <c r="E49" s="229"/>
       <c r="F49" s="233"/>
       <c r="G49" s="205"/>
       <c r="H49" s="35"/>
       <c r="I49" s="4"/>
-      <c r="J49" s="344"/>
-[...4 lines deleted...]
-      <c r="O49" s="344"/>
+      <c r="J49" s="348"/>
+      <c r="K49" s="348"/>
+      <c r="L49" s="348"/>
+      <c r="M49" s="348"/>
+      <c r="N49" s="348"/>
+      <c r="O49" s="348"/>
       <c r="P49" s="1"/>
     </row>
     <row r="50" spans="1:16" ht="13.2" customHeight="1">
       <c r="A50" s="4"/>
       <c r="B50" s="236" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="C50" s="229"/>
       <c r="D50" s="229"/>
       <c r="E50" s="229"/>
       <c r="F50" s="233"/>
       <c r="G50" s="205"/>
       <c r="H50" s="35"/>
       <c r="I50" s="4"/>
-      <c r="J50" s="344"/>
-[...4 lines deleted...]
-      <c r="O50" s="344"/>
+      <c r="J50" s="348"/>
+      <c r="K50" s="348"/>
+      <c r="L50" s="348"/>
+      <c r="M50" s="348"/>
+      <c r="N50" s="348"/>
+      <c r="O50" s="348"/>
       <c r="P50" s="1"/>
     </row>
     <row r="51" spans="1:16" ht="13.2" customHeight="1">
       <c r="A51" s="4"/>
       <c r="B51" s="236" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="C51" s="229"/>
       <c r="D51" s="229"/>
       <c r="E51" s="229"/>
       <c r="F51" s="233"/>
       <c r="G51" s="205"/>
       <c r="H51" s="35"/>
       <c r="I51" s="4"/>
-      <c r="J51" s="344"/>
-[...4 lines deleted...]
-      <c r="O51" s="344"/>
+      <c r="J51" s="348"/>
+      <c r="K51" s="348"/>
+      <c r="L51" s="348"/>
+      <c r="M51" s="348"/>
+      <c r="N51" s="348"/>
+      <c r="O51" s="348"/>
       <c r="P51" s="1"/>
     </row>
     <row r="52" spans="1:16" ht="13.2" customHeight="1">
       <c r="A52" s="4"/>
       <c r="B52" s="284" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="C52" s="229"/>
       <c r="D52" s="229"/>
       <c r="E52" s="229"/>
       <c r="F52" s="233"/>
       <c r="G52" s="205"/>
       <c r="H52" s="35"/>
       <c r="I52" s="4"/>
       <c r="J52" s="238"/>
       <c r="K52" s="239"/>
       <c r="L52" s="239"/>
       <c r="M52" s="239"/>
       <c r="N52" s="239"/>
       <c r="O52" s="239"/>
       <c r="P52" s="1"/>
     </row>
     <row r="53" spans="1:16" ht="13.2" customHeight="1">
       <c r="A53" s="4"/>
       <c r="B53" s="216" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="C53" s="217"/>
       <c r="D53" s="217"/>
       <c r="E53" s="217" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="F53" s="218">
         <f>SUM(F55:F56)</f>
         <v>0</v>
       </c>
       <c r="G53" s="219" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="H53" s="220">
         <f>SUM(H55:H59)</f>
         <v>10</v>
       </c>
       <c r="I53" s="4"/>
       <c r="J53" s="222" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="K53" s="222"/>
       <c r="L53" s="222"/>
       <c r="M53" s="222"/>
       <c r="N53" s="222"/>
       <c r="O53" s="223"/>
       <c r="P53" s="1"/>
     </row>
     <row r="54" spans="1:16" ht="13.2" customHeight="1">
       <c r="A54" s="4"/>
       <c r="B54" s="224"/>
       <c r="C54" s="225"/>
       <c r="D54" s="225"/>
       <c r="E54" s="225"/>
       <c r="F54" s="226"/>
       <c r="G54" s="227"/>
       <c r="H54" s="35"/>
       <c r="I54" s="4"/>
       <c r="J54" s="228"/>
       <c r="K54" s="228"/>
       <c r="L54" s="228"/>
       <c r="M54" s="228"/>
       <c r="N54" s="228"/>
       <c r="O54" s="4"/>
       <c r="P54" s="1"/>
     </row>
     <row r="55" spans="1:16" ht="13.2" customHeight="1">
       <c r="A55" s="4"/>
       <c r="B55" s="34" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="C55" s="229"/>
       <c r="D55" s="1"/>
       <c r="E55" s="1"/>
       <c r="F55" s="230"/>
       <c r="G55" s="205" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="H55" s="35">
         <v>10</v>
       </c>
       <c r="I55" s="4"/>
-      <c r="J55" s="344"/>
-[...4 lines deleted...]
-      <c r="O55" s="344"/>
+      <c r="J55" s="348"/>
+      <c r="K55" s="348"/>
+      <c r="L55" s="348"/>
+      <c r="M55" s="348"/>
+      <c r="N55" s="348"/>
+      <c r="O55" s="348"/>
       <c r="P55" s="1"/>
     </row>
     <row r="56" spans="1:16" ht="13.2" customHeight="1">
       <c r="A56" s="4"/>
       <c r="B56" s="232" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="C56" s="229"/>
       <c r="D56" s="229"/>
       <c r="E56" s="229"/>
       <c r="F56" s="226"/>
       <c r="G56" s="205"/>
       <c r="H56" s="35"/>
       <c r="I56" s="4"/>
-      <c r="J56" s="344"/>
-[...4 lines deleted...]
-      <c r="O56" s="344"/>
+      <c r="J56" s="348"/>
+      <c r="K56" s="348"/>
+      <c r="L56" s="348"/>
+      <c r="M56" s="348"/>
+      <c r="N56" s="348"/>
+      <c r="O56" s="348"/>
       <c r="P56" s="1"/>
     </row>
     <row r="57" spans="1:16" ht="13.2" customHeight="1">
       <c r="A57" s="4"/>
       <c r="B57" s="284" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="C57" s="229"/>
       <c r="D57" s="229"/>
       <c r="E57" s="229"/>
       <c r="F57" s="226"/>
       <c r="G57" s="205"/>
       <c r="H57" s="35"/>
       <c r="I57" s="4"/>
-      <c r="J57" s="344"/>
-[...4 lines deleted...]
-      <c r="O57" s="344"/>
+      <c r="J57" s="348"/>
+      <c r="K57" s="348"/>
+      <c r="L57" s="348"/>
+      <c r="M57" s="348"/>
+      <c r="N57" s="348"/>
+      <c r="O57" s="348"/>
       <c r="P57" s="1"/>
     </row>
     <row r="58" spans="1:16" ht="13.2" customHeight="1">
       <c r="A58" s="4"/>
       <c r="B58" s="285" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="C58" s="229"/>
       <c r="D58" s="229"/>
       <c r="E58" s="229"/>
       <c r="F58" s="4"/>
       <c r="G58" s="4"/>
       <c r="H58" s="4"/>
       <c r="I58" s="4"/>
-      <c r="J58" s="344"/>
-[...4 lines deleted...]
-      <c r="O58" s="344"/>
+      <c r="J58" s="348"/>
+      <c r="K58" s="348"/>
+      <c r="L58" s="348"/>
+      <c r="M58" s="348"/>
+      <c r="N58" s="348"/>
+      <c r="O58" s="348"/>
       <c r="P58" s="1"/>
     </row>
     <row r="59" spans="1:16" ht="13.2" customHeight="1">
       <c r="A59" s="4"/>
       <c r="B59" s="34" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="C59" s="229"/>
       <c r="D59" s="229"/>
       <c r="E59" s="229"/>
       <c r="F59" s="4"/>
       <c r="G59" s="4"/>
       <c r="H59" s="4"/>
       <c r="I59" s="4"/>
-      <c r="J59" s="344"/>
-[...4 lines deleted...]
-      <c r="O59" s="344"/>
+      <c r="J59" s="348"/>
+      <c r="K59" s="348"/>
+      <c r="L59" s="348"/>
+      <c r="M59" s="348"/>
+      <c r="N59" s="348"/>
+      <c r="O59" s="348"/>
       <c r="P59" s="1"/>
     </row>
     <row r="60" spans="1:16" ht="13.2" customHeight="1">
       <c r="A60" s="4"/>
       <c r="B60" s="34"/>
       <c r="C60" s="240"/>
       <c r="D60" s="240"/>
       <c r="E60" s="240"/>
       <c r="F60" s="241"/>
       <c r="G60" s="227"/>
       <c r="H60" s="205"/>
       <c r="I60" s="205"/>
       <c r="J60" s="205"/>
       <c r="K60" s="205"/>
       <c r="L60" s="205"/>
       <c r="M60" s="205"/>
       <c r="N60" s="205"/>
       <c r="O60" s="205"/>
       <c r="P60" s="1"/>
     </row>
     <row r="61" spans="1:16" ht="13.2" customHeight="1">
       <c r="A61" s="4"/>
       <c r="B61" s="192" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="C61" s="192"/>
       <c r="D61" s="192"/>
       <c r="E61" s="192"/>
       <c r="F61" s="192"/>
       <c r="G61" s="192"/>
       <c r="H61" s="192"/>
       <c r="I61" s="192"/>
       <c r="J61" s="192"/>
       <c r="K61" s="192"/>
       <c r="L61" s="192"/>
       <c r="M61" s="192"/>
       <c r="N61" s="192"/>
       <c r="O61" s="192"/>
       <c r="P61" s="1"/>
     </row>
     <row r="62" spans="1:16" ht="4.95" customHeight="1">
       <c r="A62" s="4"/>
       <c r="B62" s="231"/>
       <c r="C62" s="247"/>
       <c r="D62" s="247"/>
       <c r="E62" s="247"/>
       <c r="F62" s="248"/>
       <c r="G62" s="249"/>
       <c r="H62" s="250"/>
       <c r="I62" s="4"/>
       <c r="J62" s="228"/>
       <c r="K62" s="228"/>
       <c r="L62" s="228"/>
       <c r="M62" s="228"/>
       <c r="N62" s="228"/>
       <c r="O62" s="4"/>
       <c r="P62" s="1"/>
     </row>
     <row r="63" spans="1:16" ht="13.2" customHeight="1">
       <c r="A63" s="4"/>
       <c r="B63" s="34" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="C63" s="4"/>
       <c r="D63" s="4"/>
       <c r="E63" s="4"/>
       <c r="F63" s="251"/>
       <c r="G63" s="35"/>
       <c r="H63" s="35"/>
       <c r="I63" s="4"/>
       <c r="J63" s="252"/>
       <c r="K63" s="252"/>
       <c r="L63" s="252"/>
       <c r="M63" s="252"/>
       <c r="N63" s="252"/>
       <c r="O63" s="252"/>
       <c r="P63" s="1"/>
     </row>
     <row r="64" spans="1:16" ht="13.2" customHeight="1">
       <c r="A64" s="4"/>
       <c r="B64" s="34" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="C64" s="4"/>
       <c r="D64" s="4"/>
       <c r="E64" s="4"/>
       <c r="F64" s="251"/>
       <c r="G64" s="35"/>
       <c r="H64" s="35"/>
       <c r="I64" s="4"/>
       <c r="J64" s="239"/>
       <c r="K64" s="239"/>
       <c r="L64" s="239"/>
       <c r="M64" s="239"/>
       <c r="N64" s="239"/>
       <c r="O64" s="239"/>
       <c r="P64" s="1"/>
     </row>
     <row r="65" spans="1:16" ht="13.2" customHeight="1">
       <c r="A65" s="4"/>
       <c r="B65" s="253" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="C65" s="4"/>
       <c r="D65" s="4"/>
       <c r="E65" s="4"/>
       <c r="F65" s="251"/>
       <c r="G65" s="35"/>
       <c r="H65" s="35"/>
       <c r="I65" s="4"/>
       <c r="J65" s="239"/>
       <c r="K65" s="239"/>
       <c r="L65" s="239"/>
       <c r="M65" s="239"/>
       <c r="N65" s="239"/>
       <c r="O65" s="239"/>
       <c r="P65" s="1"/>
     </row>
     <row r="66" spans="1:16" ht="13.2" customHeight="1">
       <c r="A66" s="4"/>
       <c r="B66" s="34" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="C66" s="229"/>
       <c r="D66" s="229"/>
       <c r="E66" s="229"/>
       <c r="F66" s="252"/>
       <c r="G66" s="205"/>
       <c r="H66" s="35"/>
       <c r="I66" s="4"/>
       <c r="J66" s="239"/>
       <c r="K66" s="239"/>
       <c r="L66" s="239"/>
       <c r="M66" s="239"/>
       <c r="N66" s="239"/>
       <c r="O66" s="239"/>
       <c r="P66" s="1"/>
     </row>
     <row r="67" spans="1:16" ht="4.95" customHeight="1">
       <c r="A67" s="4"/>
       <c r="B67" s="34"/>
       <c r="C67" s="4"/>
       <c r="D67" s="4"/>
       <c r="E67" s="4"/>
       <c r="F67" s="251"/>
       <c r="G67" s="35"/>
       <c r="H67" s="35"/>
       <c r="I67" s="4"/>
       <c r="J67" s="239"/>
       <c r="K67" s="239"/>
       <c r="L67" s="239"/>
       <c r="M67" s="239"/>
       <c r="N67" s="239"/>
       <c r="O67" s="239"/>
       <c r="P67" s="1"/>
     </row>
     <row r="68" spans="1:16" ht="409.2" customHeight="1">
       <c r="A68" s="4"/>
-      <c r="B68" s="344"/>
-[...12 lines deleted...]
-      <c r="O68" s="344"/>
+      <c r="B68" s="348"/>
+      <c r="C68" s="348"/>
+      <c r="D68" s="348"/>
+      <c r="E68" s="348"/>
+      <c r="F68" s="348"/>
+      <c r="G68" s="348"/>
+      <c r="H68" s="348"/>
+      <c r="I68" s="348"/>
+      <c r="J68" s="348"/>
+      <c r="K68" s="348"/>
+      <c r="L68" s="348"/>
+      <c r="M68" s="348"/>
+      <c r="N68" s="348"/>
+      <c r="O68" s="348"/>
       <c r="P68" s="1"/>
     </row>
     <row r="69" spans="1:16" ht="16.2" customHeight="1">
       <c r="A69" s="1"/>
       <c r="B69" s="1"/>
       <c r="C69" s="1"/>
       <c r="D69" s="1"/>
       <c r="E69" s="1"/>
       <c r="F69" s="1"/>
       <c r="G69" s="1"/>
       <c r="H69" s="1"/>
       <c r="I69" s="1"/>
       <c r="J69" s="239"/>
       <c r="K69" s="239"/>
       <c r="L69" s="239"/>
       <c r="M69" s="239"/>
       <c r="N69" s="239"/>
       <c r="O69" s="239"/>
       <c r="P69" s="1"/>
     </row>
     <row r="70" spans="1:16" ht="16.2" customHeight="1">
       <c r="A70" s="1"/>
       <c r="B70" s="1"/>
       <c r="C70" s="1"/>
       <c r="D70" s="1"/>
@@ -13162,103 +13160,103 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="10f4e6bf-89f4-4864-baf9-a16d2dc0bb56">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="cac22a3e-7c84-4333-859a-f3632353a987" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A00A9A03-D1D5-419A-92F9-8960A12E91C1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="10f4e6bf-89f4-4864-baf9-a16d2dc0bb56"/>
     <ds:schemaRef ds:uri="cac22a3e-7c84-4333-859a-f3632353a987"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{36E54216-14AA-45FD-B6CB-FF210E391AC3}">
-[...6 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8656C949-E294-4E1C-A4F1-29E12963A1C3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="10f4e6bf-89f4-4864-baf9-a16d2dc0bb56"/>
     <ds:schemaRef ds:uri="cac22a3e-7c84-4333-859a-f3632353a987"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{36E54216-14AA-45FD-B6CB-FF210E391AC3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>7</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>52</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>